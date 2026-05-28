--- v2 (2026-05-07)
+++ v3 (2026-05-28)
@@ -448,219 +448,219 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photonics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonard Dobrzynski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Elsevier, A volume in Interface Transmission Tutorial Book Series, 689 p., 2021, ISBN 978-0-12-819388-4. </w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Dobrzynski</w:t>
-[...70 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/C2018-0-05409-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03350681v1</w:t>
+                <w:t xml:space="preserve">hal-04085468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photonics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Elsevier, A volume in Interface Transmission Tutorial Book Series, 689 p., 2021, ISBN 978-0-12-819388-4. </w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Dobrzynski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdellatif Akjouj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">El Houssaine El Boudouti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Housni Al Wahsh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Edited by Leonard Dobrzyński. Elsevier, pp.1-689, 2021, A volume in interface transmission tutorial book series, 978-0-12-819388-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/C2018-0-05409-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04085468v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03350681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnonics</w:t>
               </w:r>
@@ -730,90 +730,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnonics: interface transmission tutorial book series</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellatif Akjouj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Dobrzynski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Housni Al-Wahsh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Houssaine El Boudouti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ed. Leonard Dobrzyński. Elsevier, 270 p., 2019, ISBN 978-0-12-813366-8 ; e-ISBN 978-0-12-813367-5. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -986,64 +986,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phononics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Dobrzynski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Houssaine El Boudouti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellatif Akjouj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1227,51 +1227,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.G. Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">U. Diebold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Dobrzynski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Elsevier, pp.Review Journal, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
@@ -1345,51 +1345,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.G. Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">U. Diebold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Dobrzynski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Elsevier, pp.Review Journal, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
@@ -1856,51 +1856,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One open loop, two stubs, and two infinite leads</w:t>
+                <w:t xml:space="preserve">Chapter 9 - One open loop, two stubs, and two infinite leads</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Housni Al-Wahsh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eman Abdel-Ghaffar</w:t>
@@ -1939,51 +1939,51 @@
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonard Dobrzyński</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Leonard Dobrzynski. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensing Long-Lived Resonances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Elsevier, pp.163-178, 2026, Interface Transmission Tutorial Book Series, Sensing Long-Lived Resonances, 978-0-443-32944-9. </w:t>
+              <w:t xml:space="preserve">, Elsevier, pp.163-178, 2026, Interface Transmission Tutorial Book Series, Sensing Long-Lived Resonances, ISBN: 978-0-443-32944-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/B978-0-44-332944-9.00019-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -2530,461 +2530,461 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05569940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One closed loop, one stub, and one infinite lead</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Fundamentals and roadmap of resonant acoustic/elastic wave sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkrim Talbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Moutaouekkil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Othmane Marbouh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Houssaine El Boudouti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bou Matar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Leonard Dobrzynski. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensing Long-Lived Resonances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Elsevier, pp.111-127, 2026, Interface Transmission Tutorial Book Series, Sensing Long-Lived Resonances, 978-0-443-32944-9. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/B978-0-44-332944-9.00016-5⟩</w:t>
+              <w:t xml:space="preserve">, Elsevier, pp.277-322, 2026, Interface Transmission Tutorial Book Series, Sensing Long-Lived Resonances, 978-0-443-32944-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/B978-0-44-332944-9.00024-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05569958v1</w:t>
+                <w:t xml:space="preserve">hal-05569984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loop state theory</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">One closed loop, one stub, and one infinite lead</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eman Abdel-Ghaffar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Housni Al-Wahsh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdellatif Akjouj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madiha Amrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonard Dobrzyński</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Leonard Dobrzynski. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/B978-0-44-332944-9.00012-8⟩</w:t>
+              <w:t xml:space="preserve">Sensing Long-Lived Resonances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Elsevier, pp.111-127, 2026, Interface Transmission Tutorial Book Series, Sensing Long-Lived Resonances, 978-0-443-32944-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/B978-0-44-332944-9.00016-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05569921v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05569958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fundamentals and roadmap of resonant acoustic/elastic wave sensors</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Olivier Bou Matar</w:t>
+                <w:t xml:space="preserve">Loop state theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madiha Amrani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdellatif Akjouj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eman Abdel-Ghaffar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Housni Al-Wahsh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amina Rezzouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Leonard Dobrzynski. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensing Long-Lived Resonances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Elsevier, pp.277-322, 2026, Interface Transmission Tutorial Book Series, Sensing Long-Lived Resonances, 978-0-443-32944-9. </w:t>
+              <w:t xml:space="preserve">Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Elsevier, pp.17-37, 2026, Interface Transmission Tutorial Book Series, Sensing Long-Lived Resonances, 978-0-443-32944-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/B978-0-44-332944-9.00024-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/B978-0-44-332944-9.00012-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05569984v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05569921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Principles and applications of resonant wave sensors</w:t>
+                <w:t xml:space="preserve">Chapter 1 - Principles and applications of resonant wave sensors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eman Abdel-Ghaffar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonard Dobrzyński</w:t>
@@ -3010,102 +3010,102 @@
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Housni Al-Wahsh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Leonard Dobrzynski. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Elsevier, pp.1-15, 2026, Interface Transmission Tutorial Book Series, Sensing Long-Lived Resonances, 978-0-443-32944-9. </w:t>
+              <w:t xml:space="preserve">, Elsevier, pp.1-15, 2026, Interface Transmission Tutorial Book Series, Sensing Long-Lived Resonances, ISBN: 978-0-443-32944-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/B978-0-44-332944-9.00011-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05569717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One photonic closed loop</w:t>
+                <w:t xml:space="preserve">Photonic triangular pyramid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Housni Al Wahsh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonard Dobrzynski</w:t>
@@ -3114,310 +3114,310 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellatif Akjouj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Resonance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Elsevier, pp.53-80, 2023, </w:t>
+              <w:t xml:space="preserve">, Elsevier, pp.153-182, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/B978-0-44-319144-2.00011-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/B978-0-44-319144-2.00015-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04070650v1</w:t>
+                <w:t xml:space="preserve">hal-04070654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photonic triangular pyramid</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Generalizations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonard Dobrzynski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Housni Al Wahsh</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Leonard Dobrzynski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellatif Akjouj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Resonance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Elsevier, pp.153-182, 2023, </w:t>
+              <w:t xml:space="preserve">, Elsevier, pp.205-211, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/B978-0-44-319144-2.00015-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/B978-0-44-319144-2.00017-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04070654v1</w:t>
+                <w:t xml:space="preserve">hal-04070656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generalizations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Photonic two-port closed loop</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Housni Al Wahsh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonard Dobrzynski</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Housni Al Wahsh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellatif Akjouj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Resonance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Elsevier, pp.205-211, 2023, </w:t>
+              <w:t xml:space="preserve">, Elsevier, pp.101-131, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/B978-0-44-319144-2.00017-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/B978-0-44-319144-2.00013-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04070656v1</w:t>
+                <w:t xml:space="preserve">hal-04070652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photonic two-port closed loop</w:t>
+                <w:t xml:space="preserve">Photonic open loops</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Housni Al Wahsh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonard Dobrzynski</w:t>
@@ -3426,102 +3426,102 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellatif Akjouj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Resonance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Elsevier, pp.101-131, 2023, </w:t>
+              <w:t xml:space="preserve">, Elsevier, pp.11-52, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/B978-0-44-319144-2.00013-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/B978-0-44-319144-2.00010-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04070652v1</w:t>
+                <w:t xml:space="preserve">hal-04070649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photonic open loops</w:t>
+                <w:t xml:space="preserve">Two photonic closed loops</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Housni Al Wahsh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonard Dobrzynski</w:t>
@@ -3530,102 +3530,102 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellatif Akjouj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Resonance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Elsevier, pp.11-52, 2023, </w:t>
+              <w:t xml:space="preserve">, Elsevier, pp.81-99, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/B978-0-44-319144-2.00010-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/B978-0-44-319144-2.00012-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04070649v1</w:t>
+                <w:t xml:space="preserve">hal-04070651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two photonic closed loops</w:t>
+                <w:t xml:space="preserve">Square pyramid: one summit port</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Housni Al Wahsh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonard Dobrzynski</w:t>
@@ -3634,102 +3634,102 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellatif Akjouj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Resonance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Elsevier, pp.81-99, 2023, </w:t>
+              <w:t xml:space="preserve">, Elsevier, pp.183-203, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/B978-0-44-319144-2.00012-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/B978-0-44-319144-2.00016-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04070651v1</w:t>
+                <w:t xml:space="preserve">hal-04070655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Square pyramid: one summit port</w:t>
+                <w:t xml:space="preserve">Photonic spheres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Housni Al Wahsh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonard Dobrzynski</w:t>
@@ -3738,316 +3738,316 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellatif Akjouj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Resonance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Elsevier, pp.183-203, 2023, </w:t>
+              <w:t xml:space="preserve">, Elsevier, pp.133-152, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/B978-0-44-319144-2.00016-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/B978-0-44-319144-2.00014-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04070655v1</w:t>
+                <w:t xml:space="preserve">hal-04070653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photonic spheres</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">State phase, rules, and theorems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonard Dobrzynski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Housni Al Wahsh</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Leonard Dobrzynski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellatif Akjouj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Resonance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Elsevier, pp.133-152, 2023, </w:t>
+              <w:t xml:space="preserve">, Elsevier, pp.1-10, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/B978-0-44-319144-2.00014-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/B978-0-44-319144-2.00009-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04070653v1</w:t>
+                <w:t xml:space="preserve">hal-04070647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">State phase, rules, and theorems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">One photonic closed loop</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Housni Al Wahsh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonard Dobrzynski</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Housni Al Wahsh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellatif Akjouj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Resonance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Elsevier, pp.1-10, 2023, </w:t>
+              <w:t xml:space="preserve">, Elsevier, pp.53-80, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/B978-0-44-319144-2.00009-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/B978-0-44-319144-2.00011-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04070647v1</w:t>
+                <w:t xml:space="preserve">hal-04070650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">9 - Electromagnetic Induced Transparency, Induced Absorption, and Fano Resonances in Photonic Circuits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Houssaine El Boudouti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellatif Akjouj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4055,51 +4055,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bahram Djafari-Rouhani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkrim Talbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Dobrzynski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Photonics, Part 2: Photonic Circuits</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, pp.155-191, 2021, 978-0-12-819388-4. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4146,64 +4146,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">11 - Photonic Monomode Circuits: Comb Structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellatif Akjouj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Houssaine El Boudouti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Dobrzynski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bahram Djafari-Rouhani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4263,64 +4263,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">19 - Optical Waves in Finite Layered Photonic Crystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellatif Akjouj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Houssaine El Boudouti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Dobrzynski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bahram Djafari-Rouhani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4367,90 +4367,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">13 - Fibonacci Loop Structures: Bandgaps, Power Law, Scaling Law, Confined and Surface Modes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Houssaine El Boudouti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bahram Djafari-Rouhani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellatif Akjouj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Dobrzynski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Photonics, Part 2: Photonic Circuits</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, pp.333-371, 2021, 978-0-12-819388-4. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4484,90 +4484,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2 - Closed loop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Dobrzynski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Housni Al Wahsh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellatif Akjouj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Houssaine El Boudouti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Ghouila-Houri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4618,90 +4618,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1 - Open loop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Dobrzynski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Housni Al Wahsh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellatif Akjouj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Houssaine El Boudouti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Ghouila-Houri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4752,90 +4752,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3 - Path states</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Dobrzynski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Housni Al Wahsh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellatif Akjouj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Houssaine El Boudouti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bahram Djafari-Rouhani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4886,90 +4886,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">8 - General wave perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Dobrzynski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Housni Al Wahsh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellatif Akjouj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Houssaine El Boudouti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Photonics, Part one: photonic paths</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, pp.147-151, 2021, 978-0-12-819388-4. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5003,90 +5003,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">7 - Eigenfunction rules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Dobrzynski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Housni Al Wahsh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellatif Akjouj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Houssaine El Boudouti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Photonics, Part one: photonic paths</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, pp.133-145, 2021, 978-0-12-819388-4. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5133,51 +5133,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">16 - Transmission Line Photonic Crystals: A Comparison of Green's Formalism, Lumped Circuit Element Model, and Finite Element Method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkrim Talbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Houssaine El Boudouti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Ghouila-Houri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5280,77 +5280,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Pennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellatif Akjouj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bahram Djafari-Rouhani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Dobrzynski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Photonics, Part 2: Photonic Circuits</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, pp.393-418, 2021, 978-0-12-819388-4. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5384,90 +5384,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">22 - Superluminal, Negative Delay Times and Selective Transmission in Isotropic-Anisotropic Layered Media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Houssaine El Boudouti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bahram Djafari-Rouhani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellatif Akjouj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Dobrzynski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Photonics, Part Three: Photonic Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, pp.623-655, 2021, 978-0-12-819388-4. </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5514,64 +5514,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">20 - Omnidirectional Bandgaps and Selective Transmission in Layered Photonic Crystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellatif Akjouj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Houssaine El Boudouti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Dobrzynski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bahram Djafari-Rouhani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5631,77 +5631,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">17 - Interface Response Function in Layered Photonic Materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellatif Akjouj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Dobrzynski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Houssaine El Boudouti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Photonics, Part Three: Photonic Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, pp.439-488, 2021, 978-0-12-819388-4. </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5774,64 +5774,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bahram Djafari-Rouhani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellatif Akjouj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Houssaine El Boudouti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Photonics, Part 2: Photonic Circuits</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, pp.373-391, 2021, 978-0-12-819388-4. </w:t>
@@ -5863,404 +5863,404 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03359905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">10 - Photonic Demultiplexers Based on Fano and Induced Transparency Resonances</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">18 - Optical Tamm States in Semiinfinite Layered Photonic Crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdellatif Akjouj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Houssaine El Boudouti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Abdellatif Akjouj</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Dobrzynski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bahram Djafari-Rouhani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">L. Dobrzynski</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Lévêque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photonics, Part 2: Photonic Circuits</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Elsevier, pp.193-217, 2021, 978-0-12-819388-4. </w:t>
+              <w:t xml:space="preserve">Photonics, Part Three: Photonic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Elsevier, pp.489-527, 2021, 978-0-12-819388-4. </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/B978-0-12-819388-4.00020-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/B978-0-12-819388-4.00029-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03359901v1</w:t>
+                <w:t xml:space="preserve">hal-03360006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">18 - Optical Tamm States in Semiinfinite Layered Photonic Crystals</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">12 - Serial Loop Structures: Photonic Bandgaps, Confined, Cavity, and Surface Modes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Houssaine El Boudouti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bahram Djafari-Rouhani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellatif Akjouj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Dobrzynski</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gaëtan Lévêque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photonics, Part Three: Photonic Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Elsevier, pp.489-527, 2021, 978-0-12-819388-4. </w:t>
+              <w:t xml:space="preserve">Photonics, Part 2: Photonic Circuits</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Elsevier, pp.287-331, 2021, 978-0-12-819388-4. </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/B978-0-12-819388-4.00029-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/B978-0-12-819388-4.00022-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03360006v1</w:t>
+                <w:t xml:space="preserve">hal-03359902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">12 - Serial Loop Structures: Photonic Bandgaps, Confined, Cavity, and Surface Modes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">10 - Photonic Demultiplexers Based on Fano and Induced Transparency Resonances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Houssaine El Boudouti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdellatif Akjouj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bahram Djafari-Rouhani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkrim Talbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Dobrzynski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Photonics, Part 2: Photonic Circuits</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Elsevier, pp.287-331, 2021, 978-0-12-819388-4. </w:t>
+              <w:t xml:space="preserve">, Elsevier, pp.193-217, 2021, 978-0-12-819388-4. </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/B978-0-12-819388-4.00022-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/B978-0-12-819388-4.00020-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03359902v1</w:t>
+                <w:t xml:space="preserve">hal-03359901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">23 - Multilayered Structures Based One Dimensional Photonic Crystals for MEMS Applications</w:t>
               </w:r>
@@ -6285,51 +6285,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkrim Talbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellatif Akjouj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Houssaine El Boudouti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bahram Djafari-Rouhani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6374,512 +6374,512 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03360017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">4 - Open loop examples</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">6 - Closed loop and stubs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Dobrzynski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Housni Al Wahsh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellatif Akjouj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Ghouila-Houri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkrim Talbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photonics, Part one : photonic paths</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Elsevier, pp.33-49, 2021, 978-0-12-819388-4. </w:t>
+              <w:t xml:space="preserve">Photonics, Part one: photonic paths</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Elsevier, pp.99-131, 2021, 978-0-12-819388-4. </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/B978-0-12-819388-4.00013-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/B978-0-12-819388-4.00015-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03350831v1</w:t>
+                <w:t xml:space="preserve">hal-03350849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">5 - Closed loop examples</w:t>
+                <w:t xml:space="preserve">4 - Open loop examples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Housni Al Wahsh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Dobrzynski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellatif Akjouj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Houssaine El Boudouti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Photonics, Part one : photonic paths</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Elsevier, pp.51-97, 2021, 978-0-12-819388-4. </w:t>
+              <w:t xml:space="preserve">, Elsevier, pp.33-49, 2021, 978-0-12-819388-4. </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/B978-0-12-819388-4.00014-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/B978-0-12-819388-4.00013-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03350839v1</w:t>
+                <w:t xml:space="preserve">hal-03350831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">21 - Layered Photonic Crystals with Left-Handed Materials</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">5 - Closed loop examples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Housni Al Wahsh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Dobrzynski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellatif Akjouj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Houssaine El Boudouti</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bahram Djafari-Rouhani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photonics, Part Three: Photonic Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Elsevier, pp.587-621, 2021, 978-0-12-819388-4. </w:t>
+              <w:t xml:space="preserve">Photonics, Part one : photonic paths</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Elsevier, pp.51-97, 2021, 978-0-12-819388-4. </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/B978-0-12-819388-4.00032-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/B978-0-12-819388-4.00014-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03360012v1</w:t>
+                <w:t xml:space="preserve">hal-03350839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">6 - Closed loop and stubs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">21 - Layered Photonic Crystals with Left-Handed Materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdellatif Akjouj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Houssaine El Boudouti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Dobrzynski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bahram Djafari-Rouhani</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photonics, Part one: photonic paths</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Elsevier, pp.99-131, 2021, 978-0-12-819388-4. </w:t>
+              <w:t xml:space="preserve">Photonics, Part Three: Photonic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Elsevier, pp.587-621, 2021, 978-0-12-819388-4. </w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/B978-0-12-819388-4.00015-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/B978-0-12-819388-4.00032-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03350849v1</w:t>
+                <w:t xml:space="preserve">hal-03360012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapter 2 - Magnonic circuits: comb structures</w:t>
               </w:r>
@@ -6891,77 +6891,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellatif Akjouj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Housni Al-Wahsh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Dobrzynski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bahram Djafari-Rouhani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Houssaine El Boudouti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Magnonics: interface transmission tutorial book series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.53-110, 2019, ISBN 978-0-12-813366-8 ; e-ISBN 978-0-12-813367-5. </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6995,51 +6995,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapter 7 - Two-dimensional magnonic crystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Dobrzynski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Housni Al-Wahsh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7125,51 +7125,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapter 6 - One-dimensional magnonic crystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Dobrzynski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellatif Akjouj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7242,51 +7242,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapter 5 - Surface, interface, and confined slab magnons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Dobrzynski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellatif Akjouj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7385,51 +7385,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Housni Al-Wahsh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellatif Akjouj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Dobrzynski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bahram Djafari-Rouhani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7502,77 +7502,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Housni Al-Wahsh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellatif Akjouj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Dobrzynski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bahram Djafari-Rouhani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Houssaine El Boudouti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Magnonics: interface transmission tutorial book series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.143-183, 2019, ISBN 978-0-12-813366-8 ; e-ISBN 978-0-12-813367-5. </w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7606,90 +7606,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapter 1 - Centered system magnons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Dobrzynski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellatif Akjouj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Houssaine El Boudouti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Housni Al-Wahsh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7730,740 +7730,740 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03350551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapter 1 - Interface response theory</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Chapter 3 - Phonons in supported layers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdellatif Akjouj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Houssaine El Boudouti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Dobrzynski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bahram Djafari-Rouhani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phononics: interface transmission tutorial book series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Elsevier, pp.1-18, 2018, ISBN 978-0-12-809948-3 ; e-ISBN 978-0-12-809931-5. </w:t>
+              <w:t xml:space="preserve">, Elsevier, pp.79-137, 2018, ISBN 978-0-12-809948-3 ; e-ISBN 978-0-12-809931-5. </w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/B978-0-12-809948-3.00001-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/B978-0-12-809948-3.00003-X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03350426v1</w:t>
+                <w:t xml:space="preserve">hal-03356294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapter 3 - Phonons in supported layers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chapter 2 - Phonon monomode circuits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Houssaine El Boudouti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellatif Akjouj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Dobrzynski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bahram Djafari-Rouhani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gaëtan Lévêque</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Housni Al-Wahsh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phononics: interface transmission tutorial book series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Elsevier, pp.79-137, 2018, ISBN 978-0-12-809948-3 ; e-ISBN 978-0-12-809931-5. </w:t>
+              <w:t xml:space="preserve">, Elsevier, pp.19-78, 2018, ISBN 978-0-12-809948-3 ; e-ISBN 978-0-12-809931-5. </w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/B978-0-12-809948-3.00003-X⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/B978-0-12-809948-3.00002-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03356294v1</w:t>
+                <w:t xml:space="preserve">hal-03356293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapter 2 - Phonon monomode circuits</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Chapter 5 - Transmission in 2D phononic crystals and acoustic metamaterials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Pennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bahram Djafari-Rouhani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdellatif Akjouj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Houssaine El Boudouti</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Housni Al-Wahsh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phononics: interface transmission tutorial book series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Elsevier, pp.19-78, 2018, ISBN 978-0-12-809948-3 ; e-ISBN 978-0-12-809931-5. </w:t>
+              <w:t xml:space="preserve">, Elsevier, pp.271-373, 2018, ISBN 978-0-12-809948-3 ; e-ISBN 978-0-12-809931-5. </w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/B978-0-12-809948-3.00002-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/B978-0-12-809948-3.00005-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03356293v1</w:t>
+                <w:t xml:space="preserve">hal-03356298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapter 5 - Transmission in 2D phononic crystals and acoustic metamaterials</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chapter 4 - One-dimensional phononic crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Houssaine El Boudouti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdellatif Akjouj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Dobrzynski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bahram Djafari-Rouhani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Pennec</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">El Houssaine El Boudouti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phononics: interface transmission tutorial book series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Elsevier, pp.271-373, 2018, ISBN 978-0-12-809948-3 ; e-ISBN 978-0-12-809931-5. </w:t>
+              <w:t xml:space="preserve">, Elsevier, pp.139-270, 2018, ISBN 978-0-12-809948-3 ; e-ISBN 978-0-12-809931-5. </w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/B978-0-12-809948-3.00005-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/B978-0-12-809948-3.00004-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03356298v1</w:t>
+                <w:t xml:space="preserve">hal-03356297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapter 4 - One-dimensional phononic crystals</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Chapter 1 - Interface response theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Dobrzynski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdellatif Akjouj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Houssaine El Boudouti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">L. Dobrzynski</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Housni Al-Wahsh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bahram Djafari-Rouhani</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yan Pennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phononics: interface transmission tutorial book series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Elsevier, pp.139-270, 2018, ISBN 978-0-12-809948-3 ; e-ISBN 978-0-12-809931-5. </w:t>
+              <w:t xml:space="preserve">, Elsevier, pp.1-18, 2018, ISBN 978-0-12-809948-3 ; e-ISBN 978-0-12-809931-5. </w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/B978-0-12-809948-3.00004-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/B978-0-12-809948-3.00001-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03356297v1</w:t>
+                <w:t xml:space="preserve">hal-03350426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discrete one-dimensional phononic and resonant crystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Deymier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Dobrzynski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Deymier P.A. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acoustic metamaterials and phononic crystals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 173, Springer Berlin Heidelberg, pp.13-44, 2013, ISBN 978-3-642-31231-1, e-ISBN 978-3-642-31232-8. </w:t>
@@ -9072,352 +9072,352 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04673330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emergence and highly directed output of long-lived resonances in photonic step ladder structure</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Leonard Dobrzynski</w:t>
+                <w:t xml:space="preserve">Formation and highly directional output of long-lived resonances in photonic comblike structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonard Dobrzyński</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Housni Al-Wahsh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellatif Akjouj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eman Abdel-Ghaffar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 548, pp.129856. </w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 108 (11), pp.115426. </w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.optcom.2023.129856⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.108.115426⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04201712v1</w:t>
+                <w:t xml:space="preserve">hal-04214111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation and highly directional output of long-lived resonances in photonic comblike structures</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Eman Abdel-Ghaffar</w:t>
+                <w:t xml:space="preserve">Effect of Surface Pinning Fields on the Properties of the Heisenberg Ferromagnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonard Dobrzynski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Mills</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.108.115426⟩</w:t>
+              <w:t xml:space="preserve">Physical Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 186 (2), pp.538-548. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRev.186.538⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04214111v1</w:t>
+                <w:t xml:space="preserve">hal-04070313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Surface Pinning Fields on the Properties of the Heisenberg Ferromagnet</w:t>
+                <w:t xml:space="preserve">Emergence and highly directed output of long-lived resonances in photonic step ladder structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonard Dobrzynski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">D. Mills</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Housni Al-Wahsh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdellatif Akjouj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eman Abdel-Ghaffar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 186 (2), pp.538-548. </w:t>
+              <w:t xml:space="preserve">Optics Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 548, pp.129856. </w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRev.186.538⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.optcom.2023.129856⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04070313v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04201712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Friedrich-Wintgen bound states in the continuum and induced resonances in a loop laterally coupled to a waveguide</w:t>
               </w:r>
@@ -9429,51 +9429,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madiha Amrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soufyane Khattou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Houssaine El Boudouti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkrim Talbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9550,51 +9550,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-lived resonances: photonic triangular pyramid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Housni Al-Wahsh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Dobrzynski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellatif Akjouj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9693,51 +9693,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Housni Al-Wahsh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yamina Rezzouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Houssaine El Boudouti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optical and Quantum Electronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 54 (9), pp.599. </w:t>
@@ -9827,51 +9827,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Bonello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hossein Honarvar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Dobrzynski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reports on Progress in Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
@@ -9922,51 +9922,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of damping on magnetic induced resonances in cross waveguide structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkader Mouadili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Houssaine El Boudouti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellatif Akjouj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10082,51 +10082,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellatif Akjouj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. H. El Boudouti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Dobrzynski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental and Theoretical Physics (JETP) / Zhurnal Eksperimental'noi i Teoreticheskoi Fiziki</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 130 (6), pp.859-863. </w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10173,90 +10173,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of attached resonators on magnon propagation in dipole-coupled nanostructured waveguide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Housni Al-Wahsh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Dobrzynski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellatif Akjouj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bahram Djafari-Rouhani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Houssaine El Boudouti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Physica Polonica A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 138 (6), pp.809-818. </w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10303,51 +10303,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y-shaped magnonic demultiplexer using induced transparency resonances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkader Mouadili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Houssaine El Boudouti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellatif Akjouj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10437,51 +10437,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanometal plasmon polaritons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellatif Akjouj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Szunerits</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10570,51 +10570,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erratum: ''Enhanced directional optical transmission'' [Appl. Phys. Lett. 93, 043114 (2008)]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Dobrzynski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellatif Akjouj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10746,51 +10746,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04070951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for a heavy gauge boson W' in the final state with an electron and large missing transverse energy in pp collisions at sqrt(s) = 7 TeV</w:t>
+                <w:t xml:space="preserve">Search for Pair Production of Second-Generation Scalar Leptoquarks in pp Collisions at sqrt(s) = 7 TeV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Khachatryan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.M. Sirunyan</w:t>
@@ -10825,437 +10825,437 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Bergauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics Letters B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 698, pp.21-39. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 106, pp.201803. </w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.physletb.2011.02.048⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.106.201803⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00553516v1</w:t>
+                <w:t xml:space="preserve">in2p3-00553536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for Pair Production of Second-Generation Scalar Leptoquarks in pp Collisions at sqrt(s) = 7 TeV</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Plasmon cross transmission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonard Dobrzynski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdellatif Akjouj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Changsheng Li</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.106.201803⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 23 (36), pp.365301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0953-8984/23/36/365301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00553536v1</w:t>
+                <w:t xml:space="preserve">hal-04070952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasmon cross transmission</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">One-dimensional magnonic circuits with size-tunable band gaps and selective transmission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Djafari-Rouhani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Al-Wahsh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdellatif Akjouj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonard Dobrzynski</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Changsheng Li</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0953-8984/23/36/365301⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 303, pp.012017. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/303/1/012017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04070952v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04070859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One-dimensional magnonic circuits with size-tunable band gaps and selective transmission</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Search for Pair Production of First-Generation Scalar Leptoquarks in pp Collisions at sqrt(s) = 7 TeV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Khachatryan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.M. Sirunyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Tumasyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Bergauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 303, pp.012017. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 106, pp.201802. </w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/303/1/012017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.106.201802⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04070859v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00553528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnonic circuits and crystals</w:t>
               </w:r>
@@ -11280,51 +11280,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellatif Akjouj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bahram Djafari-Rouhani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Dobrzynski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surface Science Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 66, pp.29-75. </w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11364,51 +11364,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00572644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for Pair Production of First-Generation Scalar Leptoquarks in pp Collisions at sqrt(s) = 7 TeV</w:t>
+                <w:t xml:space="preserve">Measurement of the B+ Production Cross Section in pp Collisions at sqrt(s) = 7 TeV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Khachatryan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.M. Sirunyan</w:t>
@@ -11447,329 +11447,329 @@
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Bergauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 106, pp.201802. </w:t>
+              <w:t xml:space="preserve">, 2011, 106, pp.112001. </w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.106.201802⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.106.112001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00553528v1</w:t>
+                <w:t xml:space="preserve">in2p3-00553501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of the B+ Production Cross Section in pp Collisions at sqrt(s) = 7 TeV</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">One-dimensional magnonic circuits with size-tunable band gaps and selective transmission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bahram Djafari-Rouhani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Housni Al-Wahsh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdellatif Akjouj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Dobrzynski</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.106.112001⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 303, pp.012017-1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/303/1/012017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00553501v1</w:t>
+                <w:t xml:space="preserve">hal-00795898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One-dimensional magnonic circuits with size-tunable band gaps and selective transmission</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Search for a heavy gauge boson W' in the final state with an electron and large missing transverse energy in pp collisions at sqrt(s) = 7 TeV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Khachatryan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.M. Sirunyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Tumasyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Bergauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/303/1/012017⟩</w:t>
+              <w:t xml:space="preserve">Physics Letters B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 698, pp.21-39. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physletb.2011.02.048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00795898v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00553516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transverse-momentum and pseudorapidity distributions of charged hadrons in pp collisions at sqrt(s) = 7 TeV</w:t>
               </w:r>
@@ -11928,51 +11928,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome O. Vasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bahram Djafari-Rouhani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Dobrzynski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Deymier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12025,51 +12025,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03300470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of the charge ratio of atmospheric muons with the CMS detector</w:t>
+                <w:t xml:space="preserve">Measurement of the Underlying Event Activity in Proton-Proton Collisions at 0.9 TeV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Khachatryan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.M. Sirunyan</w:t>
@@ -12104,106 +12104,106 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Bergauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics Letters B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 692, pp.83-104. </w:t>
+              <w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 70, pp.555-572. </w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.physletb.2010.07.033⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1140/epjc/s10052-010-1453-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00487914v1</w:t>
+                <w:t xml:space="preserve">in2p3-00491725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of the Underlying Event Activity in Proton-Proton Collisions at 0.9 TeV</w:t>
+                <w:t xml:space="preserve">Measurement of the charge ratio of atmospheric muons with the CMS detector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Khachatryan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.M. Sirunyan</w:t>
@@ -12238,82 +12238,82 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Bergauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 70, pp.555-572. </w:t>
+              <w:t xml:space="preserve">Physics Letters B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 692, pp.83-104. </w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1140/epjc/s10052-010-1453-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.physletb.2010.07.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00491725v1</w:t>
+                <w:t xml:space="preserve">in2p3-00487914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radiation hardness qualification of PbWO4 scintillation crystals for the CMS Electromagnetic Calorimeter</w:t>
               </w:r>
@@ -12735,51 +12735,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G.H. Cocoletzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.A. Palomino-Ovando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Dobrzynski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bahram Djafari-Rouhani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12833,4001 +12833,4001 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00549441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acoustic waves in solids and fluid layered materials</w:t>
+                <w:t xml:space="preserve">ERRATUM : The CMS barrel calorimeter response to particle beams from 2 to 350 GeV/c</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E.H. El Boudouti</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">S. Abdullin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Abramov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Acharya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Adams</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface Science Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.surfrep.2009.07.005⟩</w:t>
+              <w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 61, pp.353-356. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epjc/s10052-009-1024-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00473067v1</w:t>
+                <w:t xml:space="preserve">in2p3-00400337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ERRATUM : The CMS barrel calorimeter response to particle beams from 2 to 350 GeV/c</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The CMS Barrel Calorimeter Response to Particle Beams from 2 to 350 GeV/c</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Abdullin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Abramov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Acharya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Abdullin</w:t>
+                <w:t xml:space="preserve">N. Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Adams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 61, pp.353-356. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epjc/s10052-009-1024-0⟩</w:t>
+              <w:t xml:space="preserve">, 2009, 60, pp.359-373. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epjc/s10052-009-0959-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00400337v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00378460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The CMS Barrel Calorimeter Response to Particle Beams from 2 to 350 GeV/c</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nanoscale plasmon waveguide including cavity resonator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Noual</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Pennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdellatif Akjouj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bahram Djafari-Rouhani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Dobrzynski</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epjc/s10052-009-0959-5⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 21, pp.375301-1-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0953-8984/21/37/375301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00378460v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00473342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanoscale plasmon waveguide including cavity resonator</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yan Pennec</w:t>
+                <w:t xml:space="preserve">Acoustic waves in solids and fluid layered materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.H. El Boudouti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bahram Djafari-Rouhani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellatif Akjouj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Dobrzynski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 21, pp.375301-1-6. </w:t>
+              <w:t xml:space="preserve">Surface Science Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 64, pp.471-594. </w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0953-8984/21/37/375301⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.surfrep.2009.07.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00473342v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00473067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transmission gaps and Fano resonances in an acoustic waveguide: analytical model</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Bahram Djafari-Rouhani</w:t>
+                <w:t xml:space="preserve">Particle cross transfer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Dobrzynski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellatif Akjouj</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Surface Science Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 63, pp.391-399. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.surfrep.2008.04.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0953-8984/20/25/255212⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00357776v1</w:t>
+                <w:t xml:space="preserve">hal-00357384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstubs resonators integrated to bent Y-branch optical waveguide</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maxime Beaugeois</w:t>
+                <w:t xml:space="preserve">Magnon nanometric multiplexers in quasi-one-dimensional cluster chains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Housni Al-Wahsh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bahram Djafari-Rouhani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">R. Sainidou</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Dobrzynski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellatif Akjouj</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photonics and Nanostructures - Fundamentals and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.photonics.2008.01.002⟩</w:t>
+              <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 602, pp.1795-1802. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.susc.2008.03.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00357784v1</w:t>
+                <w:t xml:space="preserve">hal-00357368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Particle cross transfer</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Enhanced directional optical transmission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Dobrzynski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellatif Akjouj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface Science Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.surfrep.2008.04.001⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 93 (4), pp.043114. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2966340⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00357384v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00357352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnon nanometric multiplexers in quasi-one-dimensional cluster chains</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">L. Dobrzynski</w:t>
+                <w:t xml:space="preserve">Microstubs resonators integrated to bent Y-branch waveguide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Pennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Beaugeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Djafari-Rouhani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Sainidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellatif Akjouj</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 602, pp.1795-1802. </w:t>
+              <w:t xml:space="preserve">Photonics and Nanostructures - Fundamentals and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 6 (1), pp.26-31. </w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.susc.2008.03.015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.photonics.2008.01.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00357368v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04070891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced directional optical transmission</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Intercalibration of the barrel electromagnetic calorimeter of the CMS experiment at start-up</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Adzic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Alemany-Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Anagnostou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Andelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Instrumentation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 3, pp.P10007. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1748-0221/3/10/P10007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.2966340⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00357352v1</w:t>
+                <w:t xml:space="preserve">in2p3-00343703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intercalibration of the barrel electromagnetic calorimeter of the CMS experiment at start-up</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Electrotunable band gaps of one- and two-dimensional photonic crystal structures based on silicon and liquid crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Arriaga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonard Dobrzynski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Djafari-Rouhani</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Instrumentation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 104 (6), pp.063108. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2975832⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1748-0221/3/10/P10007⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00343703v1</w:t>
+                <w:t xml:space="preserve">hal-04070812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstubs resonators integrated to bent Y-branch waveguide</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Electrotunable band gaps of one- and two-dimensional photonic crystal structures based on silicon and liquid crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Arriaga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Dobrzynski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bahram Djafari-Rouhani</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photonics and Nanostructures - Fundamentals and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.photonics.2008.01.002⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 104, pp.063108-1-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2975832⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04070891v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00357332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrotunable band gaps of one- and two-dimensional photonic crystal structures based on silicon and liquid crystals</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Evidence of Fano-like resonances in mono-mode magnetic circuits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Housni Al-Wahsh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Houssaine El Boudouti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bahram Djafari-Rouhani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdellatif Akjouj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarik Mrabti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.2975832⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 78, pp.075401-1-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.78.075401⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04070812v1</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00357351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrotunable band gaps of one- and two-dimensional photonic crystal structures based on silicon and liquid crystals</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bahram Djafari-Rouhani</w:t>
+                <w:t xml:space="preserve">Magnon nanometric multiplexer in quasi-one-dimensional cluster chains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Al-Wahsh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Djafari-Rouhani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonard Dobrzynski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdellatif Akjouj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 602 (10), pp.1795-1802. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.susc.2008.03.015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.2975832⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00357332v1</w:t>
+                <w:t xml:space="preserve">hal-04070877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence of Fano-like resonances in mono-mode magnetic circuits</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transmission gaps and Fano resonances in an acoustic waveguide: analytical model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Houssaine El Boudouti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarik Mrabti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Housni Al-Wahsh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bahram Djafari-Rouhani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellatif Akjouj</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tarik Mrabti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 20, pp.255212-1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0953-8984/20/25/255212⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.78.075401⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00357351v1</w:t>
+                <w:t xml:space="preserve">hal-00357776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnon nanometric multiplexer in quasi-one-dimensional cluster chains</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Leonard Dobrzynski</w:t>
+                <w:t xml:space="preserve">Microstubs resonators integrated to bent Y-branch optical waveguide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Pennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Beaugeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bahram Djafari-Rouhani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Sainidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellatif Akjouj</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 602 (10), pp.1795-1802. </w:t>
+              <w:t xml:space="preserve">Photonics and Nanostructures - Fundamentals and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 6, pp.26-31. </w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.susc.2008.03.015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.photonics.2008.01.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04070877v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00357784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnon nanometric filters in quasi-one-dimensional cluster chains</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">L. Dobrzynski</w:t>
+                <w:t xml:space="preserve">Selective filtering of confined optical waves in a straight waveguide coupled to a lateral stub</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Pennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Beaugeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bahram Djafari-Rouhani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellatif Akjouj</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome O. Vasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 601, pp.4801-4808. </w:t>
+              <w:t xml:space="preserve">Journal of Optics A: Pure and Applied Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 9, pp.S431-S436. </w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.susc.2007.07.026⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1464-4258/9/9/S25⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00283162v1</w:t>
+                <w:t xml:space="preserve">hal-00285664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective filtering of confined optical waves in a straight waveguide coupled to a lateral stub</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maxime Beaugeois</w:t>
+                <w:t xml:space="preserve">Transmission gaps and sharp resonant states in the electronic transport through a simple mesoscopic device</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Housni Al-Wahsh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Houssaine El Boudouti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bahram Djafari-Rouhani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Dobrzynski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellatif Akjouj</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Optics A: Pure and Applied Optics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 9, pp.S431-S436. </w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 75 (12), pp.125313. </w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1464-4258/9/9/S25⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.75.125313⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00285664v1</w:t>
+                <w:t xml:space="preserve">hal-00283159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transmission gaps and sharp resonant states in the electronic transport through a simple mesoscopic device</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">L. Dobrzynski</w:t>
+                <w:t xml:space="preserve">Selective filtering of confined optical waves in a straight waveguide coupled to lateral stubs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y Pennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Beaugeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Djafari-Rouhani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellatif Akjouj</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Vasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.75.125313⟩</w:t>
+              <w:t xml:space="preserve">Journal of Optics A: Pure and Applied Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 9 (9), pp.S431-S436. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1464-4258/9/9/S25⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00283159v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04070932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective filtering of confined optical waves in a straight waveguide coupled to lateral stubs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Y Pennec</w:t>
+                <w:t xml:space="preserve">Energy Resolution of the Barrel of the CMS Electromagnetic Calorimeter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Adzic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Alemany-Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Beaugeois</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Abdellatif Akjouj</w:t>
+                <w:t xml:space="preserve">C.B. Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Vasseur</w:t>
+                <w:t xml:space="preserve">N.M. Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Anagnostou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Optics A: Pure and Applied Optics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1464-4258/9/9/S25⟩</w:t>
+              <w:t xml:space="preserve">Journal of Instrumentation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 2, pp.P04004. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1748-0221/2/04/P04004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04070932v1</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00191987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy Resolution of the Barrel of the CMS Electromagnetic Calorimeter</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Magnon nanometric filters in quasi-one-dimensional cluster chains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Housni Al-Wahsh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Dobrzynski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bahram Djafari-Rouhani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdellatif Akjouj</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Instrumentation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 601, pp.4801-4808. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.susc.2007.07.026⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1748-0221/2/04/P04004⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00191987v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00283162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transmission filtering of a waveguide coupled to a stub microresonator</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">B. Djafari-Rouhani</w:t>
+                <w:t xml:space="preserve">Resonator induced plasmon filter: theoretical study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonard Dobrzynski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Al-Wahsh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Djafari-Rouhani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Hernández-Cocoletzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellatif Akjouj</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 89 (10), pp.101113. </w:t>
+              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 18 (39), pp.9047-9054. </w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.2345251⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0953-8984/18/39/031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04070515v1</w:t>
+                <w:t xml:space="preserve">hal-04070934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resonator induced plasmon filter: theoretical study</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">B Djafari-Rouhani</w:t>
+                <w:t xml:space="preserve">Resonator induced plasmon filter : theoretical study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Dobrzynski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Housni Al-Wahsh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bahram Djafari-Rouhani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G Hernández-Cocoletzi</w:t>
+                <w:t xml:space="preserve">Gregorio Hernandez-Cocoletzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellatif Akjouj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 18 (39), pp.9047-9054. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2006, 18, pp.9047-9054</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04070934v1</w:t>
+                <w:t xml:space="preserve">hal-00154927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resonator induced plasmon filter : theoretical study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Magnon propagation in a nanometric magnetic cluster chain : effects of additional clusters near the chain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Housni Al-Wahsh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Dobrzynski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bahram Djafari-Rouhani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregorio Hernandez-Cocoletzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellatif Akjouj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 600, pp.4883-4887. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.susc.2006.08.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00154927v1</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00147731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnon propagation in a nanometric magnetic cluster chain : effects of additional clusters near the chain</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Electromagnetic wave propagation in quasi-one-dimensional comb-like structures made up of dissipative negative-phase-velocity materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregorio Hernandez-Cocoletzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Dobrzynski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bahram Djafari-Rouhani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Housni Al-Wahsh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Abdellatif Akjouj</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Driss Bria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.susc.2006.08.010⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 18, pp.3683-3690. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0953-8984/18/15/014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00147731v1</w:t>
+                <w:t xml:space="preserve">hal-00127835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electromagnetic wave propagation in quasi-one-dimensional comb-like structures made up of dissipative negative-phase-velocity materials</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Simple self-consistent theory of adhesion at a bimetallic interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Driss Bria</w:t>
+                <w:t xml:space="preserve">G. Allan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lannoo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonard Dobrzynski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0953-8984/18/15/014⟩</w:t>
+              <w:t xml:space="preserve">Philosophical Magazine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 30 (1), pp.33-45. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14786439808206531⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00127835v1</w:t>
+                <w:t xml:space="preserve">hal-04069879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simple self-consistent theory of adhesion at a bimetallic interface</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G. Allan</w:t>
+                <w:t xml:space="preserve">Nanometric acoustic cross-talk device</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Dobrzynski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Housni Al-Wahsh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdellatif Akjouj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Lannoo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Leonard Dobrzynski</w:t>
+                <w:t xml:space="preserve">G. Hernandez-Cocoletzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophical Magazine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 30 (1), pp.33-45. </w:t>
+              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 18 (12), pp.3151-3156. </w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/14786439808206531⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0953-8984/18/12/001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04069879v1</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00127849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanometric acoustic cross-talk device</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Housni Al-Wahsh</w:t>
+                <w:t xml:space="preserve">A nanometric acoustic cross-talk device</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonard Dobrzynski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Al-Wahsh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellatif Akjouj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">G. Hernandez-Cocoletzi</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Hernández-Cocoletzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 18 (12), pp.3151-3156. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/0953-8984/18/12/001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00127849v1</w:t>
+                <w:t xml:space="preserve">hal-04070893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A nanometric acoustic cross-talk device</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Results of the first performance tests of the CMS electromagnetic calorimeter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Adzic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Alemany-Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. B. Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. M. Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Anagnostou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0953-8984/18/12/001⟩</w:t>
+              <w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 44, pp.1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epjcd/s2005-02-011-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04070893v1</w:t>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00025231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Results of the first performance tests of the CMS electromagnetic calorimeter</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Surface and interface acoustic waves in solid-fluid superlattices: Green's function approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. M. Almeida</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Y. El Hassouani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.H. El Boudouti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bahram Djafari-Rouhani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Aynaou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Dobrzynski</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epjcd/s2005-02-011-3⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 74 (14), pp.144306. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.74.144306⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00025231v1</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00154926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface and interface acoustic waves in solid-fluid superlattices: Green's function approach</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bahram Djafari-Rouhani</w:t>
+                <w:t xml:space="preserve">Magnon propagation in a nanometric magnetic cluster chain: Effects of additional clusters near the chain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Al-Wahsh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonard Dobrzynski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Djafari-Rouhani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Aynaou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">L. Dobrzynski</w:t>
+                <w:t xml:space="preserve">G. Hernández-Cocoletzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdellatif Akjouj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.74.144306⟩</w:t>
+              <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 600 (21), pp.4883-4887. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.susc.2006.08.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00154926v1</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04070860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnon propagation in a nanometric magnetic cluster chain: Effects of additional clusters near the chain</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">H. Al-Wahsh</w:t>
+                <w:t xml:space="preserve">Transmission filtering of a waveguide coupled to a stub microresonator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Pennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Djafari-Rouhani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdellatif Akjouj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Vasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonard Dobrzynski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.susc.2006.08.010⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 89 (10), pp.101113. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2345251⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04070860v1</w:t>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04070515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of InP semiconductor waveguides coupled to disk microcavity optical resonators via opto-microwave technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Miska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Beaugeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lethien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16929,51 +16929,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of InP semiconductor waveguides coupled to disk microcavity optical resonators via opto-microwave technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Miska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Beaugeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lethien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17075,51 +17075,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electron momentum density in Ni75Cu25 and Ni75Co25 disordered alloys: a high-resolution Compton-scattering study.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Kwiatkowska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Dobrzynski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Andrejczuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17196,51 +17196,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simple acoustic multiplexer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Dobrzynski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Zieliński</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17313,77 +17313,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propagation of electromagnetic waves in periodic and Fibonacci photonic loop structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Aynaou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.H. El Boudouti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. El Hassouani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellatif Akjouj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17472,77 +17472,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propagation of electromagnetic waves in periodic and Fibonacci photonic loop structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome O. Vasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Aynaou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.H. El Boudouti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. El Hassouani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellatif Akjouj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -17599,2310 +17599,2310 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03302387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electron tunneling cross-talk: Selective transmission in semiconductor nanowires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L. Dobrzynski</w:t>
+                <w:t xml:space="preserve">A nanometric electron multiplexer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Róża Kucharczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonard Dobrzynski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Djafari-Rouhani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdellatif Akjouj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.70.193307⟩</w:t>
+              <w:t xml:space="preserve">Physica E: Low-dimensional Systems and Nanostructures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 24 (3-4), pp.355-360. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physe.2004.06.037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03528440v1</w:t>
+                <w:t xml:space="preserve">hal-04070894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A high-resolution Compton scattering study of hexagonal zinc.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Electron tunneling cross-talk: Selective transmission in semiconductor nanowires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonard Dobrzynski</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0925-8388(03)00605-4⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 70 (19), pp.193307. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.70.193307⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00086916v1</w:t>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04070882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A nanometric electron multiplexer</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">B. Djafari-Rouhani</w:t>
+                <w:t xml:space="preserve">Experimental and theoretical evidence for the existence of photonic bandgaps and selective transmissions in serial loop structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. El Boudouti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Fettouhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellatif Akjouj</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bahram Djafari-Rouhani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica E: Low-dimensional Systems and Nanostructures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.physe.2004.06.037⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 95 (3), pp.1102-1113. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.1633983⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04070894v1</w:t>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03302267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electron tunneling cross-talk: Selective transmission in semiconductor nanowires</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of pinning fields on the spin wave band gaps in comblike structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Al-Wahsh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonard Dobrzynski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdellatif Akjouj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Djafari-Rouhani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.70.193307⟩</w:t>
+              <w:t xml:space="preserve">The European Physical Journal B: Condensed Matter and Complex Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 37 (4), pp.499-506. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epjb/e2004-00086-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04070882v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04070814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and theoretical evidence for the existence of photonic bandgaps and selective transmissions in serial loop structures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A simple phonon multiplexer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonard Dobrzynski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdellatif Akjouj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Djafari-Rouhani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. El Boudouti</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">P Zieliński</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Al-Wahsh</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.1633983⟩</w:t>
+              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 65 (6), pp.791-794. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1209/epl/i2003-10199-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03302267v1</w:t>
+                <w:t xml:space="preserve">hal-04070331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of pinning fields on the spin wave band gaps in comblike structures</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Leonard Dobrzynski</w:t>
+                <w:t xml:space="preserve">Photon, electron, magnon, phonon and plasmon mono-mode circuits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome O. Vasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellatif Akjouj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId405" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">B. Djafari-Rouhani</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Dobrzynski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bahram Djafari-Rouhani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Elboudouti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Physical Journal B: Condensed Matter and Complex Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 37 (4), pp.499-506. </w:t>
+              <w:t xml:space="preserve">Surface Science Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 54 (1-4), pp.1-156. </w:t>
             </w:r>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1140/epjb/e2004-00086-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.surfrep.2004.04.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04070814v1</w:t>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03300467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A simple phonon multiplexer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Leonard Dobrzynski</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Dobrzynski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellatif Akjouj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bahram Djafari-Rouhani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Zieliński</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H Al-Wahsh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 65 (6), pp.791-794. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1209/epl/i2003-10199-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04070331v1</w:t>
+                <w:t xml:space="preserve">hal-03528271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photon, electron, magnon, phonon and plasmon mono-mode circuits</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jerome O. Vasseur</w:t>
+                <w:t xml:space="preserve">Band structure and omnidirectional photonic band gap in lamellar structures with left-handed materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bahram Djafari-Rouhani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellatif Akjouj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Dobrzynski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Vigneron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface Science Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.surfrep.2004.04.001⟩</w:t>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 69 (6), pp.066613. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.69.066613⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03300467v1</w:t>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03528284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A simple phonon multiplexer</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Simple nanometric plasmon multiplexer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Dobrzynski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellatif Akjouj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bahram Djafari-Rouhani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId411" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome O. Vasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Bouazaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1209/epl/i2003-10199-6⟩</w:t>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 69 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.69.035601⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03528271v1</w:t>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03302272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Band structure and omnidirectional photonic band gap in lamellar structures with left-handed materials</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stopping and filtering waves in phononic circuits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellatif Akjouj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Al-Wahsh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Sylla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Djafari-Rouhani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonard Dobrzynski</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.69.066613⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 16 (1), pp.37-44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0953-8984/16/1/004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03528284v1</w:t>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04070048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simple nanometric plasmon multiplexer</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Electron tunneling cross-talk: Selective transmission in semiconductor nanowires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Dobrzynski</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.69.035601⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 70 (19), pp.193307. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.70.193307⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03302272v1</w:t>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03528440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stopping and filtering waves in phononic circuits</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A high-resolution Compton scattering study of hexagonal zinc.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ch. Bellin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Honkimäki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Reniewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Zaleski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Andrejczuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 362, pp.314-317. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0925-8388(03)00605-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0953-8984/16/1/004⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04070048v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00086916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Directional photon transfer between two wires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L. Dobrzynski</w:t>
+                <w:t xml:space="preserve">Observation of large photonic band gaps and defect modes in one-dimensional networked waveguides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome O. Vasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Mir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellatif Akjouj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Vasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bahram Djafari-Rouhani</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Bouazaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.67.057603⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 15 (10), pp.1593-1598. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0953-8984/15/10/308⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03302158v1</w:t>
+                <w:t xml:space="preserve">hal-03302156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation of large photonic band gaps and defect modes in one-dimensional networked waveguides</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Two-dimensional phononic crystal with tunable narrow pass band: Application to a waveguide with selective frequency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Khelif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Deymier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bahram Djafari-Rouhani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome O. Vasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId432" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Dobrzynski</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0953-8984/15/10/308⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 94 (3), pp.1308-1311. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.1557776⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03302156v1</w:t>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03302149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-dimensional phononic crystal with tunable narrow pass band: Application to a waveguide with selective frequency</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">L. Dobrzynski</w:t>
+                <w:t xml:space="preserve">Transmission and filtering in photonic circuits: effects of absorption and amplification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Djafari-Rouhani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.H. El Boudouti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdellatif Akjouj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.O. Vasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonard Dobrzynski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.1557776⟩</w:t>
+              <w:t xml:space="preserve">Progress in Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 74 (1-8), pp.389-404. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.progsurf.2003.08.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03302149v1</w:t>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04070821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transmission and filtering in photonic circuits: effects of absorption and amplification</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">E.H. El Boudouti</w:t>
+                <w:t xml:space="preserve">A simple electron multiplexer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonard Dobrzynski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellatif Akjouj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId439" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Leonard Dobrzynski</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Djafari-Rouhani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Al-Wahsh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Zieli Ski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Surface Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 15 (43), pp.L649-L653. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0953-8984/15/43/L02⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.progsurf.2003.08.030⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04070821v1</w:t>
+                <w:t xml:space="preserve">hal-04070936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A simple electron multiplexer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Leonard Dobrzynski</w:t>
+                <w:t xml:space="preserve">Directional photon transfer between two wires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Dobrzynski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellatif Akjouj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bahram Djafari-Rouhani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome O. Vasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Bouazaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 15 (43), pp.L649-L653. </w:t>
+              <w:t xml:space="preserve">Physical Review E </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 67 (5), pp.057603/1-4. </w:t>
             </w:r>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0953-8984/15/43/L02⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.67.057603⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId442" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04070936v1</w:t>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03302158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantum transport in one-dimensional monomode waveguides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H Al-Wahsh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellatif Akjouj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Djafari-Rouhani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonard Dobrzynski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Mir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 57 (5), pp.711-716. </w:t>
@@ -19952,51 +19952,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnonic spectral gaps and discrete transmission in serial loop structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Mir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H Al Wahsh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20004,51 +20004,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellatif Akjouj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bahram Djafari-Rouhani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Dobrzynski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 14 (3), pp.637-655. </w:t>
@@ -20099,77 +20099,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phononic crystal with low filling fraction and absolute acoustic band gap in the audible frequency range: A theoretical and experimental study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome O. Vasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Vasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Deymier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Khelif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ph. Lambin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -20272,51 +20272,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellatif Akjouj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bahram Djafari-Rouhani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Dobrzynski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surface Science Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 47 (4-5), pp.93-196. </w:t>
@@ -20379,90 +20379,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transmittivity through straight and stublike waveguides in a two-dimensional phononic crystal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome O. Vasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Khelif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bahram Djafari-Rouhani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Vasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Deymier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 65 (17), </w:t>
@@ -20513,64 +20513,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and Theoretical Evidence for the Existence of Absolute Acoustic Band Gaps in Two-Dimensional Solid Phononic Crystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome O. Vasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Vasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Deymier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Chenni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20686,51 +20686,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellatif Akjouj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bahram Djafari-Rouhani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Dobrzynski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 64 (22), </w:t>
@@ -20768,51 +20768,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface states in one-dimensional photonic band gap structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Djafari-Rouhani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.H El Boudouti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20927,77 +20927,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giant magnonic band gaps and defect modes in serial stub structures: application to the tunneling between two wires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellatif Akjouj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Djafari-Rouhani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.O. Vasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonard Dobrzynski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -21194,90 +21194,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magneto-transport in asymmetric serial loop structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H Al-Wahsh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Mir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellatif Akjouj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Djafari-Rouhani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonard Dobrzynski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -21362,64 +21362,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome O. Vasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ph. Lambin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Khelif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Dobrzynski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bahram Djafari-Rouhani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -21460,2348 +21460,2348 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03302016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resonant and localized electromagnetic modes in finite superlattices</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Streaming and removal forces due to second-order sound field during megasonic cleaning of silicon wafers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome O. Vasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Deymier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Vasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Khelif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bahram Djafari-Rouhani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 61 (3), pp.2059-2064. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 88 (11), pp.6821-6835. </w:t>
             </w:r>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.61.2059⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.1323521⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04070077v1</w:t>
+                <w:t xml:space="preserve">hal-03301993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resonant tunneling between two monomode electronic waveguides</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J.O. Vasseur</w:t>
+                <w:t xml:space="preserve">Resonant and localized electromagnetic modes in finite superlattices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lahlaouti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellatif Akjouj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Djafari-Rouhani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonard Dobrzynski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 454-456, pp.428-432. </w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 61 (3), pp.2059-2064. </w:t>
             </w:r>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0039-6028(00)00277-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.61.2059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId488" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04070954v1</w:t>
+                <w:t xml:space="preserve">hal-04070077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Streaming and removal forces due to second-order sound field during megasonic cleaning of silicon wafers</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Resonant tunneling between two monomode electronic waveguides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.O. Vasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdellatif Akjouj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Djafari-Rouhani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonard Dobrzynski</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 454-456, pp.428-432. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0039-6028(00)00277-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.1323521⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03301993v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04070954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acoustic waves in finite superlattices: Influence of buffer layers</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Lahlaouti</w:t>
+                <w:t xml:space="preserve">Electron channel drop tunnelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome O. Vasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Dobrzynski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bahram Djafari-Rouhani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdellatif Akjouj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Vasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.59.1999⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 11 (23), pp.L247-L252. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0953-8984/11/23/102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04069868v1</w:t>
+                <w:t xml:space="preserve">hal-03301331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electron channel drop tunnelling</w:t>
+                <w:t xml:space="preserve">Resonant tunnelling of acoustic waves between two slender tubes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome O. Vasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Dobrzynski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bahram Djafari-Rouhani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellatif Akjouj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J Vasseur</w:t>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Vasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 46 (4), pp.467-470. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1209/epl/i1999-00286-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0953-8984/11/23/102⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03301331v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03301327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resonant tunnelling of acoustic waves between two slender tubes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bahram Djafari-Rouhani</w:t>
+                <w:t xml:space="preserve">Electromagnetic waves in finite superlattices with buffer and cap layers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lahlaouti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellatif Akjouj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J. Vasseur</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Djafari-Rouhani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonard Dobrzynski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hammouchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 46 (4), pp.467-470. </w:t>
+              <w:t xml:space="preserve">Journal of the Optical Society of America. A Optics, Image Science, and Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 16 (7), pp.1703. </w:t>
             </w:r>
             <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1209/epl/i1999-00286-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/JOSAA.16.001703⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId498" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03301327v1</w:t>
+                <w:t xml:space="preserve">hal-04070498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electromagnetic waves in finite superlattices with buffer and cap layers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Lahlaouti</w:t>
+                <w:t xml:space="preserve">Electron channel drop tunnelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonard Dobrzynski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Djafari-Rouhani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellatif Akjouj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Vasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Lahlaouti</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Optical Society of America. A Optics, Image Science, and Vision</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/JOSAA.16.001703⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 11 (23), pp.L247-L252. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0953-8984/11/23/102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId499" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04070498v1</w:t>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04070823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electron channel drop tunnelling</w:t>
+                <w:t xml:space="preserve">Resonant tunnelling of acoustic waves between two slender tubes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonard Dobrzynski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Djafari-Rouhani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellatif Akjouj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">M Lahlaouti</w:t>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Vasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Zemmouri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 46 (4), pp.467-470. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1209/epl/i1999-00286-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0953-8984/11/23/102⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04070823v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04070956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resonant tunnelling of acoustic waves between two slender tubes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">B Djafari-Rouhani</w:t>
+                <w:t xml:space="preserve">Resonant tunneling between two continua</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Dobrzynski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bahram Djafari-Rouhani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellatif Akjouj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">J Zemmouri</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome O. Vasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Zemmouri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1209/epl/i1999-00286-8⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 60 (15), pp.10628-10631. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.60.10628⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId498" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04070956v1</w:t>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03301332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resonant tunneling between two continua</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Defect modes in one-dimensional comblike photonic waveguides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome O. Vasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Vasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bahram Djafari-Rouhani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Dobrzynski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellatif Akjouj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1999, 60 (15), pp.10628-10631. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.60.10628⟩</w:t>
+              <w:t xml:space="preserve">, 1999, 59 (20), pp.13446-13452. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.59.13446⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03301332v1</w:t>
+                <w:t xml:space="preserve">hal-03301326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Defect modes in one-dimensional comblike photonic waveguides</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Large magnonic band gaps and defect modes in one-dimensional comblike structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Housni Al-Wahsh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdellatif Akjouj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bahram Djafari-Rouhani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome O. Vasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Dobrzynski</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdellatif Akjouj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1999, 59 (20), pp.13446-13452. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.59.13446⟩</w:t>
+              <w:t xml:space="preserve">, 1999, 59 (13), pp.8709-8719. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.59.8709⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId508" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03301326v1</w:t>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03301325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large magnonic band gaps and defect modes in one-dimensional comblike structures</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">L. Dobrzynski</w:t>
+                <w:t xml:space="preserve">Acoustic waves in finite superlattices: Influence of buffer layers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hammouchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. El Boudouti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Nougaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Djafari-Rouhani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lahlaouti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1999, 59 (13), pp.8709-8719. </w:t>
+              <w:t xml:space="preserve">, 1999, 59 (3), pp.1999-2010. </w:t>
             </w:r>
             <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.59.8709⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.59.1999⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId510" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03301325v1</w:t>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04069868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sound isolation from cubic arrays of air bubbles in water</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Giant electronic stop bands in one-dimensional comblike structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome O. Vasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdellatif Akjouj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Dobrzynski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bahram Djafari-Rouhani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Vasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics Letters A</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 41 (3), pp.321-326. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1209/epl/i1998-00150-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0375-9601(98)00640-9⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04069533v1</w:t>
+                <w:t xml:space="preserve">hal-03301311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acoustic spectral gaps and discrete transmisson in slender tubes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jerome O. Vasseur</w:t>
+                <w:t xml:space="preserve">Sound isolation from cubic arrays of air bubbles in water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.S Kushwaha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Djafari-Rouhani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonard Dobrzynski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid State Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physics Letters A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 248 (2-4), pp.252-256. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0375-9601(98)00640-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0038-1098(98)00112-4⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId516" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03301316v1</w:t>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04069533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giant electronic stop bands in one-dimensional comblike structures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Acoustic spectral gaps and discrete transmisson in slender tubes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.S. Kushwaha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdellatif Akjouj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bahram Djafari-Rouhani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Dobrzynski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome O. Vasseur</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 41 (3), pp.321-326. </w:t>
+              <w:t xml:space="preserve">Solid State Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 106 (10), pp.659-663. </w:t>
             </w:r>
             <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1209/epl/i1998-00150-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0038-1098(98)00112-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId520" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03301311v1</w:t>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03301316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental evidence for the existence of absolute acoustic band gaps in two-dimensional periodic composite media</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sonic stop-bands for cubic arrays of rigid inclusions in air</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.S. Kushwaha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bahram Djafari-Rouhani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Dobrzynski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome O. Vasseur</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0953-8984/10/27/006⟩</w:t>
+              <w:t xml:space="preserve">The European Physical Journal B: Condensed Matter and Complex Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 3 (2), pp.155-161. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s100510050296⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03301321v1</w:t>
+                <w:t xml:space="preserve">hal-03301314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonic stop-bands for cubic arrays of rigid inclusions in air</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M.S. Kushwaha</w:t>
+                <w:t xml:space="preserve">Experimental evidence for the existence of absolute acoustic band gaps in two-dimensional periodic composite media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome O. Vasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Deymier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Frantziskonis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Hong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bahram Djafari-Rouhani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Physical Journal B: Condensed Matter and Complex Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s100510050296⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 10 (27), pp.6051-6064. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0953-8984/10/27/006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId530" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03301314v1</w:t>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03301321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electronic band gaps in one-dimensional comb structures of simple metals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome O. Vasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Deymier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Dobrzynski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jinhan Choi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -23973,51 +23973,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface electronic structure of a step-well-basis superlattice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Róża Kucharczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Stȩślicka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -24120,90 +24120,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giant gaps in photonic band structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome O. Vasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Dobrzynski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellatif Akjouj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bahram Djafari-Rouhani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Vasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 57 (16), pp.R9388-R9391. </w:t>
@@ -24235,340 +24235,340 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03301312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anomalous exponent in the kinetics of grain growth with anisotropic interfacial energy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId436" w:history="1">
+                <w:t xml:space="preserve">Absolute band gaps and electromagnetic transmission in quasi-one-dimensional comb structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome O. Vasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Deymier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Leonard Dobrzynski</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Dobrzynski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bahram Djafari-Rouhani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdellatif Akjouj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1997, 55 (1), pp.205-211. </w:t>
+              <w:t xml:space="preserve">, 1997, 55 (16), pp.10434-10442. </w:t>
             </w:r>
             <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.55.205⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.55.10434⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04070816v1</w:t>
+                <w:t xml:space="preserve">hal-03301307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Absolute band gaps and electromagnetic transmission in quasi-one-dimensional comb structures</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId436" w:history="1">
+                <w:t xml:space="preserve">Anomalous exponent in the kinetics of grain growth with anisotropic interfacial energy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Deymier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Abdellatif Akjouj</w:t>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Vasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonard Dobrzynski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1997, 55 (16), pp.10434-10442. </w:t>
+              <w:t xml:space="preserve">, 1997, 55 (1), pp.205-211. </w:t>
             </w:r>
             <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.55.10434⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.55.205⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03301307v1</w:t>
+                <w:t xml:space="preserve">hal-04070816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anomalous exponent in the kinetics of grain growth with anisotropic interfacial energy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Deymier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome O. Vasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Dobrzynski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 55 (1), pp.205-211. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevB.55.205⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03301120v1</w:t>
@@ -24579,51 +24579,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electronic surface states and miniband structure of superlattices with multiple layers per period</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. El Boudouti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Djafari-Rouhani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -24631,51 +24631,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellatif Akjouj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonard Dobrzynski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Róża Kucharczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 56 (15), pp.9603-9612. </w:t>
@@ -24726,90 +24726,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acoustic band gaps in fibre composite materials of boron nitride structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome O. Vasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Vasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bahram Djafari-Rouhani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Dobrzynski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Deymier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 9 (35), pp.7327-7341. </w:t>
             </w:r>
             <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
@@ -25007,51 +25007,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellatif Akjouj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Boudouti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Djafari-Rouhani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonard Dobrzynski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -25111,51 +25111,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnon band structure of periodic composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome O. Vasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Dobrzynski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bahram Djafari-Rouhani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -25500,51 +25500,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.A. Deymier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Oumghar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.O. Vasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Djafari-Rouhani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -25762,51 +25762,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acoustic scattering by a wire deposited on a planar surface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Khelif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B.Djafari Rouhani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -25878,51 +25878,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theory of surface and interface transverse elastic waves in N -layer superlattices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. El Boudouti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Djafari-Rouhani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -26167,64 +26167,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellatif Akjouj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.H El Boudouti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Sylla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Djafari-Rouhani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonard Dobrzynski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -26296,64 +26296,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elastic Vibrations of Planar and Deterministic Rough Surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Djafari Rouhani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Khelif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.H. El Boudouti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellatif Akjouj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -26426,77 +26426,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electronic surface states in GaAs/Ga1 − xAlxAs superlattice: effect of surface location</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Stȩślicka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Róża Kucharczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eh El Boudouti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Djafari-Rouhani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ml Bah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -26553,285 +26553,285 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04070869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface and interface s-polarized optical waves in superlattices</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">B Djafari-Rouhani</w:t>
+                <w:t xml:space="preserve">Roughness induced surface acoustic resonances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Djafari-Rouhani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonard Dobrzynski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Khelif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vacuum</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Progress in Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 48 (1-4), pp.301-311. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId605" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0079-6816(95)93436-B⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/0042-207X(94)00144-8⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04070921v1</w:t>
+                <w:t xml:space="preserve">hal-04070872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId608" w:history="1">
+            <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roughness induced surface acoustic resonances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">B. Djafari-Rouhani</w:t>
+                <w:t xml:space="preserve">Surface and interface s-polarized optical waves in superlattices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdellatif Akjouj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId601" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ml Bah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId608" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ehel Boudouti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Djafari-Rouhani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonard Dobrzynski</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Khelif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Surface Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1995, 48 (1-4), pp.301-311. </w:t>
+              <w:t xml:space="preserve">Vacuum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 46 (5-6), pp.621-624. </w:t>
             </w:r>
             <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/0079-6816(95)93436-B⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/0042-207X(94)00144-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId608" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04070872v1</w:t>
+            <w:hyperlink r:id="rId607" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04070921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electronic structure of some mesoscopic systems: II. Electronic composites</w:t>
               </w:r>
@@ -26843,64 +26843,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonard Dobrzynski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Djafari-Rouhani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Vasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Róża Kucharczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Stȩślicka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -27115,51 +27115,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellatif Akjouj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Boudouti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Djafari-Rouhani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonard Dobrzynski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -27200,1797 +27200,1797 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04070488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kronig-Penney-type model for semi-infinite superlattices: I. A comment on surface-state energy expression</w:t>
+                <w:t xml:space="preserve">Theory of acoustic band structure of periodic elastic composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId619" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Steslicka</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Leonard Dobrzynski</w:t>
+                <w:t xml:space="preserve">M. Kushwaha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId620" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B Djafarirouhani</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">P. Halevi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId621" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Martínez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Dobrzynski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Djafari-Rouhani</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Surface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/0079-6816(94)90081-7⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 49 (4), pp.2313-2322. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId622" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.49.2313⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId622" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04070499v1</w:t>
+                <w:t xml:space="preserve">hal-04069214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId623" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theory of acoustic band structure of periodic elastic composites</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Shashlik calorimeter response to high-energy electrons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Dobrzynski</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">B. Djafari-Rouhani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 344, pp.57-63</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId623" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04069214v1</w:t>
+                <w:t xml:space="preserve">in2p3-00018435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId628" w:history="1">
+            <w:hyperlink r:id="rId624" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shashlik calorimeter response to high-energy electrons</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Complete acoustic band gaps in periodic fibre reinforced composite materials: the carbon/epoxy composite and some metallic systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome O. Vasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bahram Djafari-Rouhani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Dobrzynski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId625" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Kushwaha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId626" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Halevi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 6 (42), pp.8759-8770. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId627" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0953-8984/6/42/008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId628" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00018435v1</w:t>
+            <w:hyperlink r:id="rId624" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03301159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId629" w:history="1">
+            <w:hyperlink r:id="rId628" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complete acoustic band gaps in periodic fibre reinforced composite materials: the carbon/epoxy composite and some metallic systems</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P Halevi</w:t>
+                <w:t xml:space="preserve">Resonant guided elastic waves in an adsorbed slab: theoretical analysis of the density of states</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdellatif Akjouj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId558" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Boudouti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Djafari-Rouhani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonard Dobrzynski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1994, 6 (42), pp.8759-8770. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0953-8984/6/42/008⟩</w:t>
+              <w:t xml:space="preserve">, 1994, 6 (6), pp.1089-1098. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId629" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0953-8984/6/6/013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId629" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03301159v1</w:t>
+            <w:hyperlink r:id="rId628" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04070501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId633" w:history="1">
+            <w:hyperlink r:id="rId630" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resonant guided elastic waves in an adsorbed slab: theoretical analysis of the density of states</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Response theory of interfaces, superlattices and composite materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonard Dobrzynski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0953-8984/6/6/013⟩</w:t>
+              <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 299-300, pp.1008-1021. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId631" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0039-6028(94)90713-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId633" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04070501v1</w:t>
+            <w:hyperlink r:id="rId632" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId630" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04070490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId635" w:history="1">
+            <w:hyperlink r:id="rId633" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Response theory of interfaces, superlattices and composite materials</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bulk and surface phonon polaritons in three-layer superlattices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId634" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Mendialdua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId635" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId636" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. More</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdellatif Akjouj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonard Dobrzynski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/0039-6028(94)90713-7⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 50 (19), pp.14605-14608. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId637" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.50.14605⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId637" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04070490v1</w:t>
+            <w:hyperlink r:id="rId633" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04070062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId638" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bulk and surface phonon polaritons in three-layer superlattices</w:t>
+                <w:t xml:space="preserve">Kronig-Penney-type model for semi-infinite superlattices: I. A comment on surface-state energy expression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId639" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Mendialdua</w:t>
+                <w:t xml:space="preserve">M Steslicka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Róża Kucharczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonard Dobrzynski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId640" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Rodriguez</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">B Djafarirouhani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Elboudouti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Progress in Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 46 (2-3), pp.219-223. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId641" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0079-6816(94)90081-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId642" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.50.14605⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId638" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04070062v1</w:t>
+                <w:t xml:space="preserve">hal-04070499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId643" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical aspects of solute segregation to high-angle grain boundaries</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">P.A. Deymier</w:t>
+                <w:t xml:space="preserve">Surface and interface elastic waves in superlattices: Transverse localized and resonant modes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. El Boudouti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Djafari-Rouhani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId644" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Khourdifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonard Dobrzynski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/BF00203265⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 48 (15), pp.10987-10997. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId645" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.48.10987⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId645" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId643" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04070509v1</w:t>
+                <w:t xml:space="preserve">hal-04069551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId646" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface and interface elastic waves in superlattices: Transverse localized and resonant modes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">E. Khourdifi</w:t>
+                <w:t xml:space="preserve">Acoustic resonances of adsorbed wires and channels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Djafari-Rouhani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonard Dobrzynski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.48.10987⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 5 (44), pp.8177-8194. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId647" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0953-8984/5/44/010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId646" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04069551v1</w:t>
+                <w:t xml:space="preserve">hal-04070088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId649" w:history="1">
+            <w:hyperlink r:id="rId648" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acoustic resonances of adsorbed wires and channels</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Raman scattering from folded acoustic phonons and photoluminescence in multilayer GaAs-AlAs superlattices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId649" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Lockwood</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId650" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Devine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId635" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId634" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Mendialdua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId570" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Djafari Rouhani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0953-8984/5/44/010⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 47 (20), pp.13553-13560. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId651" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.47.13553⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId649" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04070088v1</w:t>
+            <w:hyperlink r:id="rId648" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04070323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId651" w:history="1">
+            <w:hyperlink r:id="rId652" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raman scattering from folded acoustic phonons and photoluminescence in multilayer GaAs-AlAs superlattices</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Theoretical aspects of solute segregation to high-angle grain boundaries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome O. Vasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId573" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.A. Deymier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bahram Djafari-Rouhani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Dobrzynski</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Interface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 1 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId653" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/BF00203265⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId654" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.47.13553⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04070323v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId652" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03301126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId655" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical aspects of solute segregation to high-angle grain boundaries</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Studies of compensation of iron/TMP and lead/TMP sampling calorimeters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId656" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId657" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Abe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId658" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ciocio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId659" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId660" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.G. Daba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interface Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 334, pp.383-390</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId645" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId655" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03301126v1</w:t>
+                <w:t xml:space="preserve">in2p3-00007199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId656" w:history="1">
+            <w:hyperlink r:id="rId661" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Studies of compensation of iron/TMP and lead/TMP sampling calorimeters</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Introduction à une théorie des systèmes composites : exemples simples de matériaux lamellaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdellatif Akjouj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Sylla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonard Dobrzynski</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annales de Physique Colloque</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 18 (5), pp.363-448. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId662" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/anphys:01993001805036300⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId656" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00007199v1</w:t>
+            <w:hyperlink r:id="rId663" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId661" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04070284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId662" w:history="1">
+            <w:hyperlink r:id="rId664" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction à une théorie des systèmes composites : exemples simples de matériaux lamellaires</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Leonard Dobrzynski</w:t>
+                <w:t xml:space="preserve">Acoustic band structure of periodic elastic composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId619" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Kushwaha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId620" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Halevi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Dobrzynski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Djafari-Rouhani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de Physique Colloque</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/anphys:01993001805036300⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 71 (13), pp.2022-2025. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId665" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.71.2022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId664" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-04070284v1</w:t>
+                <w:t xml:space="preserve">hal-04069292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId665" w:history="1">
+            <w:hyperlink r:id="rId666" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acoustic band structure of periodic elastic composites</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">L. Dobrzynski</w:t>
+                <w:t xml:space="preserve">Theoretical aspects of solute segregation to high-angle grain boundaries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.O. Vasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId573" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.A. Deymier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Djafari-Rouhani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonard Dobrzynski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Interface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 1 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId653" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/BF00203265⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId654" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId666" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.71.2022⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04069292v1</w:t>
+                <w:t xml:space="preserve">hal-04070509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId667" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnons dans les super-réseaux ferromagnétiques à 3 - couches</w:t>
               </w:r>
@@ -29325,90 +29325,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId677" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A search for materials compatible with warm liquids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId657" w:history="1">
+            <w:hyperlink r:id="rId656" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId658" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ciocio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId659" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Ciocio</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">J. Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Dobrzynski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId678" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ghez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -29463,51 +29463,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnons dans les super-réseaux ferromagnétiques à 3 - couches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellatif Akjouj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Dobrzynski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bahram Djafari-Rouhani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -29798,77 +29798,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId689" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saturation of ionization signals in TMP and TMS at different angles and electric fields</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId657" w:history="1">
+            <w:hyperlink r:id="rId656" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId660" w:history="1">
+            <w:hyperlink r:id="rId659" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Dobrzynski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId678" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ghez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -29923,90 +29923,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId691" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compensation studies of a lead TMP calorimeter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId657" w:history="1">
+            <w:hyperlink r:id="rId656" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId658" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ciocio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId659" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Ciocio</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">J. Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Dobrzynski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId678" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ghez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -30074,51 +30074,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.L. Bah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellatif Akjouj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Dobrzynski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surface Science Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1992, 16 (3), pp.97-131. </w:t>
             </w:r>
             <w:hyperlink r:id="rId682" w:history="1">
               <w:r>
                 <w:rPr>
@@ -30158,3069 +30158,3069 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03521127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId693" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Limits on t-quark decay into charged Higgs from a direct search at the CERN p$\overline{p}$ collider</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Erratum: Interface-response theory of electromagnetism in dielectric superlattices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonard Dobrzynski</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics Letters B</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1991, 43 (2), pp.1830-1830. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId694" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.43.1830⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId693" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00007938v1</w:t>
+                <w:t xml:space="preserve">hal-04070900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId699" w:history="1">
+            <w:hyperlink r:id="rId695" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of the ratio $R \equiv \sigma_{W}$Br(W $\to \mu\nu$)/ $\sigma_{Z}$Br(Z \to $\mu\mu$) and $\Gamma^{tot}_{W}$ at the CERN proton-antiproton collider</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId694" w:history="1">
+                <w:t xml:space="preserve">Measurement of B$^{0}$ - $\overline{B}^{0}$ mixing at the CERN Sp$\overline{p}$S collider</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId696" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Albajar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId695" w:history="1">
+            <w:hyperlink r:id="rId697" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M G. Albrow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId696" w:history="1">
+            <w:hyperlink r:id="rId698" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O C. Allkofer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId697" w:history="1">
+            <w:hyperlink r:id="rId699" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K M. Ankoviak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId698" w:history="1">
+            <w:hyperlink r:id="rId700" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R J. Apsimon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics Letters B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1991, 253, pp.503-510</w:t>
+              <w:t xml:space="preserve">, 1991, 262, pp.171-178</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId699" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00007935v1</w:t>
+            <w:hyperlink r:id="rId695" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00007940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId700" w:history="1">
+            <w:hyperlink r:id="rId701" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First observation of the beauty baryon $\Lambda_{b}$ in the decay channel $\Lambda_{b} \rightarrow$ J/$\psi\Lambda$ at the CERN proton-antiproton collider</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId694" w:history="1">
+                <w:t xml:space="preserve">A search for rare B meson decays at the CERN Sp$\overline{p}$S collider</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId696" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Albajar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId695" w:history="1">
+            <w:hyperlink r:id="rId697" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M G. Albrow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId696" w:history="1">
+            <w:hyperlink r:id="rId698" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O C. Allkofer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId697" w:history="1">
+            <w:hyperlink r:id="rId699" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K M. Ankoviak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId698" w:history="1">
+            <w:hyperlink r:id="rId700" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R J. Apsimon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics Letters B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1991, 273, pp.540-548</w:t>
+              <w:t xml:space="preserve">, 1991, 262, pp.163-170</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId700" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00007934v1</w:t>
+            <w:hyperlink r:id="rId701" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00007939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId701" w:history="1">
+            <w:hyperlink r:id="rId702" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erratum: Interface-response theory of electromagnetism in dielectric superlattices</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">J/$\psi$ and $\psi$' production at the CERN p$\overline{p}$ collider</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId696" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Albajar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId697" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M G. Albrow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId698" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O C. Allkofer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId699" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K M. Ankoviak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId700" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R J. Apsimon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physics Letters B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1991, 256, pp.112-120</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId702" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.43.1830⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04070900v1</w:t>
+                <w:t xml:space="preserve">in2p3-00007937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId703" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of B$^{0}$ - $\overline{B}^{0}$ mixing at the CERN Sp$\overline{p}$S collider</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId694" w:history="1">
+                <w:t xml:space="preserve">Beauty production at the CERN p$\overline{p}$ collider ; Revised version</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId696" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Albajar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId695" w:history="1">
+            <w:hyperlink r:id="rId697" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M G. Albrow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId696" w:history="1">
+            <w:hyperlink r:id="rId698" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O C. Allkofer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId697" w:history="1">
+            <w:hyperlink r:id="rId699" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K M. Ankoviak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId698" w:history="1">
+            <w:hyperlink r:id="rId700" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R J. Apsimon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics Letters B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1991, 262, pp.171-178</w:t>
+              <w:t xml:space="preserve">, 1991, 256, pp.121-128</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId703" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00007940v1</w:t>
+                <w:t xml:space="preserve">in2p3-00007936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId704" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A search for rare B meson decays at the CERN Sp$\overline{p}$S collider</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId694" w:history="1">
+                <w:t xml:space="preserve">Limits on t-quark decay into charged Higgs from a direct search at the CERN p$\overline{p}$ collider</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId696" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Albajar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId695" w:history="1">
+            <w:hyperlink r:id="rId697" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M G. Albrow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId696" w:history="1">
+            <w:hyperlink r:id="rId698" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O C. Allkofer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId697" w:history="1">
+            <w:hyperlink r:id="rId699" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K M. Ankoviak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId698" w:history="1">
+            <w:hyperlink r:id="rId700" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R J. Apsimon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics Letters B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1991, 262, pp.163-170</w:t>
+              <w:t xml:space="preserve">, 1991, 257, pp.458-468</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId704" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00007939v1</w:t>
+                <w:t xml:space="preserve">in2p3-00007938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId705" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J/$\psi$ and $\psi$' production at the CERN p$\overline{p}$ collider</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId694" w:history="1">
+                <w:t xml:space="preserve">Measurement of the ratio $R \equiv \sigma_{W}$Br(W $\to \mu\nu$)/ $\sigma_{Z}$Br(Z \to $\mu\mu$) and $\Gamma^{tot}_{W}$ at the CERN proton-antiproton collider</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId696" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Albajar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId695" w:history="1">
+            <w:hyperlink r:id="rId697" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M G. Albrow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId696" w:history="1">
+            <w:hyperlink r:id="rId698" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O C. Allkofer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId697" w:history="1">
+            <w:hyperlink r:id="rId699" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K M. Ankoviak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId698" w:history="1">
+            <w:hyperlink r:id="rId700" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R J. Apsimon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics Letters B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1991, 256, pp.112-120</w:t>
+              <w:t xml:space="preserve">, 1991, 253, pp.503-510</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId705" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00007937v1</w:t>
+                <w:t xml:space="preserve">in2p3-00007935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId706" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beauty production at the CERN p$\overline{p}$ collider ; Revised version</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId694" w:history="1">
+                <w:t xml:space="preserve">First observation of the beauty baryon $\Lambda_{b}$ in the decay channel $\Lambda_{b} \rightarrow$ J/$\psi\Lambda$ at the CERN proton-antiproton collider</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId696" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Albajar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId695" w:history="1">
+            <w:hyperlink r:id="rId697" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M G. Albrow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId696" w:history="1">
+            <w:hyperlink r:id="rId698" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O C. Allkofer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId697" w:history="1">
+            <w:hyperlink r:id="rId699" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K M. Ankoviak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId698" w:history="1">
+            <w:hyperlink r:id="rId700" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R J. Apsimon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics Letters B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1991, 256, pp.121-128</w:t>
+              <w:t xml:space="preserve">, 1991, 273, pp.540-548</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId706" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00007936v1</w:t>
+                <w:t xml:space="preserve">in2p3-00007934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId707" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for new heavy quarks in proton-antiproton collisions at $\sqrt s$ = 0.63 TeV</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Image-potential states at surfaces and in tunnel junctions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId708" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Andrieu</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cz. Oleksy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdellatif Akjouj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonard Dobrzynski</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zeitschrift für Physik. C, Particles and Fields</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter (1978-1997)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1990, 42 (2), pp.1163-1167. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId709" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.42.1163⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId707" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00007928v1</w:t>
+                <w:t xml:space="preserve">hal-04070837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId709" w:history="1">
+            <w:hyperlink r:id="rId710" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Image-potential states at surfaces and in tunnel junctions</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Leonard Dobrzynski</w:t>
+                <w:t xml:space="preserve">Interface response theory of continuous composite systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Dobrzynski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter (1978-1997)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1990, 42 (2), pp.1163-1167. </w:t>
+              <w:t xml:space="preserve">Surface Science Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1990, 11 (5-6), pp.139-178. </w:t>
             </w:r>
             <w:hyperlink r:id="rId711" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.42.1163⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/0167-5729(90)90003-V⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId709" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04070837v1</w:t>
+            <w:hyperlink r:id="rId712" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId710" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03521116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId712" w:history="1">
+            <w:hyperlink r:id="rId713" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interface response theory of continuous composite systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Experimental limit on the decay W$^{\pm} \to \pi^{\pm}\gamma$ at the CERN proton-antiproton collider</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId696" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Albajar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId697" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M G. Albrow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId698" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O C. Allkofer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId714" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId699" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K M. Ankoviak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface Science Reports</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physics Letters B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1990, 241, pp.283-288</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId713" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/0167-5729(90)90003-V⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03521116v1</w:t>
+                <w:t xml:space="preserve">in2p3-00007929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId715" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental limit on the decay W$^{\pm} \to \pi^{\pm}\gamma$ at the CERN proton-antiproton collider</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId694" w:history="1">
+                <w:t xml:space="preserve">A study of the general characteristics of proton-antiproton collisions at $\sqrt s$ = 0.2 to 0.9 TeV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId696" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Albajar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId695" w:history="1">
+            <w:hyperlink r:id="rId697" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M G. Albrow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId696" w:history="1">
+            <w:hyperlink r:id="rId698" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O C. Allkofer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId708" w:history="1">
+            <w:hyperlink r:id="rId714" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId697" w:history="1">
+            <w:hyperlink r:id="rId699" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K M. Ankoviak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics Letters B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1990, 241, pp.283-288</w:t>
+              <w:t xml:space="preserve">Nuclear Physics B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1990, 335, pp.261-287</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId715" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00007929v1</w:t>
+                <w:t xml:space="preserve">in2p3-00007930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId716" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A study of the general characteristics of proton-antiproton collisions at $\sqrt s$ = 0.2 to 0.9 TeV</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dynamics of thin epitaxial layers on (001) surfaces of bcc metals: A Green-function approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Zieliński</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonard Dobrzynski</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Physics B</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1990, 41 (15), pp.10377-10386. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId717" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.41.10377⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId716" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00007930v1</w:t>
+                <w:t xml:space="preserve">hal-04070516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId717" w:history="1">
+            <w:hyperlink r:id="rId718" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of thin epitaxial layers on (001) surfaces of bcc metals: A Green-function approach</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Intermittency studies in $\overline{p}$p collisions at $\sqrt s$ = 630 GeV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId696" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Albajar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId697" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M G. Albrow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId698" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O C. Allkofer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId714" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId699" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K M. Ankoviak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nuclear Physics B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1990, 345, pp.1-21</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId718" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.41.10377⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04070516v1</w:t>
+                <w:t xml:space="preserve">in2p3-00007931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId719" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intermittency studies in $\overline{p}$p collisions at $\sqrt s$ = 630 GeV</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId694" w:history="1">
+                <w:t xml:space="preserve">A study of the D$^{\star}$ content of jets at the CERN p$\overline{p}$ collider</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId696" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Albajar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId695" w:history="1">
+            <w:hyperlink r:id="rId697" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M G. Albrow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId696" w:history="1">
+            <w:hyperlink r:id="rId698" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O C. Allkofer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId708" w:history="1">
+            <w:hyperlink r:id="rId714" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId697" w:history="1">
+            <w:hyperlink r:id="rId699" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K M. Ankoviak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Physics B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1990, 345, pp.1-21</w:t>
+              <w:t xml:space="preserve">Physics Letters B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1990, 244, pp.566-572</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId719" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00007931v1</w:t>
+                <w:t xml:space="preserve">in2p3-00007927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId720" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A study of the D$^{\star}$ content of jets at the CERN p$\overline{p}$ collider</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId694" w:history="1">
+                <w:t xml:space="preserve">Search for new heavy quarks in proton-antiproton collisions at $\sqrt s$ = 0.63 TeV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId696" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Albajar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId695" w:history="1">
+            <w:hyperlink r:id="rId697" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M G. Albrow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId696" w:history="1">
+            <w:hyperlink r:id="rId698" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O C. Allkofer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId708" w:history="1">
+            <w:hyperlink r:id="rId714" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId697" w:history="1">
+            <w:hyperlink r:id="rId699" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K M. Ankoviak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics Letters B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1990, 244, pp.566-572</w:t>
+              <w:t xml:space="preserve">Zeitschrift für Physik. C, Particles and Fields</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1990, 48, pp.1-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId720" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00007927v1</w:t>
+                <w:t xml:space="preserve">in2p3-00007928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId721" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Studies of intermediate vector boson production and decay in UA1 at the CERN proton-antiproton collider</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">O C. Allkofer</w:t>
+                <w:t xml:space="preserve">Theory of phonons in three- and four-layer superlattices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId635" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId722" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G T J. Arnison</w:t>
+                <w:t xml:space="preserve">A. Noguera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId723" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Astbury</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">T. Szwacka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId634" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Mendialdua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonard Dobrzynski</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zeitschrift für Physik. C, Particles and Fields</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1989, 44, pp.15-61. </w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1989, 39 (17), pp.12568-12574. </w:t>
             </w:r>
             <w:hyperlink r:id="rId724" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/BF01548582⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.39.12568⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId725" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId721" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00007933v1</w:t>
+                <w:t xml:space="preserve">hal-04070519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId726" w:history="1">
+            <w:hyperlink r:id="rId725" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theory of phonons in three- and four-layer superlattices</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">J. Mendialdua</w:t>
+                <w:t xml:space="preserve">Theory of interfaces between discrete and continuous media — Application to transition metal surface states</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdellatif Akjouj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonard Dobrzynski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId726" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Oleksy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.39.12568⟩</w:t>
+              <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1989, 213 (2-3), pp.630-637. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId727" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0039-6028(89)90318-X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId726" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04070519v1</w:t>
+            <w:hyperlink r:id="rId728" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId725" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04070874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId730" w:history="1">
+            <w:hyperlink r:id="rId729" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theory of interfaces between discrete and continuous media — Application to transition metal surface states</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Eigenvectors of composite systems. I. General theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonard Dobrzynski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId731" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">C. Oleksy</w:t>
+            <w:hyperlink r:id="rId730" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Puszkarski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/0039-6028(89)90318-X⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1989, 1 (7), pp.1239-1245. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId731" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0953-8984/1/7/007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId733" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04070874v1</w:t>
+            <w:hyperlink r:id="rId729" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04070051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId734" w:history="1">
+            <w:hyperlink r:id="rId732" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eigenvectors of composite systems. I. General theory</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Surface transverse elastic waves in N -layer superlattices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId634" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Mendialdua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId723" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Szwacka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId635" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonard Dobrzynski</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">H Puszkarski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0953-8984/1/7/007⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1989, 39 (15), pp.10674-10681. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId733" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.39.10674⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId734" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04070051v1</w:t>
+            <w:hyperlink r:id="rId732" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04070306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId737" w:history="1">
+            <w:hyperlink r:id="rId734" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface transverse elastic waves in N -layer superlattices</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Bose-Einstein correlations in $\overline{p}$p interactions at $\sqrt s$ = 0.2 to 0.9 TeV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId696" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Albajar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId697" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M G. Albrow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId698" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O C. Allkofer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId714" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId699" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K M. Ankoviak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Physics Letters B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1989, 226, pp.410-416</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId737" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04070306v1</w:t>
+            <w:hyperlink r:id="rId734" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00007932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId739" w:history="1">
+            <w:hyperlink r:id="rId735" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bose-Einstein correlations in $\overline{p}$p interactions at $\sqrt s$ = 0.2 to 0.9 TeV</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Interface response theory of composite elastic media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Dobrzynski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId634" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Mendialdua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId635" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId736" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bolibo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId636" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. More</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics Letters B</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal de Physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1989, 50 (18), pp.2563-2578. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId737" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/jphys:0198900500180256300⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId739" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00007932v1</w:t>
+            <w:hyperlink r:id="rId738" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId735" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">jpa-00211082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId740" w:history="1">
+            <w:hyperlink r:id="rId739" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interface response theory of composite elastic media</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A. Rodriguez</w:t>
+                <w:t xml:space="preserve">Elastic energy of interaction of a point defect with a grain boundary</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Deymier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId740" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Janot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId741" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Bolibo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. More</w:t>
+                <w:t xml:space="preserve">J. Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonard Dobrzynski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Physique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1989, 50 (18), pp.2563-2578. </w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1989, 39 (3), pp.1512-1517. </w:t>
             </w:r>
             <w:hyperlink r:id="rId742" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/jphys:0198900500180256300⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.39.1512⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId743" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">jpa-00211082v1</w:t>
+            <w:hyperlink r:id="rId739" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04070492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId744" w:history="1">
+            <w:hyperlink r:id="rId743" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elastic energy of interaction of a point defect with a grain boundary</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J. Li</w:t>
+                <w:t xml:space="preserve">Interface response and rescaling approach to the eigenvectors of layered composite systems. I. Double-layer slab</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId561" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Puszkarski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonard Dobrzynski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1989, 39 (3), pp.1512-1517. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.39.1512⟩</w:t>
+              <w:t xml:space="preserve">, 1989, 39 (3), pp.1819-1824. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId744" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.39.1819⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId744" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04070492v1</w:t>
+            <w:hyperlink r:id="rId743" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04069628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId748" w:history="1">
+            <w:hyperlink r:id="rId745" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interface response and rescaling approach to the eigenvectors of layered composite systems. I. Double-layer slab</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">H. Puszkarski</w:t>
+                <w:t xml:space="preserve">Eigenvectors of composite systems. II. Phonon eigenvectors in some layered materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Sylla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonard Dobrzynski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId730" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Puszkarski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.39.1819⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1989, 1 (7), pp.1247-1252. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId746" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0953-8984/1/7/008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId748" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04069628v1</w:t>
+            <w:hyperlink r:id="rId745" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04070308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId750" w:history="1">
+            <w:hyperlink r:id="rId747" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eigenvectors of composite systems. II. Phonon eigenvectors in some layered materials</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Studies of intermediate vector boson production and decay in UA1 at the CERN proton-antiproton collider</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId696" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Albajar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId697" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M G. Albrow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId698" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O C. Allkofer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId748" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G T J. Arnison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId749" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Astbury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Zeitschrift für Physik. C, Particles and Fields</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1989, 44, pp.15-61. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId750" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/BF01548582⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId751" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0953-8984/1/7/008⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04070308v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId747" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00007933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId752" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interface response theory of composite systems</w:t>
               </w:r>
@@ -33296,90 +33296,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId755" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interface response theory of phonons in N -layer superlattices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId728" w:history="1">
+            <w:hyperlink r:id="rId723" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Szwacka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId727" w:history="1">
+            <w:hyperlink r:id="rId722" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Noguera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId640" w:history="1">
+            <w:hyperlink r:id="rId635" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId639" w:history="1">
+            <w:hyperlink r:id="rId634" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Mendialdua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonard Dobrzynski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -33834,1412 +33834,1412 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04070316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId771" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interface response theory of N-layered continuous superlattices</w:t>
+                <w:t xml:space="preserve">Interface response theory of electromagnetism in composite dielectric materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonard Dobrzynski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1987, 182 (1-2), pp.362-374. </w:t>
+              <w:t xml:space="preserve">, 1987, 180 (2-3), pp.505-517. </w:t>
             </w:r>
             <w:hyperlink r:id="rId772" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/0039-6028(87)90103-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/0039-6028(87)90223-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId773" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId771" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04070318v1</w:t>
+                <w:t xml:space="preserve">hal-04070063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId774" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interface response theory of electromagnetism in composite dielectric materials</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A simple model of metallic quantum wells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdellatif Akjouj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId775" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Zielinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonard Dobrzynski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/0039-6028(87)90223-8⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics C: Solid State Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1987, 20 (36), pp.6201-6211. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId776" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0022-3719/20/36/020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId776" w:history="1">
+            <w:hyperlink r:id="rId777" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId774" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04070063v1</w:t>
+                <w:t xml:space="preserve">hal-04070511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId777" w:history="1">
+            <w:hyperlink r:id="rId778" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A simple model of metallic quantum wells</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Response functions for single interfaces and layered structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonard Dobrzynski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId779" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Velasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId780" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Garcia-Moliner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics C: Solid State Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0022-3719/20/36/020⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1987, 35 (11), pp.5872-5875. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId781" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.35.5872⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId780" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04070511v1</w:t>
+            <w:hyperlink r:id="rId778" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04070326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId781" w:history="1">
+            <w:hyperlink r:id="rId782" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Response functions for single interfaces and layered structures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Simple excitations in N-layered superlattices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Djafari-Rouhani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonard Dobrzynski</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">F. Garcia-Moliner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Solid State Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1987, 62 (9), pp.609-615. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId783" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0038-1098(87)90200-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId784" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.35.5872⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04070326v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId782" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04069857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId785" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simple excitations in N-layered superlattices</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Interface response theory of continuous composite materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonard Dobrzynski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid State Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1987, 62 (9), pp.609-615. </w:t>
+              <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1987, 180 (2-3), pp.489-504. </w:t>
             </w:r>
             <w:hyperlink r:id="rId786" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/0038-1098(87)90200-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/0039-6028(87)90222-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId787" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId785" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04069857v1</w:t>
+                <w:t xml:space="preserve">hal-04069596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId788" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interface response theory of continuous composite materials</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lattice dynamics of systems with two interfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdellatif Akjouj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Sylla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId775" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Zielinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonard Dobrzynski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1987, 180 (2-3), pp.489-504. </w:t>
+              <w:t xml:space="preserve">Journal of Physics C: Solid State Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1987, 20 (36), pp.6137-6147. </w:t>
             </w:r>
             <w:hyperlink r:id="rId789" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/0039-6028(87)90222-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0022-3719/20/36/015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId790" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId788" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04069596v1</w:t>
+                <w:t xml:space="preserve">hal-04070091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId791" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lattice dynamics of systems with two interfaces</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Interface response theory of N-layered continuous superlattices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonard Dobrzynski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics C: Solid State Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1987, 20 (36), pp.6137-6147. </w:t>
+              <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1987, 182 (1-2), pp.362-374. </w:t>
             </w:r>
             <w:hyperlink r:id="rId792" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0022-3719/20/36/015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/0039-6028(87)90103-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId793" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId791" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04070091v1</w:t>
+                <w:t xml:space="preserve">hal-04070318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId794" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bulk and surface electronic states in semiconductor superlattices</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Theory of bulk and surface magnons in Heisenberg ferromagnetic superlattices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonard Dobrzynski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Djafari-Rouhani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId796" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J.O.A. Idiodi</w:t>
+            <w:hyperlink r:id="rId561" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Puszkarski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/0039-6028(86)90681-3⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1986, 33 (5), pp.3251-3256. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId795" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.33.3251⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId798" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId794" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04070286v1</w:t>
+                <w:t xml:space="preserve">hal-04069433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId799" w:history="1">
+            <w:hyperlink r:id="rId796" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theory of bulk and surface magnons in Heisenberg ferromagnetic superlattices</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">H. Puszkarski</w:t>
+                <w:t xml:space="preserve">Interface response theory of discrete composite systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Dobrzynski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.33.3251⟩</w:t>
+              <w:t xml:space="preserve">Surface Science Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1986, 6, pp.119-157. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId797" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0167-5729(86)90001-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId799" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04069433v1</w:t>
+            <w:hyperlink r:id="rId798" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId796" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03517064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId801" w:history="1">
+            <w:hyperlink r:id="rId799" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interface response theory of discrete composite systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Analysis of the fragmentation properties of quark and gluon jets at the Cern sps $p\bar p$ collider</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId800" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Arnison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId801" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.G. Albrow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId802" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Denby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId803" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Flynn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId804" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Grayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface Science Reports</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Nuclear Physics B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1986, 276, pp.253-271</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId803" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03517064v1</w:t>
+            <w:hyperlink r:id="rId799" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00008592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId804" w:history="1">
+            <w:hyperlink r:id="rId805" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the fragmentation properties of quark and gluon jets at the Cern sps $p\bar p$ collider</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Intermediate vector-boson properties at the cern super proton synchrotron collider</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId806" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">A. Arnison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId801" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">M.G. Albrow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId807" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Denby</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">G. Grayer</w:t>
+                <w:t xml:space="preserve">O.C. Allkofer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId749" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Astbury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId656" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Physics B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1986, 276, pp.253-271</w:t>
+              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1986, 1, pp.327-345</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId804" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00008592v1</w:t>
+            <w:hyperlink r:id="rId805" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00008657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId810" w:history="1">
+            <w:hyperlink r:id="rId808" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interface response and scattering matrix theories for composite systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonard Dobrzynski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1986, 175 (1), pp.1-8. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId811" w:history="1">
+            <w:hyperlink r:id="rId809" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/0039-6028(86)90079-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId812" w:history="1">
+            <w:hyperlink r:id="rId810" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId810" w:history="1">
+            <w:hyperlink r:id="rId808" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04069872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId813" w:history="1">
+            <w:hyperlink r:id="rId811" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intermediate vector-boson properties at the cern super proton synchrotron collider</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bulk and surface electronic states in semiconductor superlattices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId812" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Masri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonard Dobrzynski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Djafari-Rouhani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId813" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.O.A. Idiodi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1986, 166 (2-3), pp.301-326. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId814" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0039-6028(86)90681-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId813" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00008657v1</w:t>
+            <w:hyperlink r:id="rId815" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId811" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04070286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId816" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theory of surface electronic states in metallic superlattices</w:t>
               </w:r>
@@ -35251,51 +35251,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Djafari-Rouhani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonard Dobrzynski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId795" w:history="1">
+            <w:hyperlink r:id="rId812" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Masri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1985, 31 (12), pp.7739-7748. </w:t>
             </w:r>
             <w:hyperlink r:id="rId817" w:history="1">
               <w:r>
                 <w:rPr>
@@ -35458,70 +35458,70 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId823" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">THEORY OF SURFACE VIBRATIONS IN SUPERLATTICES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Leonard Dobrzynski</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bahram Djafari-Rouhani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Dobrzynski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId824" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Hardouin Duparc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId825" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -35570,1846 +35570,1855 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId828" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId823" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04070903v1</w:t>
+                <w:t xml:space="preserve">jpa-00224140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId829" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">THEORY OF SURFACE VIBRATIONS IN SUPERLATTICES</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Observation of the muonic decay of the charged intermediate vector boson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId800" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Arnison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId749" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Astbury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId804" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Grayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId830" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W.J. Haynes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId831" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.K. Nandi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Physique Colloques</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Physics Letters B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1984, 134, pp.469-476</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId828" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId829" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">jpa-00224140v1</w:t>
+                <w:t xml:space="preserve">in2p3-00008588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId830" w:history="1">
+            <w:hyperlink r:id="rId832" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation of the muonic decay of the charged intermediate vector boson</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId805" w:history="1">
+                <w:t xml:space="preserve">Associated production of an isolated large-transverse-momentum lepton (electron or muon) and two jets at the Cern $p\bar p$ collider</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId800" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Arnison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId723" w:history="1">
+            <w:hyperlink r:id="rId749" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Astbury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId809" w:history="1">
+            <w:hyperlink r:id="rId803" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Flynn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId804" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Grayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId831" w:history="1">
+            <w:hyperlink r:id="rId830" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W.J. Haynes</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A.K. Nandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics Letters B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1984, 134, pp.469-476</w:t>
+              <w:t xml:space="preserve">, 1984, 147, pp.493-508</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId830" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00008588v1</w:t>
+            <w:hyperlink r:id="rId832" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00008591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId833" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Associated production of an isolated large-transverse-momentum lepton (electron or muon) and two jets at the Cern $p\bar p$ collider</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId805" w:history="1">
+                <w:t xml:space="preserve">D$^{\star}$ production in jets at the Cern SPS collider</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId800" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Arnison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId723" w:history="1">
+            <w:hyperlink r:id="rId749" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Astbury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId808" w:history="1">
+            <w:hyperlink r:id="rId803" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Flynn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId809" w:history="1">
+            <w:hyperlink r:id="rId804" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Grayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId831" w:history="1">
+            <w:hyperlink r:id="rId830" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W.J. Haynes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics Letters B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1984, 147, pp.493-508</w:t>
+              <w:t xml:space="preserve">, 1984, 147, pp.222-226</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId833" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00008591v1</w:t>
+                <w:t xml:space="preserve">in2p3-00008590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId834" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D$^{\star}$ production in jets at the Cern SPS collider</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId805" w:history="1">
+                <w:t xml:space="preserve">Search for massive $e\nu\gamma$ and $\mu\nu\gamma$ final states at Cern super proton synchrotron collider</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId800" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Arnison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId723" w:history="1">
+            <w:hyperlink r:id="rId749" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Astbury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId808" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId809" w:history="1">
+            <w:hyperlink r:id="rId804" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Grayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId830" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W.J. Haynes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId831" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W.J. Haynes</w:t>
+                <w:t xml:space="preserve">A.K. Nandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics Letters B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1984, 147, pp.222-226</w:t>
+              <w:t xml:space="preserve">, 1984, 135, pp.250-254</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId834" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00008590v1</w:t>
+                <w:t xml:space="preserve">in2p3-00008587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId835" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for massive $e\nu\gamma$ and $\mu\nu\gamma$ final states at Cern super proton synchrotron collider</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId805" w:history="1">
+                <w:t xml:space="preserve">Observation of muonic Z$^0$-decay at the $\bar pp$ collider</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId800" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Arnison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId723" w:history="1">
+            <w:hyperlink r:id="rId749" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Astbury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId809" w:history="1">
+            <w:hyperlink r:id="rId803" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Flynn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId804" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Grayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId831" w:history="1">
+            <w:hyperlink r:id="rId830" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W.J. Haynes</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A.K. Nandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics Letters B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1984, 135, pp.250-254</w:t>
+              <w:t xml:space="preserve">, 1984, 147, pp.241-248</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId835" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00008587v1</w:t>
+                <w:t xml:space="preserve">in2p3-00008659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId836" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation of muonic Z$^0$-decay at the $\bar pp$ collider</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">THEORY OF SURFACE VIBRATIONS IN SUPERLATTICES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Djafari-Rouhani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonard Dobrzynski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId824" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Hardouin Duparc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId825" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Camley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId826" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Maradudin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics Letters B</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal de Physique Colloques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1984, 45 (C5), pp.C5-151-C5-155. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId827" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/jphyscol:1984522⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId828" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId836" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00008659v1</w:t>
+                <w:t xml:space="preserve">hal-04070903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId837" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elastic and total cross section measurement at the cern proton-antiproton collider</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId805" w:history="1">
+                <w:t xml:space="preserve">Experimental observation of isolated large transverse energy electrons with associated missing energy at $\sqrt s$ = 540 GeV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId800" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Arnison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId723" w:history="1">
+            <w:hyperlink r:id="rId749" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Astbury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId809" w:history="1">
+            <w:hyperlink r:id="rId804" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Grayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId830" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W.J. Haynes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId831" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId832" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.K. Nandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics Letters B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1983, 128, pp.336-342</w:t>
+              <w:t xml:space="preserve">, 1983, 122, pp.103-116</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId837" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00008680v1</w:t>
+                <w:t xml:space="preserve">in2p3-00008681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId838" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental observation of isolated large transverse energy electrons with associated missing energy at $\sqrt s$ = 540 GeV</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId805" w:history="1">
+                <w:t xml:space="preserve">Charged particle multiplicity distributions in proton-antiproton collisions at 540 GeV centre of mass energy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId800" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Arnison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId723" w:history="1">
+            <w:hyperlink r:id="rId749" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Astbury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId809" w:history="1">
+            <w:hyperlink r:id="rId804" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Grayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId830" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W.J. Haynes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId831" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId832" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.K. Nandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics Letters B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1983, 122, pp.103-116</w:t>
+              <w:t xml:space="preserve">, 1983, 123, pp.108-114</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId838" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00008681v1</w:t>
+                <w:t xml:space="preserve">in2p3-00006875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId839" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charged particle multiplicity distributions in proton-antiproton collisions at 540 GeV centre of mass energy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId805" w:history="1">
+                <w:t xml:space="preserve">Small angle elastic scattering at the cern proton-antiproton collider</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId800" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Arnison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId723" w:history="1">
+            <w:hyperlink r:id="rId749" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Astbury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId809" w:history="1">
+            <w:hyperlink r:id="rId804" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Grayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId830" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W.J. Haynes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId831" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId832" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.K. Nandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics Letters B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1983, 123, pp.108-114</w:t>
+              <w:t xml:space="preserve">, 1983, 121, pp.77-82</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId839" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00006875v1</w:t>
+                <w:t xml:space="preserve">in2p3-00008679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId840" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Small angle elastic scattering at the cern proton-antiproton collider</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId805" w:history="1">
+                <w:t xml:space="preserve">Search for centauro like events at the cern proton-antiproton collider</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId800" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Arnison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId723" w:history="1">
+            <w:hyperlink r:id="rId749" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Astbury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId809" w:history="1">
+            <w:hyperlink r:id="rId804" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Grayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId830" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W.J. Haynes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId831" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId832" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.K. Nandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics Letters B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1983, 121, pp.77-82</w:t>
+              <w:t xml:space="preserve">, 1983, 122, pp.189-196</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId840" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00008679v1</w:t>
+                <w:t xml:space="preserve">in2p3-00008678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId841" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for centauro like events at the cern proton-antiproton collider</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vibrations in superlattices; application to GaAs-AlAs systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId842" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Sapriel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Djafari-Rouhani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonard Dobrzynski</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics Letters B</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1983, 126 (1-3), pp.197-201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId843" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0039-6028(83)90710-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId844" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId841" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00008678v1</w:t>
+                <w:t xml:space="preserve">hal-04069615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId842" w:history="1">
+            <w:hyperlink r:id="rId845" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vibrations in superlattices; application to GaAs-AlAs systems</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hadronic jet production at the cern proton-antiproton collider</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId800" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Arnison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId749" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Astbury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId656" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId846" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bacci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId847" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Bauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/0039-6028(83)90710-0⟩</w:t>
+              <w:t xml:space="preserve">Physics Letters B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1983, 132, pp.214-222. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId848" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0370-2693(83)90254-X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId849" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId845" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-04069615v1</w:t>
+                <w:t xml:space="preserve">in2p3-00008682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId846" w:history="1">
+            <w:hyperlink r:id="rId850" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hadronic jet production at the cern proton-antiproton collider</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId805" w:history="1">
+                <w:t xml:space="preserve">Observation of jets in high transverse energy events at the cern proton antiproton collider</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId800" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Arnison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId723" w:history="1">
+            <w:hyperlink r:id="rId749" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Astbury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId657" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">G. Bauer</w:t>
+            <w:hyperlink r:id="rId804" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Grayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId830" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W.J. Haynes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId831" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.K. Nandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics Letters B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1983, 132, pp.214-222. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 1983, 123, pp.115-122</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId850" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00008682v1</w:t>
+                <w:t xml:space="preserve">in2p3-00008677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId851" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation of jets in high transverse energy events at the cern proton antiproton collider</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId805" w:history="1">
+                <w:t xml:space="preserve">Experimental observation of lepton pairs of invariant mass around 95 GeV/c2 at the Cern SPS collider</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId800" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Arnison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId723" w:history="1">
+            <w:hyperlink r:id="rId749" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Astbury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId809" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">A.K. Nandi</w:t>
+            <w:hyperlink r:id="rId656" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId846" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bacci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId847" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Bauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics Letters B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1983, 123, pp.115-122</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 1983, 126, pp.398-410. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId852" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0370-2693(83)90188-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId851" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00008677v1</w:t>
+                <w:t xml:space="preserve">in2p3-00008683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId852" w:history="1">
+            <w:hyperlink r:id="rId853" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transverse elastic waves in periodically layered infinite and semi-infinite media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId825" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Camley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -37441,899 +37450,890 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId826" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Maradudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1983, 27 (12), pp.7318-7329. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId854" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.27.7318⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId853" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId852" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04069309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId854" w:history="1">
+            <w:hyperlink r:id="rId855" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elastic interaction of an anisotropic defect with a surface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Djafari-Rouhani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonard Dobrzynski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solid State Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1983, 45 (4), pp.337-341. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId856" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0038-1098(83)90891-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId857" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId855" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId854" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04070922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId857" w:history="1">
+            <w:hyperlink r:id="rId858" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental observation of lepton pairs of invariant mass around 95 GeV/c2 at the Cern SPS collider</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sagittal elastic waves in infinite and semi-infinite superlattices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Djafari-Rouhani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonard Dobrzynski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId824" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Hardouin Duparc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId825" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Camley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId826" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Maradudin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics Letters B</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1983, 28 (4), pp.1711-1720. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId859" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.28.1711⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId858" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/0370-2693(83)90188-0⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00008683v1</w:t>
+                <w:t xml:space="preserve">hal-04069369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId859" w:history="1">
+            <w:hyperlink r:id="rId860" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sagittal elastic waves in infinite and semi-infinite superlattices</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Elastic and total cross section measurement at the cern proton-antiproton collider</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId800" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Arnison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId749" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Astbury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId804" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Grayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId830" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W.J. Haynes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId831" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.K. Nandi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physics Letters B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1983, 128, pp.336-342</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId860" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.28.1711⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04069369v1</w:t>
+                <w:t xml:space="preserve">in2p3-00008680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId861" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First observation of corelations between high transverse momentum charged particles in events from the cern proton-antiproton collider</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Elastic interaction between a point defect and a step</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Djafari-Rouhani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonard Dobrzynski</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics Letters B</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Solid State Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1982, 41 (2), pp.131-133. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId862" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0038-1098(82)91050-X⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId863" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId861" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00008656v1</w:t>
+                <w:t xml:space="preserve">hal-04070923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId862" w:history="1">
+            <w:hyperlink r:id="rId864" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transverse momentum spectra for charged particles at the cern proton-antiproton collider</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vibrational contribution to the surface specific heat of a fluid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bahram Djafari-Rouhani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Dobrzynski</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics Letters B</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal de Physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1982, 43 (3), pp.523-529. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId865" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/jphys:01982004303052300⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId862" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00008655v1</w:t>
+            <w:hyperlink r:id="rId866" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId864" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">jpa-00209422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId863" w:history="1">
+            <w:hyperlink r:id="rId867" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elastic interaction between a point defect and a step</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">First observation of corelations between high transverse momentum charged particles in events from the cern proton-antiproton collider</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId800" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Arnison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId749" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Astbury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId804" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Grayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId830" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W.J. Haynes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId831" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.K. Nandi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid State Communications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Physics Letters B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1982, 118, pp.173-177</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId865" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04070923v1</w:t>
+            <w:hyperlink r:id="rId867" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00008656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId866" w:history="1">
+            <w:hyperlink r:id="rId868" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vibrational contribution to the surface specific heat of a fluid</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Transverse momentum spectra for charged particles at the cern proton-antiproton collider</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId800" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Arnison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId749" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Astbury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId804" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Grayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId830" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W.J. Haynes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId831" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.K. Nandi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Physique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Physics Letters B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1982, 118, pp.167-172</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId868" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">jpa-00209422v1</w:t>
+                <w:t xml:space="preserve">in2p3-00008655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId869" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interface vibrations</w:t>
               </w:r>
@@ -38345,51 +38345,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Djafari-Rouhani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonard Dobrzynski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId795" w:history="1">
+            <w:hyperlink r:id="rId812" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Masri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de Physique Colloque</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1981, 6, pp.259-294. </w:t>
             </w:r>
             <w:hyperlink r:id="rId870" w:history="1">
               <w:r>
                 <w:rPr>
@@ -38558,389 +38558,389 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04070327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId877" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interface states at (111) heterojunctions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Surface phonons of hydrogen on tungsten</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId878" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bal Agrawal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Djafari-Rouhani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonard Dobrzynski</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">C. Tejedor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1979, 80, pp.134-140. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/0039-6028(79)90671-X⟩</w:t>
+              <w:t xml:space="preserve">, 1979, 89 (1-3), pp.446-456. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId879" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0039-6028(79)90629-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId882" w:history="1">
+            <w:hyperlink r:id="rId880" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId877" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04070852v1</w:t>
+                <w:t xml:space="preserve">hal-04070876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId883" w:history="1">
+            <w:hyperlink r:id="rId881" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface phonons of hydrogen on tungsten</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bal Agrawal</w:t>
+                <w:t xml:space="preserve">Thermal expansion and stability of (111) adsorbate-substrate systems of rare gases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId882" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Agrawal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Djafari-Rouhani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonard Dobrzynski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/0039-6028(79)90629-0⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1979, 19 (4), pp.2381-2384. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId883" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.19.2381⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId886" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04070876v1</w:t>
+            <w:hyperlink r:id="rId881" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04070904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId887" w:history="1">
+            <w:hyperlink r:id="rId884" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal expansion and stability of (111) adsorbate-substrate systems of rare gases</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Interface states at (111) heterojunctions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Djafari-Rouhani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonard Dobrzynski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId885" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Flores</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId886" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lando</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId887" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Tejedor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1979, 80, pp.134-140. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId888" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0039-6028(79)90671-X⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId889" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.19.2381⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04070904v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId884" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04070852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId890" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dangling bond surfaces states in (111) faces of zinc-blende compounds</w:t>
               </w:r>
@@ -38965,64 +38965,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonard Dobrzynski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId891" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Florès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lannoo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId880" w:history="1">
+            <w:hyperlink r:id="rId887" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Tejedor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solid State Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1978, 27 (1), pp.29-31. </w:t>
             </w:r>
             <w:hyperlink r:id="rId892" w:history="1">
               <w:r>
                 <w:rPr>
@@ -39094,51 +39094,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Djafari-Rouhani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonard Dobrzynski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lannoo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1978, 78 (1), pp.24-36. </w:t>
             </w:r>
             <w:hyperlink r:id="rId895" w:history="1">
               <w:r>
                 <w:rPr>
@@ -39178,2073 +39178,2073 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04070328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId897" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vibrational properties of a bicrystal interface: Different-interface phonons and the low-temperature specific heat</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Leonard Dobrzynski</w:t>
+                <w:t xml:space="preserve">LATTICE DYNAMICAL ASPECTS OF PHASE TRANSITIONS IN ADSORBED MONOLAYERS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bahram Djafari-Rouhani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Dobrzynski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1977, 15 (12), pp.5690-5711. </w:t>
+              <w:t xml:space="preserve">Journal de Physique Colloques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1977, 38 (C4), pp.C4-126-C4-132. </w:t>
             </w:r>
             <w:hyperlink r:id="rId898" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.15.5690⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/jphyscol:1977420⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId899" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId897" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04069895v1</w:t>
+                <w:t xml:space="preserve">jpa-00217136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId899" w:history="1">
+            <w:hyperlink r:id="rId900" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LATTICE DYNAMICAL ASPECTS OF PHASE TRANSITIONS IN ADSORBED MONOLAYERS</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">L. Dobrzynski</w:t>
+                <w:t xml:space="preserve">Elastic continuum theory of surface-atom mean-square displacements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId901" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Wallis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId826" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Maradudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonard Dobrzynski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Physique Colloques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1977, 15 (12), pp.5681-5685. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId902" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.15.5681⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId900" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/jphyscol:1977420⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">jpa-00217136v1</w:t>
+                <w:t xml:space="preserve">hal-04070081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId902" w:history="1">
+            <w:hyperlink r:id="rId903" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elastic continuum theory of surface-atom mean-square displacements</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Maradudin</w:t>
+                <w:t xml:space="preserve">LATTICE DYNAMICAL ASPECTS OF PHASE TRANSITIONS IN ADSORBED MONOLAYERS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Djafari-Rouhani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonard Dobrzynski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.15.5681⟩</w:t>
+              <w:t xml:space="preserve">Journal de Physique Colloques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1977, 38 (C4), pp.C4-126-C4-132. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId898" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/jphyscol:1977420⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId902" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04070081v1</w:t>
+            <w:hyperlink r:id="rId899" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId903" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04070967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId905" w:history="1">
+            <w:hyperlink r:id="rId904" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LATTICE DYNAMICAL ASPECTS OF PHASE TRANSITIONS IN ADSORBED MONOLAYERS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">B. Djafari-Rouhani</w:t>
+                <w:t xml:space="preserve">Some vibrational and magnetic properties of an interface and a planar defect in the elastic approximation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Djafari-Rouhani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonard Dobrzynski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Physique Colloques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/jphyscol:1977420⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics C: Solid State Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1977, 10 (13), pp.2321-2332. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId905" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0022-3719/10/13/008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId901" w:history="1">
+            <w:hyperlink r:id="rId906" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId905" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04070967v1</w:t>
+            <w:hyperlink r:id="rId904" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04070910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId906" w:history="1">
+            <w:hyperlink r:id="rId907" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Some vibrational and magnetic properties of an interface and a planar defect in the elastic approximation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">B Djafari-Rouhani</w:t>
+                <w:t xml:space="preserve">Surface phonons and superstructures; Some applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId908" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Castiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonard Dobrzynski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId909" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Spanjaard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics C: Solid State Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1977, 63, pp.21-32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId910" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0039-6028(77)90323-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId911" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId907" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0022-3719/10/13/008⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04070910v1</w:t>
+                <w:t xml:space="preserve">hal-04070856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId909" w:history="1">
+            <w:hyperlink r:id="rId912" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface phonons and superstructures; Some applications</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Erratum: Surface contribution to the low-temperature specific heat of a hexagonal crystal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonard Dobrzynski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId911" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">D Spanjaard</w:t>
+            <w:hyperlink r:id="rId826" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Maradudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1977, 15 (4), pp.2432-2432. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId913" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.15.2432.2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId912" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/0039-6028(77)90323-5⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04070856v1</w:t>
+                <w:t xml:space="preserve">hal-04070496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId914" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erratum: Surface contribution to the low-temperature specific heat of a hexagonal crystal</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Elastic continuum theory of interface-atom mean-square displacements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Djafari-Rouhani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonard Dobrzynski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId826" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A. Maradudin</w:t>
+            <w:hyperlink r:id="rId901" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Wallis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1977, 15 (4), pp.2432-2432. </w:t>
+              <w:t xml:space="preserve">, 1977, 16 (2), pp.741-749. </w:t>
             </w:r>
             <w:hyperlink r:id="rId915" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.15.2432.2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.16.741⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId914" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04070496v1</w:t>
+                <w:t xml:space="preserve">hal-04070072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId916" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elastic continuum theory of interface-atom mean-square displacements</w:t>
+                <w:t xml:space="preserve">Vibrational properties of a bicrystal interface: Different-interface phonons and the low-temperature specific heat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Djafari-Rouhani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId812" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Masri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonard Dobrzynski</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">R. Wallis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1977, 16 (2), pp.741-749. </w:t>
+              <w:t xml:space="preserve">, 1977, 15 (12), pp.5690-5711. </w:t>
             </w:r>
             <w:hyperlink r:id="rId917" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.16.741⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.15.5690⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId916" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04070072v1</w:t>
+                <w:t xml:space="preserve">hal-04069895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId918" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vibrational contribution to the low-temperature specific heat of the interface between two different crystals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">B. Djafari-Rouhani</w:t>
+                <w:t xml:space="preserve">Surface phonons and superstructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId908" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Castiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonard Dobrzynski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId909" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Spanjaard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1976, 14 (6), pp.2296-2300. </w:t>
+              <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1976, 59 (1), pp.252-278. </w:t>
             </w:r>
             <w:hyperlink r:id="rId919" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.14.2296⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/0039-6028(76)90304-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId920" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId918" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04070297v1</w:t>
+                <w:t xml:space="preserve">hal-04069486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId920" w:history="1">
+            <w:hyperlink r:id="rId921" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sur l'entropie de vibration des défauts dans l'approximation d'einstein</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId233" w:history="1">
+                <w:t xml:space="preserve">Ondes de Stoneley à l'interface de deux cristaux hexagonaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Djafari-Rouhani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonard Dobrzynski</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G Allan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1976, 55 (2), pp.663-680. </w:t>
+              <w:t xml:space="preserve">, 1976, 61 (2), pp.521-534. </w:t>
             </w:r>
             <w:hyperlink r:id="rId922" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/0039-6028(76)90263-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/0039-6028(76)90064-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId923" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId920" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04070504v1</w:t>
+            <w:hyperlink r:id="rId921" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04070497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId924" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface contribution to the low-temperature specific heat of a hexagonal crystal</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Elastic continuum theory of bulk and surface-atom mean square displacements of hexagonal crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Djafari-Rouhani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonard Dobrzynski</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Maradudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1976, 14 (6), pp.2200-2210. </w:t>
+              <w:t xml:space="preserve">Solid State Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1976, 20 (10), pp.1029-1033. </w:t>
             </w:r>
             <w:hyperlink r:id="rId925" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.14.2200⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/0038-1098(76)90498-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId926" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId924" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04069585v1</w:t>
+                <w:t xml:space="preserve">hal-04070966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId926" w:history="1">
+            <w:hyperlink r:id="rId927" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface phonons and superstructures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D Castiel</w:t>
+                <w:t xml:space="preserve">On the lowering of the electronic energy in model insulators due to surface reconstruction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId928" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Ho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId929" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.L. Cunningham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W.H. Weinberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonard Dobrzynski</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D Spanjaard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Solid State Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1976, 18 (4), pp.429-431. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId930" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0038-1098(76)90306-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId931" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId927" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/0039-6028(76)90304-6⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04069486v1</w:t>
+                <w:t xml:space="preserve">hal-04070913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId929" w:history="1">
+            <w:hyperlink r:id="rId932" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ondes de Stoneley à l'interface de deux cristaux hexagonaux</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">B Djafari-Rouhani</w:t>
+                <w:t xml:space="preserve">Surface phonons and superstructures for adsorbate-substrate systems of rare gas solids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId908" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Castiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonard Dobrzynski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId909" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Spanjaard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1976, 61 (2), pp.521-534. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/0039-6028(76)90064-9⟩</w:t>
+              <w:t xml:space="preserve">, 1976, 60 (2), pp.269-385. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId933" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0039-6028(76)90317-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId931" w:history="1">
+            <w:hyperlink r:id="rId934" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId929" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04070497v1</w:t>
+            <w:hyperlink r:id="rId932" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04070524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId932" w:history="1">
+            <w:hyperlink r:id="rId935" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elastic continuum theory of bulk and surface-atom mean square displacements of hexagonal crystals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">B. Djafari-Rouhani</w:t>
+                <w:t xml:space="preserve">Correlation functions of crystal atoms as a function of the distance to a free surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId936" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lajzerowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonard Dobrzynski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid State Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/0038-1098(76)90498-1⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1976, 14 (6), pp.2695-2697. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId937" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.14.2695⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId934" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04070966v1</w:t>
+            <w:hyperlink r:id="rId935" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04070514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId935" w:history="1">
+            <w:hyperlink r:id="rId938" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the lowering of the electronic energy in model insulators due to surface reconstruction</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Existence of localized electronic states at interfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonard Dobrzynski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId939" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.L Cunningham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId940" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W.H Weinberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid State Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1976, 61 (2), pp.550-562. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId941" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0039-6028(76)90066-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId942" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId938" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/0038-1098(76)90306-9⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04070913v1</w:t>
+                <w:t xml:space="preserve">hal-04070093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId940" w:history="1">
+            <w:hyperlink r:id="rId943" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface phonons and superstructures for adsorbate-substrate systems of rare gas solids</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">D Spanjaard</w:t>
+                <w:t xml:space="preserve">Contribution vibrationnelle aux propriétés thermodynamiques d'une monocouche physisorbée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bahram Djafari-Rouhani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Dobrzynski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/0039-6028(76)90317-4⟩</w:t>
+              <w:t xml:space="preserve">Journal de Physique Lettres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1976, 37 (9), pp.213-217. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId944" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/jphyslet:01976003709021300⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId942" w:history="1">
+            <w:hyperlink r:id="rId945" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId940" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04070524v1</w:t>
+            <w:hyperlink r:id="rId943" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">jpa-00231277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId943" w:history="1">
+            <w:hyperlink r:id="rId946" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correlation functions of crystal atoms as a function of the distance to a free surface</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Lajzerowicz</w:t>
+                <w:t xml:space="preserve">Sur l'entropie de vibration des défauts dans l'approximation d'einstein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Djafari-Rouhani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonard Dobrzynski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId947" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Allan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.14.2695⟩</w:t>
+              <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1976, 55 (2), pp.663-680. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId948" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0039-6028(76)90263-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId943" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04070514v1</w:t>
+            <w:hyperlink r:id="rId949" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId946" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04070504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId946" w:history="1">
+            <w:hyperlink r:id="rId950" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Existence of localized electronic states at interfaces</w:t>
+                <w:t xml:space="preserve">Surface contribution to the low-temperature specific heat of a hexagonal crystal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonard Dobrzynski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId947" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">W.H Weinberg</w:t>
+            <w:hyperlink r:id="rId826" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Maradudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/0039-6028(76)90066-2⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1976, 14 (6), pp.2200-2210. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId951" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.14.2200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId950" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-04070093v1</w:t>
+                <w:t xml:space="preserve">hal-04069585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId951" w:history="1">
+            <w:hyperlink r:id="rId952" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution vibrationnelle aux propriétés thermodynamiques d'une monocouche physisorbée</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">L. Dobrzynski</w:t>
+                <w:t xml:space="preserve">Vibrational contribution to the low-temperature specific heat of the interface between two different crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Djafari-Rouhani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonard Dobrzynski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Physique Lettres</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1976, 14 (6), pp.2296-2300. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId953" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.14.2296⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId952" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/jphyslet:01976003709021300⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">jpa-00231277v1</w:t>
+                <w:t xml:space="preserve">hal-04070297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId954" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stability of surface layers from a study of the mean-square displacements of surface atoms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonard Dobrzynski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId944" w:history="1">
+            <w:hyperlink r:id="rId936" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lajzerowicz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1975, 12 (4), pp.1358-1363. </w:t>
             </w:r>
             <w:hyperlink r:id="rId955" w:history="1">
               <w:r>
                 <w:rPr>
@@ -41278,51 +41278,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId956" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Possibilité de surstructures d'lnterface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Djafari-Rouhani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId759" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Masri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -41394,51 +41394,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId959" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Green's-function calculation of the surface properties of a two-band crystal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId936" w:history="1">
+            <w:hyperlink r:id="rId928" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Ho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId960" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Cunningham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -41640,51 +41640,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnons et surstructures magnétiques d'interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bahram Djafari-Rouhani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Dobrzynski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Physique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1975, 36 (9), pp.835-849. </w:t>
             </w:r>
             <w:hyperlink r:id="rId968" w:history="1">
               <w:r>
                 <w:rPr>
@@ -41730,51 +41730,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId970" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abstract: Surface properties of a two−band semiconductor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId936" w:history="1">
+            <w:hyperlink r:id="rId928" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Ho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId960" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Cunningham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -41847,64 +41847,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId972" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phonons in the presence of a planar defect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId795" w:history="1">
+            <w:hyperlink r:id="rId812" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Masri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Dobrzynski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Physique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1975, 36 (6), pp.551-554. </w:t>
             </w:r>
             <w:hyperlink r:id="rId973" w:history="1">
               <w:r>
                 <w:rPr>
@@ -42157,64 +42157,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId980" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adhesion at a Bimetallic Interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Allan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lannoo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonard Dobrzynski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -42255,842 +42255,842 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04070945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId982" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal Expansion at a Crystal Surface</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Localized phonons due to the adsorption of a monolayer of atoms on a crystal surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId812" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Masri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonard Dobrzynski</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Maradudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1973, 7 (4), pp.1207-1223. </w:t>
+              <w:t xml:space="preserve">Journal of Physics and Chemistry of Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1973, 34 (5), pp.847-858. </w:t>
             </w:r>
             <w:hyperlink r:id="rId983" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.7.1207⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0022-3697(73)80087-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId984" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId982" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04069669v1</w:t>
+                <w:t xml:space="preserve">hal-04070311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId984" w:history="1">
+            <w:hyperlink r:id="rId985" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Localized phonons due to the adsorption of a monolayer of atoms on a crystal surface</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of Reconstruction on the Electronic Free Energy of a Simple Model of Transition Metals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonard Dobrzynski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Mills</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics and Chemistry of Solids</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1973, 7 (6), pp.2367-2377. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId986" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.7.2367⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId985" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0022-3697(73)80087-3⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04070311v1</w:t>
+                <w:t xml:space="preserve">hal-04070066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId987" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Reconstruction on the Electronic Free Energy of a Simple Model of Transition Metals</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Examples of surface instabilities and superstructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId988" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Blandin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId989" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Castiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonard Dobrzynski</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D. Mills</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.7.2367⟩</w:t>
+              <w:t xml:space="preserve">Solid State Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1973, 13 (8), pp.1175-1178. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId990" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0038-1098(73)90558-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId991" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId987" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04070066v1</w:t>
+                <w:t xml:space="preserve">hal-04069876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId989" w:history="1">
+            <w:hyperlink r:id="rId992" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Examples of surface instabilities and superstructures</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Theory of Surface Optical Phonons on Reconstructed Surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonard Dobrzynski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Mills</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid State Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1973, 7 (4), pp.1322-1330. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId993" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.7.1322⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId992" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/0038-1098(73)90558-9⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04069876v1</w:t>
+                <w:t xml:space="preserve">hal-04070299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId994" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theory of Surface Optical Phonons on Reconstructed Surfaces</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Studies of interface phonons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId763" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Masri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonard Dobrzynski</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D. Mills</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1973, 7 (4), pp.1322-1330. </w:t>
+              <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1973, 34 (1), pp.119-124. </w:t>
             </w:r>
             <w:hyperlink r:id="rId995" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.7.1322⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/0039-6028(73)90192-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId996" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId994" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04070299v1</w:t>
+                <w:t xml:space="preserve">hal-04070287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId996" w:history="1">
+            <w:hyperlink r:id="rId997" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Studies of interface phonons</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Masri</w:t>
+                <w:t xml:space="preserve">Phonon Contribution to the Free Energy of Interacting Adatom Pairs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId960" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Cunningham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonard Dobrzynski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId826" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Maradudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1973, 7 (10), pp.4643-4651. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId998" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.7.4643⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId997" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/0039-6028(73)90192-1⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04070287v1</w:t>
+                <w:t xml:space="preserve">hal-04070099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId999" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phonon Contribution to the Free Energy of Interacting Adatom Pairs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Cunningham</w:t>
+                <w:t xml:space="preserve">Vibrational properties of the adsorbed monolayer on face-centered cubic crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId1000" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.B. Theeten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonard Dobrzynski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId826" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A. Maradudin</w:t>
+            <w:hyperlink r:id="rId1001" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Domange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.7.4643⟩</w:t>
+              <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1973, 34 (1), pp.145-155. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1002" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0039-6028(73)90195-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId1003" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId999" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04070099v1</w:t>
+                <w:t xml:space="preserve">hal-04070320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1001" w:history="1">
+            <w:hyperlink r:id="rId1004" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vibrational properties of the adsorbed monolayer on face-centered cubic crystals</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thermal Expansion at a Crystal Surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonard Dobrzynski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1003" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J.L. Domange</w:t>
+            <w:hyperlink r:id="rId826" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Maradudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1973, 7 (4), pp.1207-1223. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1005" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.7.1207⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId1004" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/0039-6028(73)90195-7⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04070320v1</w:t>
+                <w:t xml:space="preserve">hal-04069669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1006" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simple calculation of the mean square displacements of volume and surface atoms of face-centered cubic crystals</w:t>
               </w:r>
@@ -43179,77 +43179,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1009" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perturbations de quelques propriétés vibrationnelles des surfaces cristallines par les marches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId795" w:history="1">
+            <w:hyperlink r:id="rId812" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Masri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Allan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Dobrzynski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Physique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1972, 33 (1), pp.85-93. </w:t>
             </w:r>
             <w:hyperlink r:id="rId1010" w:history="1">
               <w:r>
                 <w:rPr>
@@ -43515,51 +43515,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simple calculation of the mean square displacements of volume and surface atoms of centered cubic crystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonard Dobrzynski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId795" w:history="1">
+            <w:hyperlink r:id="rId812" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Masri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics and Chemistry of Solids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1972, 33 (7-9), pp.1603-1609. </w:t>
             </w:r>
             <w:hyperlink r:id="rId1021" w:history="1">
               <w:r>
                 <w:rPr>
@@ -43605,51 +43605,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1023" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The method of moments for the U center in alkali halides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lannoo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonard Dobrzynski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -43793,452 +43793,452 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04069414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1028" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calcul des fréquences localisées de vibration de surfaces libres et en présence d'une couche d'adsorbat par une méthode analytique très simple</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Étude des vibrations de la surface d'un cristal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId812" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Masri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Dobrzynski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Physique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1971, 32 (11-12), pp.963-971. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 1971, 32 (4), pp.295-299. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1029" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/jphys:01971003204029500⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId1030" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/jphys:019710032011-12096300⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId1028" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">jpa-00207197v1</w:t>
+                <w:t xml:space="preserve">jpa-00207056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1032" w:history="1">
+            <w:hyperlink r:id="rId1031" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude des vibrations de la surface d'un cristal</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId795" w:history="1">
+                <w:t xml:space="preserve">Very simple method for the calculation of the mean square displacement of crystal atoms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId812" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Masri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Dobrzynski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Physique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1971, 32 (4), pp.295-299. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 1971, 32 (11-12), pp.939-940. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1032" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/jphys:019710032011-12093900⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId1033" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/jphys:01971003204029500⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1032" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">jpa-00207056v1</w:t>
+            <w:hyperlink r:id="rId1031" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">jpa-00207193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1035" w:history="1">
+            <w:hyperlink r:id="rId1034" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Very simple method for the calculation of the mean square displacement of crystal atoms</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">L. Dobrzynski</w:t>
+                <w:t xml:space="preserve">The scattering of atoms from surfaces: a model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId1035" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Beeby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonard Dobrzynski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Physique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1971, 32 (11-12), pp.939-940. </w:t>
+              <w:t xml:space="preserve">Journal of Physics C: Solid State Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1971, 4 (11), pp.1269-1278. </w:t>
             </w:r>
             <w:hyperlink r:id="rId1036" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/jphys:019710032011-12093900⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0022-3719/4/11/001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId1037" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1035" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">jpa-00207193v1</w:t>
+            <w:hyperlink r:id="rId1034" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04070058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1038" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The scattering of atoms from surfaces: a model</w:t>
+                <w:t xml:space="preserve">Calcul des fréquences localisées de vibration de surfaces libres et en présence d'une couche d'adsorbat par une méthode analytique très simple</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId1039" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Beeby</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Leonard Dobrzynski</w:t>
+                <w:t xml:space="preserve">D. Lagersie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lannoo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Dobrzynski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics C: Solid State Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1971, 4 (11), pp.1269-1278. </w:t>
+              <w:t xml:space="preserve">Journal de Physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1971, 32 (11-12), pp.963-971. </w:t>
             </w:r>
             <w:hyperlink r:id="rId1040" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0022-3719/4/11/001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/jphys:019710032011-12096300⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId1041" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId1038" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04070058v1</w:t>
+                <w:t xml:space="preserve">jpa-00207197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1042" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Localized mode frequencies of adsorbed gas layers or a single atom on body-centered cubic lattices</w:t>
               </w:r>
@@ -44314,51 +44314,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1045" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude par une méthode de déphasages des vibrations de surfaces cristallines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Dobrzynski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1017" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Leman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -44610,51 +44610,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1055" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calculation of the entropies of lattice vacancies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Dobrzynski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solid State Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1969, 7 (9), pp.2395-2398. </w:t>
             </w:r>
             <w:hyperlink r:id="rId1056" w:history="1">
               <w:r>
                 <w:rPr>
@@ -44893,51 +44893,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="92A0FF31"/>
+    <w:nsid w:val="414EBAB5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -45124,51 +45124,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/leonard-dobrzynski" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4508-1305" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/03384271X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570001v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonard Dobrzynski" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Housni Al-Wahsh" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif Akjouj" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Talbi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eman Abdel-Ghaffar" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shop.elsevier.com/books/sensing/dobrzynski/978-0-443-32944-9" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070657v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Housni Al Wahsh" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/C2022-0-00871-0" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350681v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dobrzynski" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Houssaine El Boudouti" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/C2018-0-05409-2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085468v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085469v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/C2015-0-06989-1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356614v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071434v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-5729(19)30005-6" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085470v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/C2015-0-06475-9" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356302v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Pennec" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071385v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362385v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.H. Weinberg" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bortolani" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.G. Chen" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Diebold" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00577041v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076364v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071416v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0167-5729(81)90003-0" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WNN6FSWZ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071134v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei A. Maradudin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard F. Wallis" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076412v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076408v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071122v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569980v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madiha Amrani" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonard Dobrzy&#324;ski" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-44-332944-9.00019-0" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569954v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Rezzouk" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-44-332944-9.00015-3" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569965v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-44-332944-9.00017-7" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569975v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-44-332944-9.00018-9" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569940v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-44-332944-9.00013-X" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569958v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-44-332944-9.00016-5" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569921v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-44-332944-9.00012-8" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569984v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Moutaouekkil" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Othmane Marbouh" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bou Matar" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-44-332944-9.00024-4" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569717v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-44-332944-9.00011-6" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070650v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-44-319144-2.00011-7" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070654v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-44-319144-2.00015-4" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070656v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-44-319144-2.00017-8" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070652v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-44-319144-2.00013-0" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070649v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-44-319144-2.00010-5" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070651v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-44-319144-2.00012-9" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070655v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-44-319144-2.00016-6" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070653v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-44-319144-2.00014-2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070647v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-44-319144-2.00009-9" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359904v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahram Djafari-Rouhani" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-819388-4.00019-8" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359900v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-819388-4.00021-6" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360008v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-819388-4.00030-7" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359903v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-819388-4.00023-X" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350752v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ghouila-Houri" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-819388-4.00011-3" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350729v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-819388-4.00010-1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350804v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-819388-4.00012-5" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357577v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-819388-4.00017-4" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357569v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-819388-4.00016-2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359907v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-819388-4.00026-5" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359906v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-819388-4.00025-3" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360015v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-819388-4.00033-2" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360011v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-819388-4.00031-9" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360004v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-819388-4.00028-9" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359905v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-819388-4.00024-1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359901v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-819388-4.00020-4" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360006v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-819388-4.00029-0" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359902v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-819388-4.00022-8" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360017v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-819388-4.00034-4" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350831v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-819388-4.00013-7" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350839v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-819388-4.00014-9" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360012v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-819388-4.00032-0" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350849v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-819388-4.00015-0" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356748v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-813366-8.00002-9" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356777v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-813366-8.00007-8" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356775v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-813366-8.00006-6" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356772v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-813366-8.00005-4" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356755v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-813366-8.00003-0" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356767v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-813366-8.00004-2" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350551v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-813366-8.00001-7" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350426v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-809948-3.00001-6" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356294v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-809948-3.00003-X" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356293v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-809948-3.00002-8" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356298v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-809948-3.00005-3" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356297v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-809948-3.00004-1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800655v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Deymier" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-31232-8_2" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-QMBQZDRB-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526132v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome O. Vasseur" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Noual" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04069489v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04071891v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419369v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eman A Abdel-Ghaffar" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-26444-9" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673330v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.110.035428" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201712v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2023.129856" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214111v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.108.115426" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070313v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mills" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRev.186.538" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784090v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufyane Khattou" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.106.125414" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634182v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.photonics.2022.101022" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748033v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamina Rezzouk" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11082-022-03991-3" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03109885v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yabin Jin" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bonello" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Honarvar" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6633/abdab8" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322501v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Mouadili" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10948-020-05742-5" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321528v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mouadili" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. H. El Boudouti" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1063776120050076" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124301v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12693/APhysPolA.138.809" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143601v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5080350" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796412v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Szunerits" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfrep.2012.10.001" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FHKD75M3-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787476v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4756784" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070951v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00553516v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Khachatryan" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Sirunyan" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tumasyan" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Adam" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bergauer" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2011.02.048" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00553536v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.106.201803" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070952v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changsheng Li" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/23/36/365301" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070859v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Djafari-Rouhani" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Al-Wahsh" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/303/1/012017" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572644v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfrep.2010.10.002" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-36F2FPSP-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00553528v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.106.201802" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00553501v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.106.112001" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795898v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00485278v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.105.022002" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03300470v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfrep.2010.08.002" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PF7LS3D8-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00487914v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2010.07.033" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00491725v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-010-1453-9" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00443825v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Adzic" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Almeida" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Andelin" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Anicin" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Antunovic" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/5/03/P03010" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00485217v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.105.032001" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070953v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregorio Cocoletzi" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Palomino-Ovando" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Djafari-Rouhani" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spmi.2010.07.011" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-19V3QTJX-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549441v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.H. Cocoletzi" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473067v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.H. El Boudouti" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfrep.2009.07.005" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00400337v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Abdullin" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Abramov" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Acharya" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Adam" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Adams" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-009-1024-0" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00378460v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-009-0959-5" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473342v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/21/37/375301" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357776v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Mrabti" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/20/25/255212" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357784v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Beaugeois" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sainidou" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.photonics.2008.01.002" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357384v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfrep.2008.04.001" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0ZKDX6XB-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357368v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2008.03.015" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357352v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2966340" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00343703v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Alemany-Fernandez" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Anagnostou" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/3/10/P10007" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070891v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Pennec" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Beaugeois" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-657C396T-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070812v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Arriaga" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2975832" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357332v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357351v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.78.075401" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070877v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Al-Wahsh" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JRV2WGBG-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283162v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2007.07.026" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CVG3N7ZS-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285664v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1464-4258/9/9/S25" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-R5J36F1R-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283159v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.75.125313" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070932v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Pennec" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Beaugeois" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Vasseur" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00191987v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.B. Almeida" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.M. Almeida" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/2/04/P04004" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070515v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vasseur" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2345251" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070934v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Hern&#225;ndez-Cocoletzi" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/18/39/031" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154927v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregorio Hernandez-Cocoletzi" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147731v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2006.08.010" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2DSMQR8W-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127835v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Bria" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/18/15/014" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069879v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Allan" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lannoo" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786439808206531" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127849v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hernandez-Cocoletzi" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/18/12/001" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070893v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025231v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. B. Almeida" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. M. Almeida" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjcd/s2005-02-011-3" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154926v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. El Hassouani" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Aynaou" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.74.144306" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070860v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hern&#225;ndez-Cocoletzi" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070917v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Miska" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lethien" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Beaurain" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.-W. Li" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.20808" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QH5C5QT3-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03302278v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Miska" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Beaurain" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongwu Li" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020284v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kwiatkowska" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Andrejczuk" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Zukowski" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch Bellin" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/17/41/013" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528265v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Zieli&#324;ski" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sylla" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.71.047601" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070935v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physa.2005.06.007" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3BZHLVXB-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03302387v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528440v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.70.193307" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086916v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Bellin" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Honkim&#228;ki" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Reniewicz" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Zaleski" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0925-8388(03)00605-4" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KRVX08L9-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070894v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#243;&#380;a Kucharczyk" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physe.2004.06.037" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XC9ZHVQR-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070882v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03302267v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. El Boudouti" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fettouhi" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mir" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1633983" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070814v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2004-00086-0" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-P49R5P4Q-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070331v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Zieli&#324;ski" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/epl/i2003-10199-6" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-KX1FG8L8-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03300467v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Elboudouti" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfrep.2004.04.001" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HVKNCGX6-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528271v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528284v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bria" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vigneron" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.69.066613" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03302272v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bouazaoui" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.69.035601" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070048v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Sylla" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/16/1/004" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03302158v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.67.057603" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03302156v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mir" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/15/10/308" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03302149v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Khelif" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Deymier" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1557776" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070821v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.O. Vasseur" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.progsurf.2003.08.030" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XGZJ5VD3-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070936v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Zieli Ski" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/15/43/L02" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070937v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/epl/i2002-00521-4" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-32XNHQT8-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03302129v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Al Wahsh" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/14/3/331" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03302144v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Lambin" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.65.056608" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521133v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. St&#281;&#347;licka" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kucharczyk" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-5729(02)00052-3" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TLJW7PRT-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03302133v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.65.174308" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03302013v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chenni" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.86.3012" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03302018v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Mir" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.64.224403" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069889v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.H El Boudouti" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.O Vasseur" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0042-207X(01)00188-9" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G0D1G9XK-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070322v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0039-6028(01)00861-5" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PQ5CHRJ4-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069647v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lahlaouti" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hammouchi" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.63.035312" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070314v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0375-9601(01)00737-X" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FBTMQX77-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03302016v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.63.066605" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070077v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.61.2059" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070954v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0039-6028(00)00277-6" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7TRCN9ZP-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03301993v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1323521" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069868v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nougaoui" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.59.1999" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03301331v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/11/23/102" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03301327v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/epl/i1999-00286-8" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-QVBF26DM-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070498v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.16.001703" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070823v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lahlaouti" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070956v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Zemmouri" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03301332v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zemmouri" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.60.10628" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03301326v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.59.13446" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03301325v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.59.8709" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069533v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S Kushwaha" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0375-9601(98)00640-9" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NSZ6C1NQ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03301316v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Kushwaha" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0038-1098(98)00112-4" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1DQ0L58Q-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03301311v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/epl/i1998-00150-y" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-BSGCSJGD-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03301321v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Deymier" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Frantziskonis" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Hong" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/10/27/006" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03301314v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s100510050296" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/733CA3BAABD80FFF6D269A6B23157E9EBD18E7E3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03301323v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinhan Choi" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/10/40/005" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00002398v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Auffray" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Baillon" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Barney" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bassompierre" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Benhammou" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070303v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. St&#553;&#347;licka" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.58.4589" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03301312v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.57.R9388" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070816v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.55.205" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03301307v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.55.10434" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03301120v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069657v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.56.9603" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03301309v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/9/35/008" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00002417v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Alexeev" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070050v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bah" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Boudouti" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/8/23/010" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03301165v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Puszkarski" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.54.1043" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561936v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Aspell" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bates" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bloch" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Grabit" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jarron" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070831v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Djafari Rouhani" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12693/APhysPolA.89.139" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070888v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Deymier" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Oumghar" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0079-6816(96)00015-9" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WDPBZ3G0-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070898v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jozefowicz" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ko&#322;odziejczak" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0039-6028(95)01285-0" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z35L8CC2-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070961v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.Djafari Rouhani" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0039-6028(95)01323-7" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3NVXCCWC-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069559v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.54.14728" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070940v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. J&#243;zefowicz" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kolodziejczak" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.2221940229" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LGN87KSJ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070867v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0038-1098(95)00735-0" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZSNT4QS3-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070834v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12693/APhysPolA.89.129" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070869v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M St&#553;&#347;licka" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eh El Boudouti" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ml Bah" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0042-207X(94)00106-5" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L5W2B0B9-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070921v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ehel Boudouti" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0042-207X(94)00144-8" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0B6NCT8C-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070872v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0079-6816(95)93436-B" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q76V5BN6-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070507v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0079-6816(95)93429-B" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H8MS6ZJ5-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070291v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.51.16008" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070488v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/7/18/008" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070499v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Steslicka" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Djafarirouhani" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0079-6816(94)90081-7" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F15N6Z6K-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069214v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kushwaha" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Halevi" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mart&#237;nez" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.49.2313" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00018435v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03301159v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Kushwaha" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Halevi" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/6/42/008" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070501v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/6/6/013" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070490v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0039-6028(94)90713-7" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z95X1DLD-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070062v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mendialdua" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rodriguez" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. More" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.50.14605" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070509v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00203265" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-CBQF656W-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069551v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Khourdifi" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.48.10987" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070088v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/5/44/010" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070323v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lockwood" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Devine" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.47.13553" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03301126v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00007199v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Aubert" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Abe" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ciocio" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Colas" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.G. Daba" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070284v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/anphys:01993001805036300" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-JPB523M5-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069292v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.71.2022" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070942v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1992327" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CB261B366D39480FDD7F3CB9AC556A688D96CD93/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070943v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.46.9808" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070968v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X&#243;chitl Salda&#241;a" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gonz&#225;lez de la Cruz" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0038-1098(92)90448-I" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JXZPSVNH-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00006933v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ghez" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00251532v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069606v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Bah" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0167-5729(92)90010-9" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZLJFG0Q4-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070873v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leszek Jurczyszyn" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria St&#553;&#347;licka" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0039-6028(92)90723-J" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DC1TMZKL-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00007146v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kryn" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00006934v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521127v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00007938v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Albajar" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M G. Albrow" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O C. Allkofer" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K M. Ankoviak" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R J. Apsimon" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00007935v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00007934v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070900v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.43.1830" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00007940v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00007939v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00007937v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00007936v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00007928v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Andrieu" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070837v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cz. Oleksy" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.42.1163" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521116v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0167-5729(90)90003-V" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RLCG1G61-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00007929v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00007930v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070516v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.41.10377" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00007931v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00007927v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00007933v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G T J. Arnison" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Astbury" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF01548582" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NMGX61CH-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070519v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Noguera" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Szwacka" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.39.12568" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070874v1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Oleksy" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0039-6028(89)90318-X" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2GNTM3RM-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070051v1" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Puszkarski" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/1/7/007" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070306v1" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.39.10674" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00007932v1" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00211082v1" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bolibo" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphys:0198900500180256300" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/953BDB411D9385C30C2005AC9F9A46226BEFD733/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070492v1" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Janot" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Li" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.39.1512" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069628v1" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.39.1819" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070308v1" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/1/7/008" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070071v1" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0039-6028(88)90548-1" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X15FWKLK-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070510v1" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.37.8451" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070520v1" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Rahmani" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Masri" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3719/21/27/007" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-K1L0F07X-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070324v1" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Masri" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0039-6028(88)90485-2" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VWC0R0BX-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070073v1" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.37.8027" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070316v1" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Zielinski" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.37.5670" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070318v1" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0039-6028(87)90103-8" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8V169PN5-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070063v1" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0039-6028(87)90223-8" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B1J5MF7H-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070511v1" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Zielinski" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3719/20/36/020" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-9Q79ML30-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070326v1" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Velasco" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Garcia-Moliner" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.35.5872" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069857v1" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0038-1098(87)90200-6" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7G0JP206-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069596v1" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0039-6028(87)90222-6" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L4KM4HND-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070091v1" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3719/20/36/015" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-G5ZHK8TX-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070286v1" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Masri" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.O.A. Idiodi" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0039-6028(86)90681-3" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SHTM9WXZ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069433v1" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.33.3251" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517064v1" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0167-5729(86)90001-4" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EF8D98BF8E9AE65CBA5C448E505D7E7C5C49B792/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00008592v1" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Arnison" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G. Albrow" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Denby" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Flynn" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Grayer" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069872v1" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0039-6028(86)90079-8" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4F3RSZ65-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00008657v1" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Arnison" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.C. Allkofer" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070078v1" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.31.7739" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070901v1" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Desruelles" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Hardouin-Duparc" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0039-6028(85)90138-4" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R17DB7S9-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070903v1" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Hardouin Duparc" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Camley" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maradudin" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:1984522" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0068C9F4D75AEFFB4F565BA237F4F25503E8B2EA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00224140v1" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00008588v1" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.J. Haynes" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.K. Nandi" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00008591v1" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00008590v1" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00008587v1" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00008659v1" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00008680v1" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00008681v1" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00006875v1" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00008679v1" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00008678v1" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069615v1" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sapriel" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0039-6028(83)90710-0" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J8979619-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00008682v1" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bacci" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bauer" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0370-2693(83)90254-X" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-06KLF5BG-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00008677v1" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069309v1" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.27.7318" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070922v1" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0038-1098(83)90891-8" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3DFLTLK2-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00008683v1" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0370-2693(83)90188-0" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069369v1" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.28.1711" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00008656v1" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00008655v1" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070923v1" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0038-1098(82)91050-X" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N1SWF2LM-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00209422v1" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphys:01982004303052300" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8088F5421EDED10ED5F63141F28951AB88D4B18B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070075v1" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/anphys/198106060259" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-6561R5G9-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070327v1" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Maradudin" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.F. Wallis" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0039-6028(80)90355-6" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WMTCHRGM-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070852v1" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Flores" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lando" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tejedor" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0039-6028(79)90671-X" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JF3MDWDG-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070876v1" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bal Agrawal" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0039-6028(79)90629-0" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8QSKFWD9-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070904v1" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Agrawal" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.19.2381" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070820v1" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Flor&#232;s" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0038-1098(78)91044-X" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z81Z3GKN-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070328v1" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0039-6028(78)90207-8" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P2LLMK6R-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069895v1" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.15.5690" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00217136v1" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:1977420" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CCEE7D5A8FACB4F454C478FB2654A898144DEC24/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070081v1" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Wallis" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.15.5681" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070967v1" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070910v1" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3719/10/13/008" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-03HTJJG1-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070856v1" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Castiel" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Spanjaard" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0039-6028(77)90323-5" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-18GH5530-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070496v1" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.15.2432.2" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070072v1" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.16.741" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070297v1" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.14.2296" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070504v1" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Allan" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0039-6028(76)90263-6" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QPQZF0SC-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069585v1" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.14.2200" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069486v1" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0039-6028(76)90304-6" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W81NFCDJ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070497v1" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0039-6028(76)90064-9" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FKDR8LXX-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070966v1" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0038-1098(76)90498-1" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-98SRH88G-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070913v1" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Ho" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.L. Cunningham" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0038-1098(76)90306-9" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JCF67B20-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070524v1" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0039-6028(76)90317-4" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZX52LKD1-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070514v1" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lajzerowicz" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.14.2695" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070093v1" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.L Cunningham" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.H Weinberg" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0039-6028(76)90066-2" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4FBKMKNL-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00231277v1" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyslet:01976003709021300" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/71159037293CD660BE6A8AA7EC852ECBB6B282E3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070329v1" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.12.1358" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070857v1" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0039-6028(75)90005-9" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3ZZSRGQQ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069635v1" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cunningham" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Weinberg" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.12.3027" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070890v1" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.J. Cheng" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0039-6028(75)90324-6" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DQMKJNS6-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00208322v1" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphys:01975003609083500" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DCA57996677F760CD5F852546FBD9B8CCE019264/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070964v1" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.568785" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00208285v1" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphys:01975003606055100" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6799DF27CF8A26E10982272F092D97BB44278D1A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070927v1" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.12.6006" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070059v1" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0039-6028(74)90265-9" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JDDVWTGQ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070945v1" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7567/JJAPS.2S2.715" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069669v1" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.7.1207" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070311v1" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-3697(73)80087-3" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F8RK71P4-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070066v1" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.7.2367" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069876v1" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Blandin" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Castiel" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0038-1098(73)90558-9" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-53BTJZKJ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070299v1" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.7.1322" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070287v1" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0039-6028(73)90192-1" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T3RJM8Q7-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070099v1" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.7.4643" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070320v1" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Theeten" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Domange" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0039-6028(73)90195-7" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NJL6QQ21-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070084v1" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0039-6028(72)90190-2" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-07376TZK-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00207230v1" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphys:0197200330108500" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C3998261B0DB98E283AB4E5E4C28C78851021D61/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070068v1" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Theeten" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.5.1529" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070301v1" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lenglart" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Leman" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/anphys/197213070407" TargetMode="External"/><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-9LKHXKPM-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070295v1" TargetMode="External"/><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-3697(72)80454-2" TargetMode="External"/><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GC97T232-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070914v1" TargetMode="External"/><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-3697(72)80438-4" TargetMode="External"/><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3VX6D83H-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069414v1" TargetMode="External"/><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.6.3810" TargetMode="External"/><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00207197v1" TargetMode="External"/><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lagersie" TargetMode="External"/><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphys:019710032011-12096300" TargetMode="External"/><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A209D554D8DB22E062209647256A29CF5FAEBB6A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00207056v1" TargetMode="External"/><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphys:01971003204029500" TargetMode="External"/><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/029100B1EB49DA633ABF33C6C65EA28933CBA141/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00207193v1" TargetMode="External"/><Relationship Id="rId1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphys:019710032011-12093900" TargetMode="External"/><Relationship Id="rId1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/80FFE6747901423885E0100E9D4831DB549C9EC1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070058v1" TargetMode="External"/><Relationship Id="rId1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Beeby" TargetMode="External"/><Relationship Id="rId1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3719/4/11/001" TargetMode="External"/><Relationship Id="rId1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-HDF640JX-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070069v1" TargetMode="External"/><Relationship Id="rId1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0039-6028(70)90208-6" TargetMode="External"/><Relationship Id="rId1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BMZPZ5T3-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00206755v1" TargetMode="External"/><Relationship Id="rId1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphys:01969003001011600" TargetMode="External"/><Relationship Id="rId1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8BCDE9FF4F98AA6D46C72122E8A23FEF32A5BE1F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070330v1" TargetMode="External"/><Relationship Id="rId1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0022-3697(69)90062-6" TargetMode="External"/><Relationship Id="rId1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KPVMM3RM-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069516v1" TargetMode="External"/><Relationship Id="rId1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.L. Mills" TargetMode="External"/><Relationship Id="rId1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0022-3697(69)90359-X" TargetMode="External"/><Relationship Id="rId1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MF87QK78-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521098v1" TargetMode="External"/><Relationship Id="rId1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0038-1098(69)90614-0" TargetMode="External"/><Relationship Id="rId1057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E3511CED139BAD13CE63EEB17201851BCD7E6F9D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069902v1" TargetMode="External"/><Relationship Id="rId1059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Friedel" TargetMode="External"/><Relationship Id="rId1060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0039-6028(68)90094-0" TargetMode="External"/><Relationship Id="rId1061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4XJV2NQR-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/leonard-dobrzynski" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4508-1305" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/03384271X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570001v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonard Dobrzynski" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Housni Al-Wahsh" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif Akjouj" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Talbi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eman Abdel-Ghaffar" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shop.elsevier.com/books/sensing/dobrzynski/978-0-443-32944-9" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070657v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Housni Al Wahsh" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/C2022-0-00871-0" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085468v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/C2018-0-05409-2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350681v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dobrzynski" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Houssaine El Boudouti" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085469v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/C2015-0-06989-1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356614v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071434v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-5729(19)30005-6" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085470v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/C2015-0-06475-9" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356302v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Pennec" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071385v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362385v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.H. Weinberg" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bortolani" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.G. Chen" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Diebold" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00577041v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076364v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071416v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0167-5729(81)90003-0" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WNN6FSWZ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071134v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei A. Maradudin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard F. Wallis" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076412v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076408v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071122v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569980v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madiha Amrani" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonard Dobrzy&#324;ski" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-44-332944-9.00019-0" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569954v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Rezzouk" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-44-332944-9.00015-3" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569965v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-44-332944-9.00017-7" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569975v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-44-332944-9.00018-9" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569940v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-44-332944-9.00013-X" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569984v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Moutaouekkil" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Othmane Marbouh" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bou Matar" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-44-332944-9.00024-4" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569958v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-44-332944-9.00016-5" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569921v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-44-332944-9.00012-8" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569717v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-44-332944-9.00011-6" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070654v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-44-319144-2.00015-4" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070656v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-44-319144-2.00017-8" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070652v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-44-319144-2.00013-0" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070649v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-44-319144-2.00010-5" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070651v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-44-319144-2.00012-9" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070655v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-44-319144-2.00016-6" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070653v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-44-319144-2.00014-2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070647v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-44-319144-2.00009-9" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070650v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-44-319144-2.00011-7" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359904v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahram Djafari-Rouhani" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-819388-4.00019-8" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359900v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-819388-4.00021-6" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360008v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-819388-4.00030-7" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359903v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-819388-4.00023-X" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350752v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ghouila-Houri" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-819388-4.00011-3" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350729v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-819388-4.00010-1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350804v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-819388-4.00012-5" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357577v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-819388-4.00017-4" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357569v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-819388-4.00016-2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359907v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-819388-4.00026-5" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359906v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-819388-4.00025-3" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360015v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-819388-4.00033-2" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360011v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-819388-4.00031-9" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360004v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-819388-4.00028-9" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359905v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-819388-4.00024-1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360006v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-819388-4.00029-0" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359902v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-819388-4.00022-8" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359901v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-819388-4.00020-4" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360017v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-819388-4.00034-4" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350849v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-819388-4.00015-0" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350831v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-819388-4.00013-7" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350839v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-819388-4.00014-9" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360012v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-819388-4.00032-0" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356748v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-813366-8.00002-9" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356777v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-813366-8.00007-8" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356775v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-813366-8.00006-6" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356772v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-813366-8.00005-4" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356755v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-813366-8.00003-0" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356767v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-813366-8.00004-2" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350551v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-813366-8.00001-7" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356294v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-809948-3.00003-X" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356293v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-809948-3.00002-8" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356298v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-809948-3.00005-3" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356297v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-809948-3.00004-1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350426v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-809948-3.00001-6" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800655v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Deymier" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-31232-8_2" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-QMBQZDRB-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526132v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome O. Vasseur" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Noual" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04069489v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04071891v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419369v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eman A Abdel-Ghaffar" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-26444-9" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673330v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.110.035428" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214111v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.108.115426" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070313v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mills" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRev.186.538" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201712v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2023.129856" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784090v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufyane Khattou" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.106.125414" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634182v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.photonics.2022.101022" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748033v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamina Rezzouk" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11082-022-03991-3" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03109885v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yabin Jin" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bonello" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Honarvar" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6633/abdab8" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322501v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Mouadili" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10948-020-05742-5" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321528v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mouadili" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. H. El Boudouti" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1063776120050076" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124301v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12693/APhysPolA.138.809" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143601v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5080350" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796412v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Szunerits" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfrep.2012.10.001" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FHKD75M3-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787476v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4756784" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070951v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00553536v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Khachatryan" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Sirunyan" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tumasyan" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Adam" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bergauer" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.106.201803" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070952v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changsheng Li" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/23/36/365301" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070859v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Djafari-Rouhani" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Al-Wahsh" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/303/1/012017" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00553528v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.106.201802" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572644v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfrep.2010.10.002" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-36F2FPSP-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00553501v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.106.112001" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795898v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00553516v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2011.02.048" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00485278v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.105.022002" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03300470v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfrep.2010.08.002" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PF7LS3D8-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00491725v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-010-1453-9" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00487914v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2010.07.033" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00443825v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Adzic" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Almeida" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Andelin" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Anicin" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Antunovic" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/5/03/P03010" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00485217v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.105.032001" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070953v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregorio Cocoletzi" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Palomino-Ovando" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Djafari-Rouhani" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spmi.2010.07.011" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-19V3QTJX-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549441v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.H. Cocoletzi" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00400337v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Abdullin" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Abramov" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Acharya" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Adam" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Adams" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-009-1024-0" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00378460v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-009-0959-5" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473342v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/21/37/375301" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473067v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.H. El Boudouti" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfrep.2009.07.005" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357384v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfrep.2008.04.001" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0ZKDX6XB-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357368v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2008.03.015" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357352v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2966340" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070891v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Pennec" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Beaugeois" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sainidou" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.photonics.2008.01.002" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-657C396T-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00343703v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Alemany-Fernandez" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Anagnostou" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/3/10/P10007" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070812v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Arriaga" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2975832" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357332v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357351v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Mrabti" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.78.075401" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070877v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Al-Wahsh" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JRV2WGBG-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357776v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/20/25/255212" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357784v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Beaugeois" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285664v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1464-4258/9/9/S25" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-R5J36F1R-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283159v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.75.125313" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070932v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Pennec" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Beaugeois" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Vasseur" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00191987v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.B. Almeida" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.M. Almeida" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/2/04/P04004" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283162v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2007.07.026" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CVG3N7ZS-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070934v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Hern&#225;ndez-Cocoletzi" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/18/39/031" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154927v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregorio Hernandez-Cocoletzi" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147731v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2006.08.010" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2DSMQR8W-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127835v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Bria" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/18/15/014" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069879v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Allan" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lannoo" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786439808206531" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127849v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hernandez-Cocoletzi" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/18/12/001" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070893v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025231v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. B. Almeida" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. M. Almeida" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjcd/s2005-02-011-3" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154926v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. El Hassouani" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Aynaou" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.74.144306" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070860v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hern&#225;ndez-Cocoletzi" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070515v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vasseur" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2345251" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070917v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Miska" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lethien" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Beaurain" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.-W. Li" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.20808" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QH5C5QT3-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03302278v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Miska" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Beaurain" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongwu Li" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020284v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kwiatkowska" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Andrejczuk" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Zukowski" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch Bellin" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/17/41/013" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528265v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Zieli&#324;ski" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sylla" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.71.047601" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070935v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physa.2005.06.007" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3BZHLVXB-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03302387v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070894v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#243;&#380;a Kucharczyk" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physe.2004.06.037" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XC9ZHVQR-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070882v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.70.193307" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03302267v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. El Boudouti" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fettouhi" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mir" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1633983" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070814v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2004-00086-0" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-P49R5P4Q-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070331v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Zieli&#324;ski" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/epl/i2003-10199-6" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-KX1FG8L8-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03300467v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Elboudouti" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfrep.2004.04.001" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HVKNCGX6-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528271v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528284v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bria" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vigneron" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.69.066613" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03302272v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bouazaoui" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.69.035601" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070048v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Sylla" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/16/1/004" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528440v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086916v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Bellin" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Honkim&#228;ki" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Reniewicz" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Zaleski" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0925-8388(03)00605-4" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KRVX08L9-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03302156v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mir" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/15/10/308" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03302149v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Khelif" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Deymier" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1557776" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070821v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.O. Vasseur" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.progsurf.2003.08.030" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XGZJ5VD3-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070936v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Zieli Ski" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/15/43/L02" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03302158v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.67.057603" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070937v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/epl/i2002-00521-4" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-32XNHQT8-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03302129v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Al Wahsh" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/14/3/331" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03302144v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Lambin" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.65.056608" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521133v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. St&#281;&#347;licka" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kucharczyk" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-5729(02)00052-3" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TLJW7PRT-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03302133v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.65.174308" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03302013v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chenni" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.86.3012" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03302018v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Mir" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.64.224403" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069889v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.H El Boudouti" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.O Vasseur" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0042-207X(01)00188-9" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G0D1G9XK-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070322v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0039-6028(01)00861-5" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PQ5CHRJ4-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069647v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lahlaouti" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hammouchi" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.63.035312" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070314v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0375-9601(01)00737-X" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FBTMQX77-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03302016v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.63.066605" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03301993v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1323521" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070077v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.61.2059" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070954v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0039-6028(00)00277-6" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7TRCN9ZP-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03301331v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/11/23/102" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03301327v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/epl/i1999-00286-8" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-QVBF26DM-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070498v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.16.001703" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070823v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lahlaouti" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070956v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Zemmouri" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03301332v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zemmouri" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.60.10628" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03301326v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.59.13446" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03301325v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.59.8709" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069868v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nougaoui" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.59.1999" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03301311v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/epl/i1998-00150-y" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-BSGCSJGD-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069533v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S Kushwaha" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0375-9601(98)00640-9" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NSZ6C1NQ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03301316v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Kushwaha" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0038-1098(98)00112-4" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1DQ0L58Q-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03301314v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s100510050296" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/733CA3BAABD80FFF6D269A6B23157E9EBD18E7E3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03301321v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Deymier" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Frantziskonis" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Hong" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/10/27/006" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03301323v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinhan Choi" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/10/40/005" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00002398v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Auffray" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Baillon" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Barney" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bassompierre" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Benhammou" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070303v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. St&#553;&#347;licka" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.58.4589" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03301312v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.57.R9388" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03301307v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.55.10434" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070816v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.55.205" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03301120v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069657v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.56.9603" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03301309v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/9/35/008" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00002417v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Alexeev" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070050v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bah" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Boudouti" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/8/23/010" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03301165v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Puszkarski" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.54.1043" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561936v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Aspell" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bates" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bloch" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Grabit" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jarron" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070831v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Djafari Rouhani" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12693/APhysPolA.89.139" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070888v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Deymier" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Oumghar" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0079-6816(96)00015-9" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WDPBZ3G0-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070898v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jozefowicz" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ko&#322;odziejczak" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0039-6028(95)01285-0" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z35L8CC2-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070961v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.Djafari Rouhani" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0039-6028(95)01323-7" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3NVXCCWC-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069559v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.54.14728" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070940v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. J&#243;zefowicz" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kolodziejczak" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.2221940229" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LGN87KSJ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070867v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0038-1098(95)00735-0" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZSNT4QS3-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070834v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12693/APhysPolA.89.129" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070869v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M St&#553;&#347;licka" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eh El Boudouti" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ml Bah" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0042-207X(94)00106-5" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L5W2B0B9-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070872v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0079-6816(95)93436-B" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q76V5BN6-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070921v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ehel Boudouti" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0042-207X(94)00144-8" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0B6NCT8C-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070507v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0079-6816(95)93429-B" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H8MS6ZJ5-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070291v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.51.16008" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070488v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/7/18/008" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069214v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kushwaha" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Halevi" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mart&#237;nez" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.49.2313" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00018435v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03301159v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Kushwaha" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Halevi" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/6/42/008" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070501v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/6/6/013" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070490v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0039-6028(94)90713-7" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z95X1DLD-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070062v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mendialdua" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rodriguez" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. More" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.50.14605" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070499v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Steslicka" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Djafarirouhani" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0079-6816(94)90081-7" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F15N6Z6K-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069551v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Khourdifi" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.48.10987" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070088v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/5/44/010" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070323v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lockwood" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Devine" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.47.13553" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03301126v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00203265" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-CBQF656W-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00007199v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Aubert" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Abe" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ciocio" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Colas" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.G. Daba" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070284v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/anphys:01993001805036300" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-JPB523M5-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069292v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.71.2022" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070509v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070942v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1992327" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CB261B366D39480FDD7F3CB9AC556A688D96CD93/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070943v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.46.9808" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070968v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X&#243;chitl Salda&#241;a" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gonz&#225;lez de la Cruz" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0038-1098(92)90448-I" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JXZPSVNH-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00006933v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ghez" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00251532v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069606v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Bah" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0167-5729(92)90010-9" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZLJFG0Q4-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070873v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leszek Jurczyszyn" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria St&#553;&#347;licka" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0039-6028(92)90723-J" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DC1TMZKL-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00007146v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kryn" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00006934v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521127v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070900v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.43.1830" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00007940v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Albajar" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M G. Albrow" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O C. Allkofer" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K M. Ankoviak" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R J. Apsimon" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00007939v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00007937v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00007936v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00007938v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00007935v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00007934v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070837v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cz. Oleksy" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.42.1163" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521116v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0167-5729(90)90003-V" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RLCG1G61-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00007929v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Andrieu" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00007930v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070516v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.41.10377" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00007931v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00007927v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00007928v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070519v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Noguera" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Szwacka" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.39.12568" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070874v1" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Oleksy" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0039-6028(89)90318-X" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2GNTM3RM-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070051v1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Puszkarski" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/1/7/007" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070306v1" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.39.10674" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00007932v1" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00211082v1" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bolibo" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphys:0198900500180256300" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/953BDB411D9385C30C2005AC9F9A46226BEFD733/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070492v1" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Janot" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Li" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.39.1512" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069628v1" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.39.1819" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070308v1" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/1/7/008" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00007933v1" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G T J. Arnison" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Astbury" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF01548582" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NMGX61CH-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070071v1" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0039-6028(88)90548-1" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X15FWKLK-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070510v1" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.37.8451" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070520v1" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Rahmani" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Masri" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3719/21/27/007" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-K1L0F07X-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070324v1" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Masri" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0039-6028(88)90485-2" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VWC0R0BX-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070073v1" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.37.8027" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070316v1" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Zielinski" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.37.5670" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070063v1" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0039-6028(87)90223-8" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B1J5MF7H-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070511v1" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Zielinski" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3719/20/36/020" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-9Q79ML30-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070326v1" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Velasco" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Garcia-Moliner" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.35.5872" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069857v1" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0038-1098(87)90200-6" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7G0JP206-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069596v1" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0039-6028(87)90222-6" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L4KM4HND-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070091v1" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3719/20/36/015" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-G5ZHK8TX-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070318v1" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0039-6028(87)90103-8" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8V169PN5-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069433v1" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.33.3251" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517064v1" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0167-5729(86)90001-4" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EF8D98BF8E9AE65CBA5C448E505D7E7C5C49B792/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00008592v1" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Arnison" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G. Albrow" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Denby" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Flynn" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Grayer" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00008657v1" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Arnison" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.C. Allkofer" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069872v1" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0039-6028(86)90079-8" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4F3RSZ65-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070286v1" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Masri" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.O.A. Idiodi" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0039-6028(86)90681-3" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SHTM9WXZ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070078v1" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.31.7739" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070901v1" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Desruelles" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Hardouin-Duparc" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0039-6028(85)90138-4" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R17DB7S9-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00224140v1" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Hardouin Duparc" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Camley" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maradudin" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:1984522" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0068C9F4D75AEFFB4F565BA237F4F25503E8B2EA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00008588v1" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.J. Haynes" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.K. Nandi" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00008591v1" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00008590v1" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00008587v1" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00008659v1" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070903v1" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00008681v1" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00006875v1" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00008679v1" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00008678v1" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069615v1" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sapriel" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0039-6028(83)90710-0" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J8979619-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00008682v1" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bacci" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bauer" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0370-2693(83)90254-X" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-06KLF5BG-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00008677v1" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00008683v1" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0370-2693(83)90188-0" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069309v1" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.27.7318" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070922v1" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0038-1098(83)90891-8" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3DFLTLK2-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069369v1" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.28.1711" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00008680v1" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070923v1" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0038-1098(82)91050-X" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N1SWF2LM-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00209422v1" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphys:01982004303052300" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8088F5421EDED10ED5F63141F28951AB88D4B18B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00008656v1" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00008655v1" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070075v1" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/anphys/198106060259" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-6561R5G9-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070327v1" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Maradudin" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.F. Wallis" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0039-6028(80)90355-6" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WMTCHRGM-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070876v1" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bal Agrawal" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0039-6028(79)90629-0" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8QSKFWD9-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070904v1" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Agrawal" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.19.2381" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070852v1" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Flores" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lando" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tejedor" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0039-6028(79)90671-X" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JF3MDWDG-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070820v1" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Flor&#232;s" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0038-1098(78)91044-X" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z81Z3GKN-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070328v1" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0039-6028(78)90207-8" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P2LLMK6R-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00217136v1" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:1977420" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CCEE7D5A8FACB4F454C478FB2654A898144DEC24/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070081v1" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Wallis" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.15.5681" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070967v1" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070910v1" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3719/10/13/008" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-03HTJJG1-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070856v1" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Castiel" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Spanjaard" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0039-6028(77)90323-5" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-18GH5530-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070496v1" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.15.2432.2" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070072v1" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.16.741" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069895v1" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.15.5690" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069486v1" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0039-6028(76)90304-6" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W81NFCDJ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070497v1" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0039-6028(76)90064-9" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FKDR8LXX-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070966v1" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0038-1098(76)90498-1" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-98SRH88G-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070913v1" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Ho" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.L. Cunningham" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0038-1098(76)90306-9" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JCF67B20-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070524v1" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0039-6028(76)90317-4" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZX52LKD1-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070514v1" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lajzerowicz" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.14.2695" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070093v1" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.L Cunningham" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.H Weinberg" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0039-6028(76)90066-2" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4FBKMKNL-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00231277v1" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyslet:01976003709021300" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/71159037293CD660BE6A8AA7EC852ECBB6B282E3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070504v1" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Allan" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0039-6028(76)90263-6" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QPQZF0SC-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069585v1" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.14.2200" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070297v1" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.14.2296" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070329v1" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.12.1358" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070857v1" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0039-6028(75)90005-9" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3ZZSRGQQ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069635v1" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cunningham" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Weinberg" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.12.3027" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070890v1" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.J. Cheng" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0039-6028(75)90324-6" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DQMKJNS6-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00208322v1" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphys:01975003609083500" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DCA57996677F760CD5F852546FBD9B8CCE019264/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070964v1" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.568785" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00208285v1" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphys:01975003606055100" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6799DF27CF8A26E10982272F092D97BB44278D1A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070927v1" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.12.6006" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070059v1" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0039-6028(74)90265-9" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JDDVWTGQ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070945v1" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7567/JJAPS.2S2.715" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070311v1" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-3697(73)80087-3" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F8RK71P4-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070066v1" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.7.2367" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069876v1" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Blandin" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Castiel" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0038-1098(73)90558-9" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-53BTJZKJ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070299v1" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.7.1322" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070287v1" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0039-6028(73)90192-1" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T3RJM8Q7-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070099v1" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.7.4643" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070320v1" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Theeten" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Domange" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0039-6028(73)90195-7" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NJL6QQ21-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069669v1" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.7.1207" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070084v1" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0039-6028(72)90190-2" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-07376TZK-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00207230v1" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphys:0197200330108500" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C3998261B0DB98E283AB4E5E4C28C78851021D61/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070068v1" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Theeten" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.5.1529" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070301v1" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lenglart" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Leman" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/anphys/197213070407" TargetMode="External"/><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-9LKHXKPM-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070295v1" TargetMode="External"/><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-3697(72)80454-2" TargetMode="External"/><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GC97T232-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070914v1" TargetMode="External"/><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-3697(72)80438-4" TargetMode="External"/><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3VX6D83H-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069414v1" TargetMode="External"/><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.6.3810" TargetMode="External"/><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00207056v1" TargetMode="External"/><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphys:01971003204029500" TargetMode="External"/><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/029100B1EB49DA633ABF33C6C65EA28933CBA141/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00207193v1" TargetMode="External"/><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphys:019710032011-12093900" TargetMode="External"/><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/80FFE6747901423885E0100E9D4831DB549C9EC1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070058v1" TargetMode="External"/><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Beeby" TargetMode="External"/><Relationship Id="rId1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3719/4/11/001" TargetMode="External"/><Relationship Id="rId1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-HDF640JX-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00207197v1" TargetMode="External"/><Relationship Id="rId1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lagersie" TargetMode="External"/><Relationship Id="rId1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphys:019710032011-12096300" TargetMode="External"/><Relationship Id="rId1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A209D554D8DB22E062209647256A29CF5FAEBB6A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070069v1" TargetMode="External"/><Relationship Id="rId1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0039-6028(70)90208-6" TargetMode="External"/><Relationship Id="rId1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BMZPZ5T3-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00206755v1" TargetMode="External"/><Relationship Id="rId1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphys:01969003001011600" TargetMode="External"/><Relationship Id="rId1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8BCDE9FF4F98AA6D46C72122E8A23FEF32A5BE1F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070330v1" TargetMode="External"/><Relationship Id="rId1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0022-3697(69)90062-6" TargetMode="External"/><Relationship Id="rId1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KPVMM3RM-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069516v1" TargetMode="External"/><Relationship Id="rId1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.L. Mills" TargetMode="External"/><Relationship Id="rId1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0022-3697(69)90359-X" TargetMode="External"/><Relationship Id="rId1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MF87QK78-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521098v1" TargetMode="External"/><Relationship Id="rId1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0038-1098(69)90614-0" TargetMode="External"/><Relationship Id="rId1057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E3511CED139BAD13CE63EEB17201851BCD7E6F9D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069902v1" TargetMode="External"/><Relationship Id="rId1059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Friedel" TargetMode="External"/><Relationship Id="rId1060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0039-6028(68)90094-0" TargetMode="External"/><Relationship Id="rId1061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4XJV2NQR-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>