--- v0 (2026-03-30)
+++ v1 (2026-05-06)
@@ -3787,199 +3787,199 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03912565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'armement à l'âge du Bronze final en Europe tempérée (XVIe -IXe siècles av. J.-C.) : éléments dispersés d'une « panoplie de guerrier » ?</w:t>
+                <w:t xml:space="preserve">Le phénomène des épées, une vision européenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léonard Dumont</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Pauline Bombled; Prune Sauvageot; Rita Solazzo. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gwenaelle Colas; Sylvie Lourdaux-Jurietti. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Armes et Guerriers. Continuités et changements dans l'équipement du guerrier en Europe, Proche et Moyen-Orient de l'âge du Bronze à l’époque Moderne</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.7-21, 2022, BAR International Series, 9781407359441</w:t>
+              <w:t xml:space="preserve">Des épées pour la Saône ? Les dépôts de l'âge du Bronze en milieu humide</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, musée Vivant Denon, pp.44-49, 2022, 9782958261702</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03703730v1</w:t>
+                <w:t xml:space="preserve">hal-03792943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le phénomène des épées, une vision européenne</w:t>
+                <w:t xml:space="preserve">L'armement à l'âge du Bronze final en Europe tempérée (XVIe -IXe siècles av. J.-C.) : éléments dispersés d'une « panoplie de guerrier » ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léonard Dumont</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Gwenaelle Colas; Sylvie Lourdaux-Jurietti. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Wirth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pauline Bombled; Prune Sauvageot; Rita Solazzo. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Des épées pour la Saône ? Les dépôts de l'âge du Bronze en milieu humide</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, musée Vivant Denon, pp.44-49, 2022, 9782958261702</w:t>
+              <w:t xml:space="preserve">Armes et Guerriers. Continuités et changements dans l'équipement du guerrier en Europe, Proche et Moyen-Orient de l'âge du Bronze à l’époque Moderne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 3078, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">BAR Publishing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.7-21, 2022, BAR International Series, 9781407359441</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03792943v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03703730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelques réflexions sur la réparation et la réutilisation des objets métalliques à l'âge du Bronze : aspects techniques et culturels</w:t>
               </w:r>
@@ -4105,173 +4105,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03306597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'épée dite du Gué-de-Velluire (Vendée)</w:t>
+                <w:t xml:space="preserve">À la recherche des aires de production des épées de l'âge du Bronze : où sont les moules ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léonard Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Érick Necker. </w:t>
+              <w:t xml:space="preserve">Cyril Marcigny; Claude Mordant. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sur les traces des Gaulois et des Romains en Vendée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Libel, pp.49, 2021, 978-2-491924-14-0</w:t>
+              <w:t xml:space="preserve">Bronze 2019. 20 ans de recherches. Colloque anniversaire de l'APRAB, Bayeux (19-22 juin 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 7, OREP, pp.171-182, 2021, Supplément au Bulletin de l'APRAB, 978-2-8151-0613-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03507520v1</w:t>
+                <w:t xml:space="preserve">hal-03266907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">À la recherche des aires de production des épées de l'âge du Bronze : où sont les moules ?</w:t>
+                <w:t xml:space="preserve">L'épée dite du Gué-de-Velluire (Vendée)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léonard Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Cyril Marcigny; Claude Mordant. </w:t>
+              <w:t xml:space="preserve">Érick Necker. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bronze 2019. 20 ans de recherches. Colloque anniversaire de l'APRAB, Bayeux (19-22 juin 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 7, OREP, pp.171-182, 2021, Supplément au Bulletin de l'APRAB, 978-2-8151-0613-9</w:t>
+              <w:t xml:space="preserve">Sur les traces des Gaulois et des Romains en Vendée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Libel, pp.49, 2021, 978-2-491924-14-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03266907v1</w:t>
+                <w:t xml:space="preserve">hal-03507520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lignées morphologiques et techniques dans la production des épées à poignée métallique de l'âge du Bronze en Europe nord-alpine : continuités et ruptures</w:t>
               </w:r>
@@ -4487,52 +4487,2181 @@
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04589525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (26)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un nouveau moule d’épée en pierre découvert sur le site de La Veuve, « le Champ Pertaille » (Marne)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Achard-Corompt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Boulud-Gazo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léonard Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Fronteau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'actualités de l'APRAB</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2026, Saint-Germain en Laye, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05549258v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Identifying series in European Late Bronze Age metal mass production through production techniques. The SerialKey project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léonard Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Monna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josef Wilczek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Navarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iván Josipovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CAA 2026 "It's all about people"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2026, Vienna, Austria</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05593805v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le projet SerialKey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léonard Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lunula. Archaeologia protohistorica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2025, Tongres, Belgique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04966034v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apports de la tomographie à l’étude des techniques de production des objets en alliages cuivreux protohistoriques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léonard Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'étude "La chaîne opératoire des métaux anciens"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association des Jeunes Chercheurs en ArchéoMétallurgie (AJCAM), Dec 2025, Tours, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05403788v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The SerialKey Project: New Methods for Investigating Late Bronze Age Serial Productions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léonard Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Monna</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">31st EAA Annual Meeting (Belgrade Virtual, 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Association of Archaeologists, Sep 2025, Belgrade (online), Serbia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05242282v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présentation de la base Épées à poignée métallique de l’âge du Bronze (EPoMAB)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léonard Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée annuelle d’actualités de l’APRAB</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Saint-Germain en Laye, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04972963v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un nouveau dépôt du Bronze final à Affligem (prov. Brabant flamand, Belgique)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy De Mulder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léonard Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée annuelle d'actualités 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, APRAB, Mar 2024, Saint-Germain-en Laye, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04518324v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une crise dans la production métallique de l’âge du Bronze final autour de 900 av. J.-C.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léonard Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Wirth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">147e congrès national des sociétés historiques et scientifiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CTHS, May 2023, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04105449v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transmission patterns in the production of Bronze Age solid- hilted swords</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léonard Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu N Boone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iván Josipovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Van Hoorebeke</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Kiel Conference 2023 "Scales of Social, Environmental &amp; Cultural Change in Past Societies", session 3: Craft and apprenticeship in past societies: a barometer of social changes. Methods, issues and interpretations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Kiel, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04031883v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A major shift in Late Bronze Age metalwork production around 900 BC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léonard Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Wirth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Kiel Conference 2023 "Scales of Social, Environmental &amp; Cultural Change in Past Societies", session 31: Innovations in the Urnfield Culture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Kiel, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04032764v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Making Bronze Age solid-hilted swords: from chaînes opératoires to craftsmen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léonard Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iván Josipovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu N Boone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">DEWA 2023. From Mine to Object. Dialogues between Eastern and Western Archaeometallurgy (3rd-1st millennium BC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Préhistorique Française; Association pour la Promotion des Recherches sur l'Âge du Bronze, Nov 2023, Saint-Germain-en-Laye/Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04311352v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Techno-typology: a tool for understanding Bronze Age metalworkers’ identities and organisations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léonard Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EAA 2023 Weaving Narratives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Association of Archaeologists, Aug 2023, Belfast, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04192681v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un nouveau regard sur les épées à poignée métallique de l’âge du Bronze à la lumière des rayons X</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léonard Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international Corpus "Imagerie scientifique et objet archéologique"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Caen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04023094v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Disséquer les épées à poignée métallique de l'âge du Bronze grâce à la tomographie : étude technique et champ des possibles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léonard Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée thématique Tomographie et Imagerie 3D pour les sciences du patrimoine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03676360v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">À propos d'un lot d'épées du Bronze final de provenance inconnue au musée Bargoin de Clermont-Ferrand : sur les traces du dépôt d'Aliès (Cantal)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léonard Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'actualités de l'APRAB</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, en ligne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03161376v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les épées nord-alpines au Ha A : typologie et chronologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léonard Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Ha A1 dans la chronologie du Bronze final. Quelles réalités en France ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Franck Ducreux; Marie-Pierre Koenig; Thierry Klag; Claude Mordant; Daniel Simonin, Oct 2021, Bibracte, Glux-en-Glenne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03380792v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'épée « cérémonielle » de Plougrescant (Côtes-d’Armor, Bretagne)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léonard Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rolande Simon-Millot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Mille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée annuelle d'actualités de l'APRAB</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2020, Saint-Germain-en-Laye, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02501888v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déposer les armes : quelles modalités d’abandon pour les épées de l’âge du Bronze dans les sociétés atlantiques et nord-alpines ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Bordas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Boulud-Gazo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léonard Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Wirth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">« Âge du Bronze, Âge de Guerre ». Violence organisée et expressions de la force au IIe millénaire avant J.-C.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Porticcio, Grosseto-Prugna, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02970696v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une épée de l'âge du Bronze provenant de Cléry-Saint-André (Loiret, Centre-Val-de-Loire) redécouverte grâce aux moulages du Musée d'Archéologie Nationale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léonard Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rolande Simon-Millot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée annuelle d'actualités de l'APRAB</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Saint-Germain-en-Laye, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02064546v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une production locale d’épées à poignée métallique dans l’est de la France à la fin de l’âge du Bronze ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léonard Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée annuelle d'actualités de l'APRAB</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, APRAB, Mar 2018, Saint-Germain-en-Laye, France. pp.100-108</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01744380v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lignées morphologiques et techniques dans la production des épées à poignée métallique de l'âge du Bronze en Europe centrale : continuités et ruptures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léonard Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Transmission durant la Protohistoire. Ve Rencontres Doctorales de l'École Européenne de Protohistoire de Bibracte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Glux-en-Glenne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02064550v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Were Bronze Age metalworkers skilled?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léonard Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EAA 2019: Beyond Paradigms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Association of Archaeologists, Sep 2019, Berne, Switzerland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02281018v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelques considérations sur la réparation et le réutilisation du métal à l'âge du Bronze : aspects techniques, culturels et symboliques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léonard Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les réparations de la Préhistoire à nos jours : cultures techniques et savoir-faire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02167583v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Normalisation et individualisation de l’équipement du guerrier à l’âge du Bronze (XVIe–IXe siècle av. J.-C.) : le cas des épées et de l'armement défensif en Europe tempérée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léonard Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Wirth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Armes et Guerriers. Continuités et changements dans l’équipement du guerrier en Europe et au Proche et Moyen-Orient de l’âge du Bronze au Moyen-Âge</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02337007v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fondre une épée à l’âge du Bronze : où sont les moules ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léonard Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bronze 2019 : 20 ans de recherches. Colloque anniversaire de l'APRAB</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, APRAB, Jun 2019, Bayeux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02162967v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelques réflexions sur la place de l’axe Saône-Rhône au sein des réseaux d’échanges de l’âge du Bronze. L’exemple des épées à poignée métallique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léonard Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Troisième Rencontres Nord-Sud de Préhistoire récente. (Im)mobiles ? Circulation, échanges des objets et des idées, mobilité, stabilité des personnes et des groupes durant la pré- et protohistoire en Europe occidentale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01942409v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId95"/>
+      <w:footerReference w:type="default" r:id="rId125"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4600,51 +6729,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A9AA1986"/>
+    <w:nsid w:val="148CE447"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4748,51 +6877,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="0CE1F152"/>
+    <w:nsid w:val="9C39968E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4896,51 +7025,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="D4434FDD"/>
+    <w:nsid w:val="F0FBF053"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5044,51 +7173,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="1063E276"/>
+    <w:nsid w:val="4352070E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5192,51 +7321,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="E3636FC9"/>
+    <w:nsid w:val="84D1EEB6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5340,51 +7469,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="A19E966B"/>
+    <w:nsid w:val="C5DFE19A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5488,51 +7617,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="9BC561AC"/>
+    <w:nsid w:val="4D284200"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5636,51 +7765,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="8AB8A83D"/>
+    <w:nsid w:val="D62FA836"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5784,51 +7913,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="E9AD9D18"/>
+    <w:nsid w:val="132B6D04"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5932,51 +8061,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="6ECB5F48"/>
+    <w:nsid w:val="995351C8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6190,51 +8319,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/leonard-dumont" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2172-3350" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/25661279X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03815132v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Dumont" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022UBFCH008" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542726v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118284v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolande Simon-Millot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969725v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Lankaster" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Cherrett&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arne Verbrugge" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Benallou" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674702v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Monna" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Navarro" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yury Esin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Rolland" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josef Wilczek" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2024.106021" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04487678v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Philippe" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Goepfert" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Barrand-Emam" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04006323v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842294v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chevillot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Gomez de Soto" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04006193v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04006349v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#232;ne Warmenbol" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu N Boone" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iv&#225;n Josipovic" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03819301v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Jambon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Kerouanton" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03589596v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Boulud-Gazo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03611168v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03136850v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Mille" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03299179v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy de Mulder" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdn.439.0009" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03532509v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Wirth" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Lycke" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/16000390-12340001" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02513865v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02494333v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim de Kock" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter Tack" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Vandenabeele" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02912522v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.9387" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02991508v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Dupuy" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophane Nicolas" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Pel&#233;-Meziani" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2020.102645" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02430622v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02179371v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02281035v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02047171v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01744178v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Logel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376191v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.barpublishing.com" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117560v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671760v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840619v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04330047v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Bordas" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04283784v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03912565v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ineke Joosten" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03703730v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.barpublishing.com/armes-et-guerriers.html" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03792943v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03531991v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03306597v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03507520v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03266907v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03503033v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02136494v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589525v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/leonard-dumont" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2172-3350" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/25661279X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03815132v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Dumont" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022UBFCH008" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542726v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118284v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolande Simon-Millot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969725v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Lankaster" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Cherrett&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arne Verbrugge" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Benallou" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674702v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Monna" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Navarro" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yury Esin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Rolland" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josef Wilczek" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2024.106021" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04487678v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Philippe" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Goepfert" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Barrand-Emam" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04006323v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842294v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chevillot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Gomez de Soto" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04006193v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04006349v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#232;ne Warmenbol" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu N Boone" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iv&#225;n Josipovic" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03819301v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Jambon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Kerouanton" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03589596v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Boulud-Gazo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03611168v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03136850v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Mille" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03299179v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy de Mulder" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdn.439.0009" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03532509v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Wirth" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Lycke" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/16000390-12340001" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02513865v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02494333v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim de Kock" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter Tack" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Vandenabeele" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02912522v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.9387" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02991508v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Dupuy" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophane Nicolas" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Pel&#233;-Meziani" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2020.102645" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02430622v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02179371v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02281035v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02047171v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01744178v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Logel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376191v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.barpublishing.com" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117560v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671760v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840619v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04330047v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Bordas" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04283784v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03912565v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ineke Joosten" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03792943v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03703730v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.barpublishing.com/armes-et-guerriers.html" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03531991v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03306597v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03266907v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03507520v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03503033v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02136494v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589525v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549258v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Achard-Corompt" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fronteau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05593805v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966034v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403788v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242282v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972963v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04518324v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy De Mulder" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04105449v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04031883v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Van Hoorebeke" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04032764v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04311352v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04192681v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04023094v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03676360v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03161376v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03380792v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02501888v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02970696v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02064546v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01744380v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02064550v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02281018v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02167583v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02337007v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02162967v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01942409v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>