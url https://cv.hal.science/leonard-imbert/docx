--- v0 (2026-03-22)
+++ v1 (2026-05-15)
@@ -368,377 +368,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05328189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of Energy Resolution in the JUNO Experiment</w:t>
+                <w:t xml:space="preserve">Potential to Identify the Neutrino Mass Ordering with Reactor Antineutrinos in JUNO</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angel Abusleme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kai Adamowicz</w:t>
+                <w:t xml:space="preserve">Shakeel Ahmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shakeel Ahmad</w:t>
+                <w:t xml:space="preserve">Rizwan Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rizwan Ahmed</w:t>
+                <w:t xml:space="preserve">Sebastiano Aiello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chin.Phys.C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 49 (1), pp.013003. </w:t>
+              <w:t xml:space="preserve">, 2025, 49 (3), pp.033104. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1674-1137/ad83aa⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1674-1137/ad7f3e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04609915v1</w:t>
+                <w:t xml:space="preserve">hal-04609914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential to Identify the Neutrino Mass Ordering with Reactor Antineutrinos in JUNO</w:t>
+                <w:t xml:space="preserve">Prediction of Energy Resolution in the JUNO Experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angel Abusleme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kai Adamowicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shakeel Ahmad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shakeel Ahmad</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Rizwan Ahmed</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sebastiano Aiello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chin.Phys.C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 49 (3), pp.033104. </w:t>
+              <w:t xml:space="preserve">, 2025, 49 (1), pp.013003. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1674-1137/ad7f3e⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1674-1137/ad83aa⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04609914v1</w:t>
+                <w:t xml:space="preserve">hal-04609915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation of the Background from $^{13}$C$(\alpha, n)^{16}$O Reaction in the JUNO Scintillator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kai Adamowicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kai Adamowicz</w:t>
+                <w:t xml:space="preserve">Shakeel Ahmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shakeel Ahmad</w:t>
+                <w:t xml:space="preserve">Rizwan Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastiano Aiello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eur.Phys.J.C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 85 (9), pp.1080. </w:t>
@@ -802,77 +802,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angel Abusleme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kai Adamowicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kai Adamowicz</w:t>
+                <w:t xml:space="preserve">Shakeel Ahmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rizwan Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eur.Phys.J.C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 85 (1), pp.5. </w:t>
@@ -1070,77 +1070,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angel Abusleme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shakeel Ahmad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shakeel Ahmad</w:t>
+                <w:t xml:space="preserve">Rizwan Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastiano Aiello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JCAP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 01, pp.057. </w:t>
@@ -1204,77 +1204,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angel Abusleme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shakeel Ahmad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shakeel Ahmad</w:t>
+                <w:t xml:space="preserve">Rizwan Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastiano Aiello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JCAP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 10, pp.022. </w:t>
@@ -1370,77 +1370,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angel Abusleme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kai Adamowicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Adey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shakeel Ahmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -1475,64 +1475,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prospects for geoneutrino detection with JUNO</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shakeel Ahmad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rizwan Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fengpeng An</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1606,77 +1606,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angel Abusleme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kai Adamowicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Adey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shakeel Ahmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -1970,51 +1970,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088298v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Walker" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Pedro Ochoa-Ricoux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Abusleme" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agustin Campeny" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bongrand" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2025.171022" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328189v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jilei Xu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miao He" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Cerna" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongbo Huang" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Adam" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2026.171301" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609915v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Adamowicz" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shakeel Ahmad" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rizwan Ahmed" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1674-1137/ad83aa" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609914v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastiano Aiello" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1674-1137/ad7f3e" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989431v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-025-14333-4" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609916v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-024-13638-0" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385629v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatael Cabrera" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Han" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Calvez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chauveau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanyi Chen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP12(2024)002" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229302v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2024/01/057" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041132v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2023/10/022" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393731v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Adey" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381820v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fengpeng An" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Pedro Athay de Marcondes de Andr&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393732v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04995628v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Imbert" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024NANU4048" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088298v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Walker" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Pedro Ochoa-Ricoux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Abusleme" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agustin Campeny" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bongrand" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2025.171022" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328189v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jilei Xu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miao He" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Cerna" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongbo Huang" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Adam" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2026.171301" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609914v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shakeel Ahmad" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rizwan Ahmed" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastiano Aiello" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1674-1137/ad7f3e" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609915v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Adamowicz" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1674-1137/ad83aa" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989431v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-025-14333-4" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609916v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-024-13638-0" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385629v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatael Cabrera" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Han" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Calvez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chauveau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanyi Chen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP12(2024)002" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229302v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2024/01/057" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041132v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2023/10/022" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393731v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Adey" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381820v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fengpeng An" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Pedro Athay de Marcondes de Andr&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393732v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04995628v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Imbert" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024NANU4048" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>