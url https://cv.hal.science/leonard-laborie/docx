--- v0 (2026-04-05)
+++ v1 (2026-05-06)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:115.31531531532px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Léonard Laborie </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">leonard-laborie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-0963-3846</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">11204624X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire du monde &amp;quot;un seul territoire postal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Laborie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Richez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Lang; Peter Lang Verlag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 14, pp.464, 2025, Histoire des Echanges, Communications, Postes et Territoires, 9783034359917. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3726/b22990⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05308816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chroniques de l'Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Laborie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Virgili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Matamoros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bledniak Sonia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Perego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.272, 2022, 9782271140111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03516156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conflict in Cooperation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Laborie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Thiemeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Henrich-Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Aldebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Proschmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nomos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 34, pp.257, 2022, Historische Dimensionen Europäischer Integration, Thiemeyer Guido; Henrich-Franke Christian, 978-3-8487-8885-9. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5771/9783748929406⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03763478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inventing a Shared Science Diplomacy for Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Mays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Laborie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Griset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Zenodo, 2022, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.6590097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03763492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Politics and Policies of European Economic Integration, 1850–1914</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaman Kouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Laborie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palgrave Macmillan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Palgrave Studies in Economic History, 978-3-031-00295-3. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-00296-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03920186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vins de Cahors et du Quercy. Un recueil sur l'histoire des hommes, des lieux et des produits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Laborie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Griset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Patrice Foissac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maison des sciences de l'homme d'Aquitaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 978-2-85892-607-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02923766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attention, fragile ! Economie et politique de la messagerie postale en France, XIXe-XXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Laborie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Richez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Peter Lang, 2020, 978-2-8076-0430-8. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3726/b16576⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02914630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mondes électriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Beltran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lanthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Laborie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Le Gallic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.603, 2016, </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3726/978-3-0352-6605-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02483671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Europe en transitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Laborie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bouvier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nouveau Monde, 2016, 9782369424680</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03763542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les transports de la démocratie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Flonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Laborie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Passalacqua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Rennes, 2014, </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pur.50839⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02922468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les paysages de l’électricité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Laborie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viguié Renan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Varaschin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 9782875745996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03763584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les paysages de l’électricité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viguié Renan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Varaschin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Laborie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.273, 2012, Histoire de l’énergie/History of Energy, 978-90-5201-893-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04040825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Europe mise en réseaux. La France et la coopération internationale dans les postes et les télécommunications (années 1850-années 1950)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Laborie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Peter Lang, 2010, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3726/978-3-0352-6025-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02922434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Diplomatie scientifique » : l’affirmation d’une nouvelle catégorie analytique depuis les années 2000</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Laborie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Relations internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 1974-2024. L’histoire des relations internationales contemporaines. Une discipline en transition, 201, pp.139 - 152. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ri.201.0139⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05228431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘Tele-Crisis’: Co-production of Crisis and Information and Communication Technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stathis Arapostathis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Laborie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Technology and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 30 (4), pp.541-552. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/09717218251375822⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05391840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’histoire du gaz : orientée ou désorientée ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Laborie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Williot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Energy History / Revue d'Histoire de l'énergie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13 (2), pp.1g-10. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/jehrhe.013.0001g⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05228478v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les trafics postaux dans une perspective d’histoire globale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Laborie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heidi Tworek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monde(s). Histoire, Espaces, Relations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, N° 26 (2), pp.7-30. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mond1.226.0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04716648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European Disintegration and Integration During the First World War Revisited</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaman Kouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Laborie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of European integration history</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 29 (2), pp.183-200. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5771/0947-9511-2023-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04383225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diplomatie scientifique et conduite responsable de la recherche (propos recueillis par Léonard Laborie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Laborie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Damerval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Politique et Parlementaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 127 (1112), pp.161-168</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04996766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">150 ans de l’Union postale universelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Laborie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Humanité (Site)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 923</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04725218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le premier coup de fil sans fil, acte un de l’ère du cellulaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Laborie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Humanité (Site)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, L'Humanité magazine, pp.76-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04837566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infrastructures et construction de l’Europe nazie-fasciste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Laborie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire, Europe et relations internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Modes et textiles en représentation, 1 (1), pp.217-222</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03763629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’émigration lotoise et le développement de la viticulture argentine au 19e siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Laborie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Griset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société des Études littéraires, scientifiques et artistiques du Lot</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 143, pp.340-345</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03929250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'histoire de la diplomatie scientifique à l'histoire dans la diplomatie scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Laborie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire, Europe et relations internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 1 (2), pp.13-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04111560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La concurrence avant la libéralisation: International Post Corporation, entreprise de transformation, 1983-1989</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Laborie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprises et Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 105</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03512991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Governing Technosciences in the Age of Grand Challenges: A European Historical Perspective on the Entanglement of Science, Technology, Diplomacy, and Democracy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stathis G. Arapostathis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Laborie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technology and Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 61 (1), pp.318-332. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1353/tech.2020.0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02922588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'événement au rendez-vous médiatique européen : l’UEFA, l’UER et la Coupe des clubs champions de football (1956-1968)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vonnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Laborie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20 &amp; 21. Revue d'histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 142 (2), pp.109-122. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/vin.142.0109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02469205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circuits of Victory': how the First World War shaped the political economy of the telephone in the United States and France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard R. John</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Laborie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">History and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 35 (2), pp.115-137. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07341512.2019.1652960⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02469144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European Union for and by Communication Networks: Continuities and Discontinuities during the Second World War</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Henrich-Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Laborie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comparativ. Zeitschrift für Globalgeschichte und vergleichende Gesellschaftsforschung</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Entstehung und Entwicklung transnationaler Kommunikationsräume in Europa zu Kriegszeiten, 1914-1945, 28 (1), pp.82-100. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26014/j.comp.2018.01.05⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02922507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Débat autour de Capital Rules. The Construction of Global Finance de Rawi Abdelal, Cambridge, MA: Harvard University Press, 2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas j. Forsyth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Laborie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rawi Abdelal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monde(s). Histoire, Espaces, Relations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 13 (1), pp.155-171. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mond1.181.0155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02474283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enveloping Europe: Plans and Practices in Postal Governance, 1929–1959</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Laborie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contemporary European History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 27 (2), pp.301-325. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0960777318000085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02922591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. De qui, de quoi, malbec est-il le nom ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Griset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Laborie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista iberoamericana de viticultura, agroindustria y ruralidad </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7, pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03763760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le développement des infrastructures et des services d'énergie, de communication et de mobilité au cours des années 1920</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Laborie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour mémoire.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, La Grande Guerre et les travaux publics, Hors série, pp.138-143</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03764248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre mondialisation et intégration européenne : origines et signature de la Convention sur le brevet européen (Munich 1973)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Griset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Laborie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Institut Pierre Renouvin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 44 (2), pp.55-74. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/bipr1.044.0055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02922532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Historiographie et réinvention du vignoble de Cahors, XXe-XXIe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Griset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Laborie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista iberoamericana de viticultura, agroindustria y ruralidad </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 3 (7), pp.81-102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03763767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurel Chloé, Manuel d’histoire globale: comprendre le « global turn » des sciences humaines, Paris, Armand Colin, 2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Laborie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vingtième siècle. Revue d'histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 125 (1), pp.175. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ving.125.0175⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03764454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global commerce in small boxes: parcel post, 1878–1913</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Laborie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Global History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (2), pp.235-258. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/s1740022815000054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01977382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La politique communautaire des télécommunications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Laborie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Fare</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Intégration économique et gouvernance européenne depuis les années cinquante, 3-4, pp.239-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03763800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De quoi l'universel est-il fait ? L'Europe, les empires et les premières organisations internationales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Laborie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cahiers Irice / Les Cahiers Sirice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 9 (1), pp.11. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lci.009.0011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03764260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fragile links, frozen identities: the governance of telecommunication networks and Europe (1944–53)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Laborie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">History and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 27 (3), pp.311-330. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07341512.2011.604175⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02539637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un seul territoire postal ? Introduction à une quête historique et à une enquête historienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Laborie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faire du monde « un seul territoire postal ». L’Union postale universelle dans l’histoire / / The World as a ‘Single Postal Territory’. The UPU’s role in history</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 14, </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.16-39, 2025, Histoire des Echanges, Communications, Postes et Territoires, 9783034359917</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05308822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mondialisation par les organisations internationales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Laborie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Clément Fabre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les mondialisations des années 1880 au milieu des années 1930</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atlande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Clefs-concours Histoire contemporaine, 2350309371</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04289219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Guéna, ministre des Postes et Télécommunications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Laborie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Richez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christine Bouneau; Sylvie Guillaume; Bernard Lachaise. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Yves Guéna (1922-2016). Un gaulliste dans l'histoire de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cairn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.89-99, 2023, 9791070062647</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04170951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Railways: halted multilateral cooperation, valid multilateral agreements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Laborie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Valentine Aldebert; Christian Henrich-Franke; Léonard Laborie; Sabrina Proschmann; Guido Thiemeyer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conflict in cooperation. Crossborder infrastructures in Europe facing the Second World War</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 34, </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nomos Verlagsgesellschaft mbH &amp; Co. KG</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.193-207, 2022, </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5771/9783748929406-193⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03763704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoires courtes, histoire longue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Laborie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Virgili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Matamoros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Anceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bledniak Sonia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sonia Bledniak; Fabrice Virgili; Isabelle Matamoros. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chroniques de l'Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.11-15, 2022, 9782271140111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03929191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1878. Un puceron qui fait l’Union</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Laborie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chroniques de l'Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Editions, 2022, 978-2-271-14011-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03764194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1723. Un Irlandais met Bordeaux en bouteilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Laborie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chroniques de l'Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Editions, 2022, 978-2-271-14011-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03764184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1975. Airbus décolle, Unidata s’écrase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Laborie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chroniques de l'Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Editions, 2022, 978-2-271-14011-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03764209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scientists attached to diplomacy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Laborie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inventing a shared science diplomacy for Europe: Interdisciplinary case studies to think with history.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Zenodo, pp.44-50, 2022, </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.6600906⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03763525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conflict in cooperation - Some Introductory words</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Aldebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Henrich-Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Laborie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Proschmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Thiemeyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Léonard Laborie; Valentine Aldebert; Christian Henrich-Franke; Sabrina Proschmann; Guido Thiemeyer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conflict in Cooperation. Crossborder Infrastructures in Europe facing the Second World War</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 34, </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nomos Verlagsgesellschaft mbH &amp; Co. KG</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.7-19, 2022, </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5771/9783748929406-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03763715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1er septembre 1929. Un nouveau concert européen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Laborie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chroniques de l'Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Editions, 2022, 978-2-271-14011-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03764204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1886. Un accord clé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Laborie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chroniques de l'Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Editions, 2022, 978-2-271-14011-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03764198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aux origines de l'AHEF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Laborie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cœuré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christophe Bouneau; Renan Viguié; Jean-Pierre Williot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’énergie à tous les étages. Autour d’Alain Beltran</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Descartes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.407-419, 2022, 978-2844463616</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03764288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Circuits of Victory. L'entreprise Bell et l'engagement du Signal Corps en France »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Laborie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard R. John</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Chaline; Olivier Forcade. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'engagement des Américains dans la guerre, 1917-1918</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorbonne Université Presse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 979-10-231-0666-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02953553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ampoule électrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Laborie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bouvier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le magasin du monde. La mondialisation par les objets, du XVIIIe siècle à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03094458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Laborie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Griset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Patrice Foissac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Léonard Laborie; Patrice Foissac; Pascal Griset. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vins de Cahors et du Quercy. Un recueil sur l’histoire des hommes, des lieux et des produits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de la MSHA, pp.17-26, 2020, 2858926077</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03516339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technology Taking Over Diplomacy? The ‘Comité Consultatif International (for) Fernschreiben’ (CCIF) and Its Relationship to the ITU in the Early History of Telephone Standardization, 1923–1947</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Laborie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Henrich-Franke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">History of the International Telecommunication Union. Transnational techno-diplomacy from the telegraph to the Internet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Gruyter Oldenbourg, pp.215-242, 2020, </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/9783110669701-010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02868711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un homme nouveau apparaît&amp;quot;. Le changement technologique dans le discours et la politique de François Mitterrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Laborie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Georges Saunier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mitterrand, les années d'alternances. 1984-1986 / 1986-1988</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nouveau Monde, 2019, 978-2369424246</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02469278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démêlées identitaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Griset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Laborie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stéphane Le Bras. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les petits vignobles. Des territoires en question</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rennes; Presses Universitaires François Rabelais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.121-140, 2017, Tables des Hommes, 978-2-86906-430-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03763744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A l'époque contemporaine les combats d'une sous-préfecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Lachaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Combet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Laborie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Combet, Michel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire de Bergerac</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fanlac, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02521560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métissages viticulturels. Circulations transatlantiques, culture matérielle et identité de l’appellation Cahors au début du xxie siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Laborie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Griset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Figeac; Christophe Bouneau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Circulation, métissage et culture matérielle (xvie-xxe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classiques Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.393-407, 2017, Circulation, métissage et culture matérielle (xvie-xxe siècles), 978-2-406-06593-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02922562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Poste, l’intégration européenne et la mondialisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Laborie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Muriel Le Roux; Sébastien Richez. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brève histoire de la Poste en France depuis 1945</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.105-117, 2016, 978-3-0352-9741-6. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3726/978-3-0352-6597-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02922585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À la recherche d'EDF. De la DER à la R&D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Laborie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Comité d'histoire de l'électricité et de l'énergie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoires électriques. EDF a 70 ans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fondation EDF, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02922974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Europe comme civilisation matérielle en transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Laborie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bouvier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Europe en transitions. Energie, mobilité, communication, XVIIIe-XXIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nouveau Monde, pp.9-21, 2016, 978-2-36942-469-7. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14375/NP.9782369424680⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03763782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Laborie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Le Gallic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Beltran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lanthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electric Worlds / Mondes électriques. Creations, Circulations, Tensions, Transitions (19th-21st C.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.13-15, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03764227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisations internationales, normalisation et circulations techniques au XIXe siècle. Sur l’échec d’un projet d’école internationale de télégraphie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Laborie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les savoirs-mondes. Mobilités et circulation des savoirs depuis le Moyen Age</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.261-273, 2015, </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pur.94275⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03764413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les grands réseaux en démocratie technique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Laborie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Mazoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pinsolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lequin, Yves-Claude; Lamard, Pierre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eléments de démocratie technique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de technologie de Belfort-Montbéliard, pp.79-91, 2014, 979-10-91901-00-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03763788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’histoire des grands réseaux techniques : les cloisons tombent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Laborie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les réseaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02018026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘Tele-Crisis’: Co-production of Crisis and Information and Communication Technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Laborie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannis Fotopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stathis Arapostathis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Technology and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 30 (4), 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05391786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trafics postaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Laborie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heidi Tworek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monde(s). Histoire, Espaces, Relations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 26, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04716676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire et diplomatie scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Laborie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire, Europe et relations internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1 (2), pp.164, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04836657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Airbus: From a Flying Bus to the Symbol of Industrial Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Laborie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Burigana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie d'histoire numérique de l'Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, https://ehne.fr/en/node/21469</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05322474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la DER à la R&D, préparer l’avenir électrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Laborie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sources électriques. 1946-2021. EDF - 75 ans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.178-179</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03275603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diplomatie scientifique européenne : histoire, théorie, stratégie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Laborie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, pp.19-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03516511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Château Malbec : sur les pistes de l'histoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Laborie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03516585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Agence nationale de la recherche, deux décennies en perspective, 2005-2025</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Laborie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Griset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Milor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin G. Thierry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, pp.64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05536103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dealing with Russia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Laborie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, https://www.science-diplomacy.eu/dealing-with-russia-learning-from-the-norway-eu-science-diplomacy-network/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03767781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Première Guerre mondiale a-t-elle mis fin à l'intégration européenne ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaman Kouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Laborie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie d'histoire numérique de l'Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03275522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Airbus : du bus de l’air au symbole de l’Europe industrielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Laborie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Burigana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie d'histoire numérique de l'Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03275516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire de l'histoire avec l'Europe - Entretien avec Léonard Laborie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Laborie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02469332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Pas de socialisme sans la science »; L’avenir de Plogoff et du programme électronucléaire français : promesse de campagne; François Mitterrand à l’école de l’informatique; Inauguration du TGV Sud-Est ou l'art de prendre le train en marche; Biarritz-Elysée: son et lumière sur l'avenir des communications en France; Eureka! François Mitterrand a trouvé l'Europe de la technologie; Signature du traité franco-britannique à Canterbury : le bout du tunnel pour le tunnel sous la Manche; Un pari technique et industriel: la haute définition pour la télévision française naissante; Le TGV Atlantique, une décision &amp;quot;très personnelle&amp;quot; du Président Mitterrand; Témoin d'un lancement d'Ariane échoué, Mitterrand solidaire et convaincu du futur de l'Europe spatiale; François Mitterrand en direct avec un astronaute français dans l'espace; Inauguration d'une usine de production d'Airbus A340; Université 2000 : &amp;quot;justice sociale&amp;quot; et aménagement du territoire universitaire; La Lorraine en crise, premier voyage du nouveau président</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Laborie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03764432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Faure et Adelaïde Maisonable (photographe), Bort-les-Orgues. Les mots sous le lac. Récits et témoignages d’avant le barrage, Toulouse, Privat, 2012, 96 p</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Laborie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, pp.247. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/herm.068.0247⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03764469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId184"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:115.31531531532px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Léonard Laborie </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">leonard-laborie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-0963-3846</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">11204624X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire du monde &amp;quot;un seul territoire postal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Laborie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Richez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Lang; Peter Lang Verlag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 14, pp.464, 2025, Histoire des Echanges, Communications, Postes et Territoires, 9783034359917. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3726/b22990⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05308816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Politics and Policies of European Economic Integration, 1850–1914</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaman Kouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Laborie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palgrave Macmillan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Palgrave Studies in Economic History, 978-3-031-00295-3. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-00296-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03920186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conflict in Cooperation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Laborie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Thiemeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Henrich-Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Aldebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Proschmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nomos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 34, pp.257, 2022, Historische Dimensionen Europäischer Integration, Thiemeyer Guido; Henrich-Franke Christian, 978-3-8487-8885-9. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5771/9783748929406⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03763478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chroniques de l'Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Laborie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Virgili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Matamoros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bledniak Sonia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Perego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.272, 2022, 9782271140111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03516156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inventing a Shared Science Diplomacy for Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Mays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Laborie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Griset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Zenodo, 2022, </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.6590097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03763492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vins de Cahors et du Quercy. Un recueil sur l'histoire des hommes, des lieux et des produits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Laborie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Griset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Patrice Foissac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maison des sciences de l'homme d'Aquitaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 978-2-85892-607-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02923766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attention, fragile ! Economie et politique de la messagerie postale en France, XIXe-XXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Laborie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Richez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Peter Lang, 2020, 978-2-8076-0430-8. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3726/b16576⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02914630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Europe en transitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Laborie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bouvier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nouveau Monde, 2016, 9782369424680</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03763542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mondes électriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Beltran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lanthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Laborie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Le Gallic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.603, 2016, </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3726/978-3-0352-6605-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02483671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les transports de la démocratie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Flonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Laborie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Passalacqua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Rennes, 2014, </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pur.50839⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02922468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les paysages de l’électricité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Laborie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viguié Renan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Varaschin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 9782875745996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03763584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les paysages de l’électricité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viguié Renan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Varaschin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Laborie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.273, 2012, Histoire de l’énergie/History of Energy, 978-90-5201-893-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04040825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Europe mise en réseaux. La France et la coopération internationale dans les postes et les télécommunications (années 1850-années 1950)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Laborie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Peter Lang, 2010, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3726/978-3-0352-6025-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02922434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Diplomatie scientifique » : l’affirmation d’une nouvelle catégorie analytique depuis les années 2000</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Laborie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Relations internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 1974-2024. L’histoire des relations internationales contemporaines. Une discipline en transition, 201, pp.139 - 152. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ri.201.0139⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05228431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘Tele-Crisis’: Co-production of Crisis and Information and Communication Technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stathis Arapostathis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Laborie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Technology and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 30 (4), pp.541-552. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/09717218251375822⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05391840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’histoire du gaz : orientée ou désorientée ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Laborie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Williot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Energy History / Revue d'Histoire de l'énergie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13 (2), pp.1g-10. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/jehrhe.013.0001g⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05228478v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les trafics postaux dans une perspective d’histoire globale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Laborie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heidi Tworek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monde(s). Histoire, Espaces, Relations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, N° 26 (2), pp.7-30. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mond1.226.0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04716648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European Disintegration and Integration During the First World War Revisited</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaman Kouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Laborie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of European integration history</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 29 (2), pp.183-200. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5771/0947-9511-2023-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04383225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diplomatie scientifique et conduite responsable de la recherche (propos recueillis par Léonard Laborie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Laborie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Damerval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Politique et Parlementaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 127 (1112), pp.161-168</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04996766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">150 ans de l’Union postale universelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Laborie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Humanité (Site)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 923</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04725218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le premier coup de fil sans fil, acte un de l’ère du cellulaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Laborie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Humanité (Site)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, L'Humanité magazine, pp.76-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04837566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’émigration lotoise et le développement de la viticulture argentine au 19e siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Laborie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Griset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société des Études littéraires, scientifiques et artistiques du Lot</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 143, pp.340-345</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03929250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infrastructures et construction de l’Europe nazie-fasciste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Laborie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire, Europe et relations internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Modes et textiles en représentation, 1 (1), pp.217-222</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03763629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'histoire de la diplomatie scientifique à l'histoire dans la diplomatie scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Laborie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire, Europe et relations internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 1 (2), pp.13-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04111560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La concurrence avant la libéralisation: International Post Corporation, entreprise de transformation, 1983-1989</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Laborie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprises et Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 105</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03512991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Governing Technosciences in the Age of Grand Challenges: A European Historical Perspective on the Entanglement of Science, Technology, Diplomacy, and Democracy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stathis G. Arapostathis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Laborie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technology and Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 61 (1), pp.318-332. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1353/tech.2020.0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02922588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circuits of Victory': how the First World War shaped the political economy of the telephone in the United States and France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard R. John</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Laborie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">History and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 35 (2), pp.115-137. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07341512.2019.1652960⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02469144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'événement au rendez-vous médiatique européen : l’UEFA, l’UER et la Coupe des clubs champions de football (1956-1968)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vonnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Laborie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20 &amp; 21. Revue d'histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 142 (2), pp.109-122. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/vin.142.0109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02469205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European Union for and by Communication Networks: Continuities and Discontinuities during the Second World War</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Henrich-Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Laborie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comparativ. Zeitschrift für Globalgeschichte und vergleichende Gesellschaftsforschung</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Entstehung und Entwicklung transnationaler Kommunikationsräume in Europa zu Kriegszeiten, 1914-1945, 28 (1), pp.82-100. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26014/j.comp.2018.01.05⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02922507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Débat autour de Capital Rules. The Construction of Global Finance de Rawi Abdelal, Cambridge, MA: Harvard University Press, 2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas j. Forsyth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Laborie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rawi Abdelal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monde(s). Histoire, Espaces, Relations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 13 (1), pp.155-171. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mond1.181.0155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02474283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enveloping Europe: Plans and Practices in Postal Governance, 1929–1959</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Laborie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contemporary European History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 27 (2), pp.301-325. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0960777318000085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02922591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre mondialisation et intégration européenne : origines et signature de la Convention sur le brevet européen (Munich 1973)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Griset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Laborie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Institut Pierre Renouvin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 44 (2), pp.55-74. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/bipr1.044.0055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02922532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Historiographie et réinvention du vignoble de Cahors, XXe-XXIe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Griset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Laborie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista iberoamericana de viticultura, agroindustria y ruralidad </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 3 (7), pp.81-102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03763767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. De qui, de quoi, malbec est-il le nom ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Griset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Laborie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista iberoamericana de viticultura, agroindustria y ruralidad </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7, pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03763760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le développement des infrastructures et des services d'énergie, de communication et de mobilité au cours des années 1920</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Laborie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour mémoire.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, La Grande Guerre et les travaux publics, Hors série, pp.138-143</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03764248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurel Chloé, Manuel d’histoire globale: comprendre le « global turn » des sciences humaines, Paris, Armand Colin, 2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Laborie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vingtième siècle. Revue d'histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 125 (1), pp.175. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ving.125.0175⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03764454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global commerce in small boxes: parcel post, 1878–1913</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Laborie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Global History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (2), pp.235-258. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/s1740022815000054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01977382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La politique communautaire des télécommunications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Laborie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Fare</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Intégration économique et gouvernance européenne depuis les années cinquante, 3-4, pp.239-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03763800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De quoi l'universel est-il fait ? L'Europe, les empires et les premières organisations internationales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Laborie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cahiers Irice / Les Cahiers Sirice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 9 (1), pp.11. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lci.009.0011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03764260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fragile links, frozen identities: the governance of telecommunication networks and Europe (1944–53)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Laborie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">History and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 27 (3), pp.311-330. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07341512.2011.604175⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02539637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (31)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les électro-politiques de l'Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Laborie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bouneau, Christophe. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dans la fabrique de la transition énergétique: une nouvelle histoire de l'électrification en France et en Europe, de la fin du XIXe au coeur du XXIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Bord de l'eau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.143-150, 2026, L'histoire des brèches, 2385192403</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05589364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrification et numérisation: l'émergence d'un nouveau système electro-numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Laborie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bouneau, Christophe. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dans la fabrique de la transition énergétique: une nouvelle histoire de l'électrification en France et en Europe, de la fin du XIXe au coeur du XXIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Bord de l'eau, pp.441-456, 2026, L'histoire des brèches, 2385192403</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05589383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vins de Cahors : la bouteille de verre ou quand le contenant fait renaître le contenu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Griset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Laborie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bouvier, Yves; Le Gallic, Stéphanie; Pinsolle, Dominique. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’énergie de l’histoire. Comprendre l’innovation avec Christophe Bouneau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Bordeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 979-10-300-1207-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05589343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un seul territoire postal ? Introduction à une quête historique et à une enquête historienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Laborie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faire du monde « un seul territoire postal ». L’Union postale universelle dans l’histoire / / The World as a ‘Single Postal Territory’. The UPU’s role in history</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 14, </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.16-39, 2025, Histoire des Echanges, Communications, Postes et Territoires, 9783034359917</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05308822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mondialisation par les organisations internationales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Laborie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Clément Fabre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les mondialisations des années 1880 au milieu des années 1930</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atlande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Clefs-concours Histoire contemporaine, 2350309371</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04289219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Guéna, ministre des Postes et Télécommunications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Laborie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Richez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christine Bouneau; Sylvie Guillaume; Bernard Lachaise. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Yves Guéna (1922-2016). Un gaulliste dans l'histoire de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cairn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.89-99, 2023, 9791070062647</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04170951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1723. Un Irlandais met Bordeaux en bouteilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Laborie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chroniques de l'Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Editions, 2022, 978-2-271-14011-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03764184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1878. Un puceron qui fait l’Union</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Laborie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chroniques de l'Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Editions, 2022, 978-2-271-14011-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03764194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Railways: halted multilateral cooperation, valid multilateral agreements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Laborie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Valentine Aldebert; Christian Henrich-Franke; Léonard Laborie; Sabrina Proschmann; Guido Thiemeyer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conflict in cooperation. Crossborder infrastructures in Europe facing the Second World War</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 34, </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nomos Verlagsgesellschaft mbH &amp; Co. KG</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.193-207, 2022, </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5771/9783748929406-193⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03763704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoires courtes, histoire longue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Laborie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Virgili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Matamoros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Anceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bledniak Sonia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sonia Bledniak; Fabrice Virgili; Isabelle Matamoros. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chroniques de l'Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.11-15, 2022, 9782271140111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03929191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1975. Airbus décolle, Unidata s’écrase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Laborie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chroniques de l'Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Editions, 2022, 978-2-271-14011-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03764209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scientists attached to diplomacy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Laborie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inventing a shared science diplomacy for Europe: Interdisciplinary case studies to think with history.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Zenodo, pp.44-50, 2022, </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.6600906⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03763525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conflict in cooperation - Some Introductory words</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Aldebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Henrich-Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Laborie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Proschmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Thiemeyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Léonard Laborie; Valentine Aldebert; Christian Henrich-Franke; Sabrina Proschmann; Guido Thiemeyer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conflict in Cooperation. Crossborder Infrastructures in Europe facing the Second World War</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 34, </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nomos Verlagsgesellschaft mbH &amp; Co. KG</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.7-19, 2022, </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5771/9783748929406-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03763715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1er septembre 1929. Un nouveau concert européen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Laborie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chroniques de l'Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Editions, 2022, 978-2-271-14011-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03764204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1886. Un accord clé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Laborie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chroniques de l'Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Editions, 2022, 978-2-271-14011-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03764198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aux origines de l'AHEF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Laborie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cœuré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christophe Bouneau; Renan Viguié; Jean-Pierre Williot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’énergie à tous les étages. Autour d’Alain Beltran</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Descartes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.407-419, 2022, 978-2844463616</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03764288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Circuits of Victory. L'entreprise Bell et l'engagement du Signal Corps en France »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Laborie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard R. John</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Chaline; Olivier Forcade. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'engagement des Américains dans la guerre, 1917-1918</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorbonne Université Presse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 979-10-231-0666-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02953553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ampoule électrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Laborie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bouvier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le magasin du monde. La mondialisation par les objets, du XVIIIe siècle à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03094458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Laborie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Griset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Patrice Foissac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Léonard Laborie; Patrice Foissac; Pascal Griset. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vins de Cahors et du Quercy. Un recueil sur l’histoire des hommes, des lieux et des produits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de la MSHA, pp.17-26, 2020, 2858926077</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03516339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technology Taking Over Diplomacy? The ‘Comité Consultatif International (for) Fernschreiben’ (CCIF) and Its Relationship to the ITU in the Early History of Telephone Standardization, 1923–1947</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Laborie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Henrich-Franke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">History of the International Telecommunication Union. Transnational techno-diplomacy from the telegraph to the Internet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Gruyter Oldenbourg, pp.215-242, 2020, </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/9783110669701-010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02868711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un homme nouveau apparaît&amp;quot;. Le changement technologique dans le discours et la politique de François Mitterrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Laborie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Georges Saunier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mitterrand, les années d'alternances. 1984-1986 / 1986-1988</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nouveau Monde, 2019, 978-2369424246</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02469278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A l'époque contemporaine les combats d'une sous-préfecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Lachaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Combet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Laborie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Combet, Michel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire de Bergerac</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fanlac, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02521560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démêlées identitaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Griset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Laborie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stéphane Le Bras. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les petits vignobles. Des territoires en question</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rennes; Presses Universitaires François Rabelais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.121-140, 2017, Tables des Hommes, 978-2-86906-430-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03763744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métissages viticulturels. Circulations transatlantiques, culture matérielle et identité de l’appellation Cahors au début du xxie siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Laborie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Griset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Figeac; Christophe Bouneau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Circulation, métissage et culture matérielle (xvie-xxe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classiques Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.393-407, 2017, Circulation, métissage et culture matérielle (xvie-xxe siècles), 978-2-406-06593-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02922562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À la recherche d'EDF. De la DER à la R&D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Laborie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Comité d'histoire de l'électricité et de l'énergie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoires électriques. EDF a 70 ans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fondation EDF, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02922974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Poste, l’intégration européenne et la mondialisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Laborie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Muriel Le Roux; Sébastien Richez. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brève histoire de la Poste en France depuis 1945</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.105-117, 2016, 978-3-0352-9741-6. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3726/978-3-0352-6597-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02922585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Laborie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Le Gallic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Beltran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lanthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electric Worlds / Mondes électriques. Creations, Circulations, Tensions, Transitions (19th-21st C.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.13-15, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03764227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Europe comme civilisation matérielle en transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Laborie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bouvier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Europe en transitions. Energie, mobilité, communication, XVIIIe-XXIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nouveau Monde, pp.9-21, 2016, 978-2-36942-469-7. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14375/NP.9782369424680⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03763782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisations internationales, normalisation et circulations techniques au XIXe siècle. Sur l’échec d’un projet d’école internationale de télégraphie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Laborie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les savoirs-mondes. Mobilités et circulation des savoirs depuis le Moyen Age</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.261-273, 2015, </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pur.94275⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03764413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les grands réseaux en démocratie technique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Laborie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Mazoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pinsolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lequin, Yves-Claude; Lamard, Pierre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eléments de démocratie technique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de technologie de Belfort-Montbéliard, pp.79-91, 2014, 979-10-91901-00-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03763788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’histoire des grands réseaux techniques : les cloisons tombent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Laborie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les réseaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02018026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘Tele-Crisis’: Co-production of Crisis and Information and Communication Technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Laborie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannis Fotopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stathis Arapostathis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Technology and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 30 (4), 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05391786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trafics postaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Laborie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heidi Tworek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monde(s). Histoire, Espaces, Relations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 26, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04716676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire et diplomatie scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Laborie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire, Europe et relations internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1 (2), pp.164, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04836657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Airbus: From a Flying Bus to the Symbol of Industrial Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Laborie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Burigana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie d'histoire numérique de l'Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, https://ehne.fr/en/node/21469</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05322474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la DER à la R&D, préparer l’avenir électrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Laborie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sources électriques. 1946-2021. EDF - 75 ans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.178-179</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03275603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diplomatie scientifique européenne : histoire, théorie, stratégie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Laborie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, pp.19-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03516511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Château Malbec : sur les pistes de l'histoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Laborie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03516585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Agence nationale de la recherche, deux décennies en perspective, 2005-2025</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Laborie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Griset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Milor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin G. Thierry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, pp.64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05536103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dealing with Russia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Laborie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, https://www.science-diplomacy.eu/dealing-with-russia-learning-from-the-norway-eu-science-diplomacy-network/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03767781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Première Guerre mondiale a-t-elle mis fin à l'intégration européenne ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaman Kouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Laborie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie d'histoire numérique de l'Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03275522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Airbus : du bus de l’air au symbole de l’Europe industrielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Laborie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Burigana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie d'histoire numérique de l'Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03275516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire de l'histoire avec l'Europe - Entretien avec Léonard Laborie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Laborie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02469332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Pas de socialisme sans la science »; L’avenir de Plogoff et du programme électronucléaire français : promesse de campagne; François Mitterrand à l’école de l’informatique; Inauguration du TGV Sud-Est ou l'art de prendre le train en marche; Biarritz-Elysée: son et lumière sur l'avenir des communications en France; Eureka! François Mitterrand a trouvé l'Europe de la technologie; Signature du traité franco-britannique à Canterbury : le bout du tunnel pour le tunnel sous la Manche; Un pari technique et industriel: la haute définition pour la télévision française naissante; Le TGV Atlantique, une décision &amp;quot;très personnelle&amp;quot; du Président Mitterrand; Témoin d'un lancement d'Ariane échoué, Mitterrand solidaire et convaincu du futur de l'Europe spatiale; François Mitterrand en direct avec un astronaute français dans l'espace; Inauguration d'une usine de production d'Airbus A340; Université 2000 : &amp;quot;justice sociale&amp;quot; et aménagement du territoire universitaire; La Lorraine en crise, premier voyage du nouveau président</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Laborie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03764432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Faure et Adelaïde Maisonable (photographe), Bort-les-Orgues. Les mots sous le lac. Récits et témoignages d’avant le barrage, Toulouse, Privat, 2012, 96 p</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Laborie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, pp.247. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/herm.068.0247⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03764469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId189"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="54C1A63C"/>
+    <w:nsid w:val="8820951E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/leonard-laborie" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0963-3846" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/11204624X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308816v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Laborie" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Richez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1571099" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b22990" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516156v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Virgili" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Matamoros" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bledniak Sonia" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Perego" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/histoire/chroniques-de-l-europe/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03763478v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Thiemeyer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Henrich-Franke" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Aldebert" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Proschmann" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nomos-elibrary.de/10.5771/9783748929406/conflict-in-cooperation?page=1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5771/9783748929406" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03763492v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mays" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Griset" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6590097" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03920186v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaman Kouli" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-031-00296-0" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-00296-0" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02923766v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Patrice Foissac" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.msha.fr/msha/publication.php?menu=detail&amp;amp;id=P454&amp;amp;categorie=3" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02914630v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b16576" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483671v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Beltran" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lanthier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Le Gallic" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.oapen.org/search?identifier=1003366" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/978-3-0352-6605-4" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03763542v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bouvier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02922468v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Flonneau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Passalacqua" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.50839" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03763584v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vigui&#233; Renan" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bouneau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Varaschin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://library.oapen.org/handle/20.500.12657/53417" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04040825v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1182577" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02922434v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/978-3-0352-6025-0" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228431v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ri.201.0139" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391840v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stathis Arapostathis" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09717218251375822" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228478v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Williot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jehrhe.013.0001g" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04716648v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi Tworek" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mond1.226.0007" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383225v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5771/0947-9511-2023-2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996766v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Damerval" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04725218v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04837566v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03763629v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03929250v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04111560v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512991v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02922588v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stathis G. Arapostathis" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/tech.2020.0005" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02469205v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vonnard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vin.142.0109" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02469144v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard R. John" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07341512.2019.1652960" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02922507v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26014/j.comp.2018.01.05" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02474283v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas&#160;j. Forsyth" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rawi Abdelal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mond1.181.0155" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02922591v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0960777318000085" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03763760v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03764248v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02922532v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bipr1.044.0055" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03763767v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03764454v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ving.125.0175" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977382v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s1740022815000054" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03763800v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03764260v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lci.009.0011" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539637v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07341512.2011.604175" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308822v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289219v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.atlande.eu/nos-ouvrages/1047-histoire-contemporaine-tronc-commun-9782350309378.html" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170951v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-cairn.fr/perigord/2086-yves-guena-1922-2016-9791070062647.html" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03763704v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nomos-elibrary.de/10.5771/9783748929406-193/railways-halted-multilateral-cooperation-valid-multilateral-agreements?page=1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5771/9783748929406-193" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03929191v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Anceau" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03764194v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03764184v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03764209v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03763525v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6600906" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03763715v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nomos-elibrary.de/10.5771/9783748929406-7/co-operation-in-conflict-some-introductory-words?page=1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5771/9783748929406-7" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03764204v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03764198v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03764288v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie C&#339;ur&#233;" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sa-autrement.com/livre/9782844463616-l-energie-a-tous-les-etages-autour-d-alain-beltran-christophe-bonneau-renan-viguie-jean-pierre-williot-collectif/" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02953553v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sup.sorbonne-universite.fr/catalogue/histoire-moderne-et-contemporaine/mondes-contemporains/lengagement-des-americains-dans-la-guerre" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094458v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516339v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02868711v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110669701-010" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02469278v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03763744v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufr-editions.fr/produit/les-petits-vignobles/" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521560v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lachaise" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Combet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02922562v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/circulation-metissage-et-culture-materielle-xvie-xxe-siecles-metissages-viticulturels.html" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02922585v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/view/title/51117" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/978-3-0352-6597-2" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02922974v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03763782v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14375/NP.9782369424680" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03764227v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03764413v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.94275" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03763788v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Mazoyer" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pinsolle" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018026v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391786v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Fotopoulos" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04716676v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04836657v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322474v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Burigana" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275603v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516511v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516585v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536103v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Milor" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin G. Thierry" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03767781v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275522v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275516v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02469332v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03764432v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03764469v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.068.0247" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/leonard-laborie" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0963-3846" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/11204624X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308816v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Laborie" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Richez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1571099" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b22990" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03920186v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaman Kouli" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-031-00296-0" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-00296-0" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03763478v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Thiemeyer" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Henrich-Franke" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Aldebert" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Proschmann" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nomos-elibrary.de/10.5771/9783748929406/conflict-in-cooperation?page=1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5771/9783748929406" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516156v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Virgili" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Matamoros" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bledniak Sonia" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Perego" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/histoire/chroniques-de-l-europe/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03763492v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mays" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Griset" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6590097" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02923766v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Patrice Foissac" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.msha.fr/msha/publication.php?menu=detail&amp;amp;id=P454&amp;amp;categorie=3" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02914630v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b16576" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03763542v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bouvier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483671v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Beltran" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lanthier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Le Gallic" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.oapen.org/search?identifier=1003366" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/978-3-0352-6605-4" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02922468v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Flonneau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Passalacqua" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.50839" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03763584v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vigui&#233; Renan" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bouneau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Varaschin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://library.oapen.org/handle/20.500.12657/53417" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04040825v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1182577" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02922434v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/978-3-0352-6025-0" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228431v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ri.201.0139" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391840v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stathis Arapostathis" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09717218251375822" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228478v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Williot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jehrhe.013.0001g" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04716648v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi Tworek" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mond1.226.0007" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383225v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5771/0947-9511-2023-2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996766v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Damerval" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04725218v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04837566v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03929250v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03763629v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04111560v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512991v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02922588v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stathis G. Arapostathis" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/tech.2020.0005" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02469144v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard R. John" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07341512.2019.1652960" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02469205v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vonnard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vin.142.0109" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02922507v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26014/j.comp.2018.01.05" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02474283v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas&#160;j. Forsyth" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rawi Abdelal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mond1.181.0155" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02922591v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0960777318000085" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02922532v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bipr1.044.0055" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03763767v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03763760v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03764248v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03764454v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ving.125.0175" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977382v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s1740022815000054" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03763800v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03764260v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lci.009.0011" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539637v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07341512.2011.604175" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589364v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsbdl.com/product-tag/lhistoire-des-breches/" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589383v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589343v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pub-editions.fr/fr/thea/5404-l-energie-de-l-histoire" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308822v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289219v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.atlande.eu/nos-ouvrages/1047-histoire-contemporaine-tronc-commun-9782350309378.html" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170951v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-cairn.fr/perigord/2086-yves-guena-1922-2016-9791070062647.html" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03764184v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03764194v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03763704v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nomos-elibrary.de/10.5771/9783748929406-193/railways-halted-multilateral-cooperation-valid-multilateral-agreements?page=1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5771/9783748929406-193" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03929191v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Anceau" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03764209v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03763525v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6600906" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03763715v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nomos-elibrary.de/10.5771/9783748929406-7/co-operation-in-conflict-some-introductory-words?page=1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5771/9783748929406-7" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03764204v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03764198v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03764288v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie C&#339;ur&#233;" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sa-autrement.com/livre/9782844463616-l-energie-a-tous-les-etages-autour-d-alain-beltran-christophe-bonneau-renan-viguie-jean-pierre-williot-collectif/" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02953553v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sup.sorbonne-universite.fr/catalogue/histoire-moderne-et-contemporaine/mondes-contemporains/lengagement-des-americains-dans-la-guerre" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094458v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516339v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02868711v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110669701-010" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02469278v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521560v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lachaise" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Combet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03763744v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufr-editions.fr/produit/les-petits-vignobles/" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02922562v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/circulation-metissage-et-culture-materielle-xvie-xxe-siecles-metissages-viticulturels.html" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02922974v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02922585v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/view/title/51117" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/978-3-0352-6597-2" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03764227v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03763782v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14375/NP.9782369424680" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03764413v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.94275" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03763788v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Mazoyer" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pinsolle" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018026v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391786v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Fotopoulos" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04716676v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04836657v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322474v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Burigana" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275603v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516511v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516585v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536103v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Milor" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin G. Thierry" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03767781v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275522v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275516v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02469332v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03764432v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03764469v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.068.0247" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>