--- v1 (2026-05-06)
+++ v2 (2026-05-27)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:115.31531531532px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Léonard Laborie </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">leonard-laborie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-0963-3846</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">11204624X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire du monde &amp;quot;un seul territoire postal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Laborie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Richez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Lang; Peter Lang Verlag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 14, pp.464, 2025, Histoire des Echanges, Communications, Postes et Territoires, 9783034359917. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3726/b22990⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05308816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Politics and Policies of European Economic Integration, 1850–1914</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaman Kouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Laborie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palgrave Macmillan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Palgrave Studies in Economic History, 978-3-031-00295-3. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-00296-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03920186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conflict in Cooperation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Laborie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Thiemeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Henrich-Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Aldebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Proschmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nomos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 34, pp.257, 2022, Historische Dimensionen Europäischer Integration, Thiemeyer Guido; Henrich-Franke Christian, 978-3-8487-8885-9. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5771/9783748929406⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03763478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chroniques de l'Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Laborie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Virgili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Matamoros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bledniak Sonia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Perego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.272, 2022, 9782271140111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03516156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inventing a Shared Science Diplomacy for Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Mays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Laborie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Griset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Zenodo, 2022, </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.6590097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03763492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vins de Cahors et du Quercy. Un recueil sur l'histoire des hommes, des lieux et des produits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Laborie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Griset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Patrice Foissac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maison des sciences de l'homme d'Aquitaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 978-2-85892-607-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02923766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attention, fragile ! Economie et politique de la messagerie postale en France, XIXe-XXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Laborie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Richez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Peter Lang, 2020, 978-2-8076-0430-8. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3726/b16576⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02914630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Europe en transitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Laborie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bouvier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nouveau Monde, 2016, 9782369424680</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03763542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mondes électriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Beltran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lanthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Laborie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Le Gallic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.603, 2016, </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3726/978-3-0352-6605-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02483671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les transports de la démocratie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Flonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Laborie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Passalacqua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Rennes, 2014, </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pur.50839⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02922468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les paysages de l’électricité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Laborie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viguié Renan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Varaschin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 9782875745996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03763584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les paysages de l’électricité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viguié Renan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Varaschin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Laborie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.273, 2012, Histoire de l’énergie/History of Energy, 978-90-5201-893-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04040825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Europe mise en réseaux. La France et la coopération internationale dans les postes et les télécommunications (années 1850-années 1950)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Laborie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Peter Lang, 2010, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3726/978-3-0352-6025-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02922434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Diplomatie scientifique » : l’affirmation d’une nouvelle catégorie analytique depuis les années 2000</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Laborie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Relations internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 1974-2024. L’histoire des relations internationales contemporaines. Une discipline en transition, 201, pp.139 - 152. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ri.201.0139⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05228431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘Tele-Crisis’: Co-production of Crisis and Information and Communication Technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stathis Arapostathis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Laborie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Technology and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 30 (4), pp.541-552. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/09717218251375822⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05391840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’histoire du gaz : orientée ou désorientée ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Laborie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Williot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Energy History / Revue d'Histoire de l'énergie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13 (2), pp.1g-10. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/jehrhe.013.0001g⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05228478v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les trafics postaux dans une perspective d’histoire globale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Laborie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heidi Tworek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monde(s). Histoire, Espaces, Relations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, N° 26 (2), pp.7-30. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mond1.226.0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04716648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European Disintegration and Integration During the First World War Revisited</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaman Kouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Laborie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of European integration history</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 29 (2), pp.183-200. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5771/0947-9511-2023-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04383225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diplomatie scientifique et conduite responsable de la recherche (propos recueillis par Léonard Laborie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Laborie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Damerval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Politique et Parlementaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 127 (1112), pp.161-168</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04996766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">150 ans de l’Union postale universelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Laborie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Humanité (Site)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 923</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04725218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le premier coup de fil sans fil, acte un de l’ère du cellulaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Laborie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Humanité (Site)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, L'Humanité magazine, pp.76-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04837566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’émigration lotoise et le développement de la viticulture argentine au 19e siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Laborie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Griset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société des Études littéraires, scientifiques et artistiques du Lot</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 143, pp.340-345</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03929250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infrastructures et construction de l’Europe nazie-fasciste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Laborie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire, Europe et relations internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Modes et textiles en représentation, 1 (1), pp.217-222</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03763629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'histoire de la diplomatie scientifique à l'histoire dans la diplomatie scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Laborie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire, Europe et relations internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 1 (2), pp.13-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04111560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La concurrence avant la libéralisation: International Post Corporation, entreprise de transformation, 1983-1989</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Laborie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprises et Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 105</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03512991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Governing Technosciences in the Age of Grand Challenges: A European Historical Perspective on the Entanglement of Science, Technology, Diplomacy, and Democracy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stathis G. Arapostathis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Laborie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technology and Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 61 (1), pp.318-332. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1353/tech.2020.0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02922588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circuits of Victory': how the First World War shaped the political economy of the telephone in the United States and France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard R. John</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Laborie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">History and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 35 (2), pp.115-137. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07341512.2019.1652960⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02469144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'événement au rendez-vous médiatique européen : l’UEFA, l’UER et la Coupe des clubs champions de football (1956-1968)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vonnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Laborie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20 &amp; 21. Revue d'histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 142 (2), pp.109-122. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/vin.142.0109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02469205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European Union for and by Communication Networks: Continuities and Discontinuities during the Second World War</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Henrich-Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Laborie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comparativ. Zeitschrift für Globalgeschichte und vergleichende Gesellschaftsforschung</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Entstehung und Entwicklung transnationaler Kommunikationsräume in Europa zu Kriegszeiten, 1914-1945, 28 (1), pp.82-100. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26014/j.comp.2018.01.05⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02922507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Débat autour de Capital Rules. The Construction of Global Finance de Rawi Abdelal, Cambridge, MA: Harvard University Press, 2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas j. Forsyth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Laborie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rawi Abdelal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monde(s). Histoire, Espaces, Relations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 13 (1), pp.155-171. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mond1.181.0155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02474283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enveloping Europe: Plans and Practices in Postal Governance, 1929–1959</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Laborie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contemporary European History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 27 (2), pp.301-325. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0960777318000085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02922591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre mondialisation et intégration européenne : origines et signature de la Convention sur le brevet européen (Munich 1973)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Griset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Laborie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Institut Pierre Renouvin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 44 (2), pp.55-74. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/bipr1.044.0055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02922532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Historiographie et réinvention du vignoble de Cahors, XXe-XXIe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Griset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Laborie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista iberoamericana de viticultura, agroindustria y ruralidad </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 3 (7), pp.81-102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03763767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. De qui, de quoi, malbec est-il le nom ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Griset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Laborie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista iberoamericana de viticultura, agroindustria y ruralidad </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7, pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03763760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le développement des infrastructures et des services d'énergie, de communication et de mobilité au cours des années 1920</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Laborie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour mémoire.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, La Grande Guerre et les travaux publics, Hors série, pp.138-143</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03764248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurel Chloé, Manuel d’histoire globale: comprendre le « global turn » des sciences humaines, Paris, Armand Colin, 2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Laborie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vingtième siècle. Revue d'histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 125 (1), pp.175. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ving.125.0175⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03764454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global commerce in small boxes: parcel post, 1878–1913</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Laborie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Global History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (2), pp.235-258. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/s1740022815000054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01977382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La politique communautaire des télécommunications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Laborie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Fare</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Intégration économique et gouvernance européenne depuis les années cinquante, 3-4, pp.239-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03763800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De quoi l'universel est-il fait ? L'Europe, les empires et les premières organisations internationales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Laborie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cahiers Irice / Les Cahiers Sirice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 9 (1), pp.11. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lci.009.0011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03764260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fragile links, frozen identities: the governance of telecommunication networks and Europe (1944–53)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Laborie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">History and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 27 (3), pp.311-330. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07341512.2011.604175⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02539637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (31)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les électro-politiques de l'Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Laborie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bouneau, Christophe. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dans la fabrique de la transition énergétique: une nouvelle histoire de l'électrification en France et en Europe, de la fin du XIXe au coeur du XXIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Bord de l'eau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.143-150, 2026, L'histoire des brèches, 2385192403</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05589364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrification et numérisation: l'émergence d'un nouveau système electro-numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Laborie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bouneau, Christophe. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dans la fabrique de la transition énergétique: une nouvelle histoire de l'électrification en France et en Europe, de la fin du XIXe au coeur du XXIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Bord de l'eau, pp.441-456, 2026, L'histoire des brèches, 2385192403</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05589383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vins de Cahors : la bouteille de verre ou quand le contenant fait renaître le contenu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Griset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Laborie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bouvier, Yves; Le Gallic, Stéphanie; Pinsolle, Dominique. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’énergie de l’histoire. Comprendre l’innovation avec Christophe Bouneau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Bordeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 979-10-300-1207-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05589343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un seul territoire postal ? Introduction à une quête historique et à une enquête historienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Laborie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faire du monde « un seul territoire postal ». L’Union postale universelle dans l’histoire / / The World as a ‘Single Postal Territory’. The UPU’s role in history</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 14, </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.16-39, 2025, Histoire des Echanges, Communications, Postes et Territoires, 9783034359917</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05308822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mondialisation par les organisations internationales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Laborie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Clément Fabre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les mondialisations des années 1880 au milieu des années 1930</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atlande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Clefs-concours Histoire contemporaine, 2350309371</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04289219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Guéna, ministre des Postes et Télécommunications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Laborie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Richez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christine Bouneau; Sylvie Guillaume; Bernard Lachaise. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Yves Guéna (1922-2016). Un gaulliste dans l'histoire de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cairn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.89-99, 2023, 9791070062647</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04170951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1723. Un Irlandais met Bordeaux en bouteilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Laborie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chroniques de l'Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Editions, 2022, 978-2-271-14011-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03764184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1878. Un puceron qui fait l’Union</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Laborie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chroniques de l'Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Editions, 2022, 978-2-271-14011-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03764194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Railways: halted multilateral cooperation, valid multilateral agreements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Laborie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Valentine Aldebert; Christian Henrich-Franke; Léonard Laborie; Sabrina Proschmann; Guido Thiemeyer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conflict in cooperation. Crossborder infrastructures in Europe facing the Second World War</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 34, </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nomos Verlagsgesellschaft mbH &amp; Co. KG</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.193-207, 2022, </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5771/9783748929406-193⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03763704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoires courtes, histoire longue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Laborie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Virgili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Matamoros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Anceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bledniak Sonia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sonia Bledniak; Fabrice Virgili; Isabelle Matamoros. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chroniques de l'Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.11-15, 2022, 9782271140111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03929191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1975. Airbus décolle, Unidata s’écrase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Laborie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chroniques de l'Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Editions, 2022, 978-2-271-14011-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03764209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scientists attached to diplomacy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Laborie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inventing a shared science diplomacy for Europe: Interdisciplinary case studies to think with history.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Zenodo, pp.44-50, 2022, </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.6600906⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03763525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conflict in cooperation - Some Introductory words</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Aldebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Henrich-Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Laborie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Proschmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Thiemeyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Léonard Laborie; Valentine Aldebert; Christian Henrich-Franke; Sabrina Proschmann; Guido Thiemeyer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conflict in Cooperation. Crossborder Infrastructures in Europe facing the Second World War</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 34, </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nomos Verlagsgesellschaft mbH &amp; Co. KG</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.7-19, 2022, </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5771/9783748929406-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03763715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1er septembre 1929. Un nouveau concert européen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Laborie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chroniques de l'Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Editions, 2022, 978-2-271-14011-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03764204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1886. Un accord clé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Laborie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chroniques de l'Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Editions, 2022, 978-2-271-14011-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03764198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aux origines de l'AHEF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Laborie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cœuré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christophe Bouneau; Renan Viguié; Jean-Pierre Williot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’énergie à tous les étages. Autour d’Alain Beltran</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Descartes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.407-419, 2022, 978-2844463616</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03764288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Circuits of Victory. L'entreprise Bell et l'engagement du Signal Corps en France »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Laborie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard R. John</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Chaline; Olivier Forcade. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'engagement des Américains dans la guerre, 1917-1918</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorbonne Université Presse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 979-10-231-0666-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02953553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ampoule électrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Laborie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bouvier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le magasin du monde. La mondialisation par les objets, du XVIIIe siècle à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03094458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Laborie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Griset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Patrice Foissac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Léonard Laborie; Patrice Foissac; Pascal Griset. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vins de Cahors et du Quercy. Un recueil sur l’histoire des hommes, des lieux et des produits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de la MSHA, pp.17-26, 2020, 2858926077</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03516339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technology Taking Over Diplomacy? The ‘Comité Consultatif International (for) Fernschreiben’ (CCIF) and Its Relationship to the ITU in the Early History of Telephone Standardization, 1923–1947</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Laborie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Henrich-Franke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">History of the International Telecommunication Union. Transnational techno-diplomacy from the telegraph to the Internet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Gruyter Oldenbourg, pp.215-242, 2020, </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/9783110669701-010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02868711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un homme nouveau apparaît&amp;quot;. Le changement technologique dans le discours et la politique de François Mitterrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Laborie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Georges Saunier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mitterrand, les années d'alternances. 1984-1986 / 1986-1988</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nouveau Monde, 2019, 978-2369424246</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02469278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A l'époque contemporaine les combats d'une sous-préfecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Lachaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Combet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Laborie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Combet, Michel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire de Bergerac</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fanlac, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02521560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démêlées identitaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Griset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Laborie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stéphane Le Bras. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les petits vignobles. Des territoires en question</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rennes; Presses Universitaires François Rabelais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.121-140, 2017, Tables des Hommes, 978-2-86906-430-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03763744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métissages viticulturels. Circulations transatlantiques, culture matérielle et identité de l’appellation Cahors au début du xxie siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Laborie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Griset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Figeac; Christophe Bouneau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Circulation, métissage et culture matérielle (xvie-xxe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classiques Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.393-407, 2017, Circulation, métissage et culture matérielle (xvie-xxe siècles), 978-2-406-06593-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02922562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À la recherche d'EDF. De la DER à la R&D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Laborie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Comité d'histoire de l'électricité et de l'énergie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoires électriques. EDF a 70 ans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fondation EDF, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02922974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Poste, l’intégration européenne et la mondialisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Laborie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Muriel Le Roux; Sébastien Richez. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brève histoire de la Poste en France depuis 1945</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.105-117, 2016, 978-3-0352-9741-6. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3726/978-3-0352-6597-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02922585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Laborie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Le Gallic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Beltran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lanthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electric Worlds / Mondes électriques. Creations, Circulations, Tensions, Transitions (19th-21st C.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.13-15, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03764227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Europe comme civilisation matérielle en transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Laborie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bouvier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Europe en transitions. Energie, mobilité, communication, XVIIIe-XXIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nouveau Monde, pp.9-21, 2016, 978-2-36942-469-7. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14375/NP.9782369424680⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03763782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisations internationales, normalisation et circulations techniques au XIXe siècle. Sur l’échec d’un projet d’école internationale de télégraphie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Laborie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les savoirs-mondes. Mobilités et circulation des savoirs depuis le Moyen Age</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.261-273, 2015, </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pur.94275⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03764413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les grands réseaux en démocratie technique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Laborie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Mazoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pinsolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lequin, Yves-Claude; Lamard, Pierre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eléments de démocratie technique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de technologie de Belfort-Montbéliard, pp.79-91, 2014, 979-10-91901-00-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03763788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’histoire des grands réseaux techniques : les cloisons tombent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Laborie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les réseaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02018026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘Tele-Crisis’: Co-production of Crisis and Information and Communication Technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Laborie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannis Fotopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stathis Arapostathis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Technology and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 30 (4), 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05391786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trafics postaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Laborie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heidi Tworek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monde(s). Histoire, Espaces, Relations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 26, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04716676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire et diplomatie scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Laborie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire, Europe et relations internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1 (2), pp.164, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04836657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Airbus: From a Flying Bus to the Symbol of Industrial Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Laborie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Burigana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie d'histoire numérique de l'Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, https://ehne.fr/en/node/21469</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05322474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la DER à la R&D, préparer l’avenir électrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Laborie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sources électriques. 1946-2021. EDF - 75 ans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.178-179</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03275603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diplomatie scientifique européenne : histoire, théorie, stratégie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Laborie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, pp.19-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03516511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Château Malbec : sur les pistes de l'histoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Laborie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03516585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Agence nationale de la recherche, deux décennies en perspective, 2005-2025</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Laborie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Griset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Milor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin G. Thierry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, pp.64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05536103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dealing with Russia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Laborie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, https://www.science-diplomacy.eu/dealing-with-russia-learning-from-the-norway-eu-science-diplomacy-network/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03767781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Première Guerre mondiale a-t-elle mis fin à l'intégration européenne ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaman Kouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Laborie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie d'histoire numérique de l'Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03275522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Airbus : du bus de l’air au symbole de l’Europe industrielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Laborie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Burigana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie d'histoire numérique de l'Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03275516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire de l'histoire avec l'Europe - Entretien avec Léonard Laborie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Laborie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02469332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Pas de socialisme sans la science »; L’avenir de Plogoff et du programme électronucléaire français : promesse de campagne; François Mitterrand à l’école de l’informatique; Inauguration du TGV Sud-Est ou l'art de prendre le train en marche; Biarritz-Elysée: son et lumière sur l'avenir des communications en France; Eureka! François Mitterrand a trouvé l'Europe de la technologie; Signature du traité franco-britannique à Canterbury : le bout du tunnel pour le tunnel sous la Manche; Un pari technique et industriel: la haute définition pour la télévision française naissante; Le TGV Atlantique, une décision &amp;quot;très personnelle&amp;quot; du Président Mitterrand; Témoin d'un lancement d'Ariane échoué, Mitterrand solidaire et convaincu du futur de l'Europe spatiale; François Mitterrand en direct avec un astronaute français dans l'espace; Inauguration d'une usine de production d'Airbus A340; Université 2000 : &amp;quot;justice sociale&amp;quot; et aménagement du territoire universitaire; La Lorraine en crise, premier voyage du nouveau président</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Laborie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03764432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Faure et Adelaïde Maisonable (photographe), Bort-les-Orgues. Les mots sous le lac. Récits et témoignages d’avant le barrage, Toulouse, Privat, 2012, 96 p</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Laborie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, pp.247. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/herm.068.0247⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03764469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId189"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:115.31531531532px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Léonard Laborie </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">leonard-laborie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-0963-3846</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">11204624X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire du monde &amp;quot;un seul territoire postal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Laborie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Richez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Lang; Peter Lang Verlag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 14, pp.464, 2025, Histoire des Echanges, Communications, Postes et Territoires, 9783034359917. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3726/b22990⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05308816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conflict in Cooperation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Laborie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Thiemeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Henrich-Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Aldebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Proschmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nomos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 34, pp.257, 2022, Historische Dimensionen Europäischer Integration, Thiemeyer Guido; Henrich-Franke Christian, 978-3-8487-8885-9. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5771/9783748929406⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03763478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chroniques de l'Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Laborie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Virgili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Matamoros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bledniak Sonia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Perego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.272, 2022, 9782271140111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03516156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inventing a Shared Science Diplomacy for Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Mays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Laborie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Griset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Zenodo, 2022, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.6590097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03763492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Politics and Policies of European Economic Integration, 1850–1914</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaman Kouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Laborie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palgrave Macmillan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Palgrave Studies in Economic History, 978-3-031-00295-3. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-00296-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03920186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vins de Cahors et du Quercy. Un recueil sur l'histoire des hommes, des lieux et des produits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Laborie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Griset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Patrice Foissac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maison des sciences de l'homme d'Aquitaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 978-2-85892-607-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02923766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attention, fragile ! Economie et politique de la messagerie postale en France, XIXe-XXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Laborie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Richez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Peter Lang, 2020, 978-2-8076-0430-8. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3726/b16576⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02914630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mondes électriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Beltran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lanthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Laborie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Le Gallic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.603, 2016, </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3726/978-3-0352-6605-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02483671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Europe en transitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Laborie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bouvier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nouveau Monde, 2016, 9782369424680</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03763542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les transports de la démocratie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Flonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Laborie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Passalacqua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Rennes, 2014, </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pur.50839⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02922468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les paysages de l’électricité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Laborie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viguié Renan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Varaschin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 9782875745996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03763584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les paysages de l’électricité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viguié Renan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Varaschin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Laborie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.273, 2012, Histoire de l’énergie/History of Energy, 978-90-5201-893-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04040825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Europe mise en réseaux. La France et la coopération internationale dans les postes et les télécommunications (années 1850-années 1950)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Laborie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Peter Lang, 2010, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3726/978-3-0352-6025-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02922434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Diplomatie scientifique » : l’affirmation d’une nouvelle catégorie analytique depuis les années 2000</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Laborie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Relations internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 1974-2024. L’histoire des relations internationales contemporaines. Une discipline en transition, 201, pp.139 - 152. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ri.201.0139⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05228431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘Tele-Crisis’: Co-production of Crisis and Information and Communication Technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stathis Arapostathis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Laborie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Technology and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 30 (4), pp.541-552. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/09717218251375822⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05391840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’histoire du gaz : orientée ou désorientée ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Laborie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Williot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Energy History / Revue d'Histoire de l'énergie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13 (2), pp.1g-10. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/jehrhe.013.0001g⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05228478v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les trafics postaux dans une perspective d’histoire globale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Laborie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heidi Tworek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monde(s). Histoire, Espaces, Relations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, N° 26 (2), pp.7-30. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mond1.226.0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04716648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European Disintegration and Integration During the First World War Revisited</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaman Kouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Laborie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of European integration history</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 29 (2), pp.183-200. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5771/0947-9511-2023-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04383225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diplomatie scientifique et conduite responsable de la recherche (propos recueillis par Léonard Laborie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Laborie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Damerval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Politique et Parlementaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 127 (1112), pp.161-168</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04996766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">150 ans de l’Union postale universelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Laborie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Humanité (Site)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 923</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04725218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le premier coup de fil sans fil, acte un de l’ère du cellulaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Laborie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Humanité (Site)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, L'Humanité magazine, pp.76-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04837566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infrastructures et construction de l’Europe nazie-fasciste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Laborie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire, Europe et relations internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Modes et textiles en représentation, 1 (1), pp.217-222</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03763629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’émigration lotoise et le développement de la viticulture argentine au 19e siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Laborie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Griset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société des Études littéraires, scientifiques et artistiques du Lot</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 143, pp.340-345</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03929250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'histoire de la diplomatie scientifique à l'histoire dans la diplomatie scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Laborie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire, Europe et relations internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 1 (2), pp.13-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04111560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La concurrence avant la libéralisation: International Post Corporation, entreprise de transformation, 1983-1989</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Laborie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprises et Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 105</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03512991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Governing Technosciences in the Age of Grand Challenges: A European Historical Perspective on the Entanglement of Science, Technology, Diplomacy, and Democracy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stathis G. Arapostathis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Laborie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technology and Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 61 (1), pp.318-332. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1353/tech.2020.0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02922588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'événement au rendez-vous médiatique européen : l’UEFA, l’UER et la Coupe des clubs champions de football (1956-1968)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vonnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Laborie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20 &amp; 21. Revue d'histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 142 (2), pp.109-122. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/vin.142.0109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02469205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circuits of Victory': how the First World War shaped the political economy of the telephone in the United States and France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard R. John</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Laborie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">History and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 35 (2), pp.115-137. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07341512.2019.1652960⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02469144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European Union for and by Communication Networks: Continuities and Discontinuities during the Second World War</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Henrich-Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Laborie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comparativ. Zeitschrift für Globalgeschichte und vergleichende Gesellschaftsforschung</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Entstehung und Entwicklung transnationaler Kommunikationsräume in Europa zu Kriegszeiten, 1914-1945, 28 (1), pp.82-100. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26014/j.comp.2018.01.05⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02922507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Débat autour de Capital Rules. The Construction of Global Finance de Rawi Abdelal, Cambridge, MA: Harvard University Press, 2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas j. Forsyth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Laborie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rawi Abdelal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monde(s). Histoire, Espaces, Relations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 13 (1), pp.155-171. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mond1.181.0155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02474283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enveloping Europe: Plans and Practices in Postal Governance, 1929–1959</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Laborie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contemporary European History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 27 (2), pp.301-325. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0960777318000085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02922591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. De qui, de quoi, malbec est-il le nom ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Griset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Laborie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista iberoamericana de viticultura, agroindustria y ruralidad </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7, pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03763760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le développement des infrastructures et des services d'énergie, de communication et de mobilité au cours des années 1920</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Laborie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour mémoire.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, La Grande Guerre et les travaux publics, Hors série, pp.138-143</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03764248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre mondialisation et intégration européenne : origines et signature de la Convention sur le brevet européen (Munich 1973)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Griset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Laborie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Institut Pierre Renouvin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 44 (2), pp.55-74. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/bipr1.044.0055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02922532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Historiographie et réinvention du vignoble de Cahors, XXe-XXIe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Griset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Laborie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista iberoamericana de viticultura, agroindustria y ruralidad </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 3 (7), pp.81-102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03763767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurel Chloé, Manuel d’histoire globale: comprendre le « global turn » des sciences humaines, Paris, Armand Colin, 2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Laborie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vingtième siècle. Revue d'histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 125 (1), pp.175. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ving.125.0175⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03764454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global commerce in small boxes: parcel post, 1878–1913</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Laborie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Global History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (2), pp.235-258. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/s1740022815000054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01977382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La politique communautaire des télécommunications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Laborie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Fare</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Intégration économique et gouvernance européenne depuis les années cinquante, 3-4, pp.239-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03763800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De quoi l'universel est-il fait ? L'Europe, les empires et les premières organisations internationales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Laborie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cahiers Irice / Les Cahiers Sirice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 9 (1), pp.11. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lci.009.0011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03764260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fragile links, frozen identities: the governance of telecommunication networks and Europe (1944–53)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Laborie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">History and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 27 (3), pp.311-330. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07341512.2011.604175⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02539637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (31)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les électro-politiques de l'Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Laborie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bouneau, Christophe. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dans la fabrique de la transition énergétique: une nouvelle histoire de l'électrification en France et en Europe, de la fin du XIXe au coeur du XXIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Bord de l'eau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.143-150, 2026, L'histoire des brèches, 2385192403</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05589364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrification et numérisation: l'émergence d'un nouveau système electro-numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Laborie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bouneau, Christophe. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dans la fabrique de la transition énergétique: une nouvelle histoire de l'électrification en France et en Europe, de la fin du XIXe au coeur du XXIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Bord de l'eau, pp.441-456, 2026, L'histoire des brèches, 2385192403</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05589383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vins de Cahors : la bouteille de verre ou quand le contenant fait renaître le contenu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Griset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Laborie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bouvier, Yves; Le Gallic, Stéphanie; Pinsolle, Dominique. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’énergie de l’histoire. Comprendre l’innovation avec Christophe Bouneau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Bordeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 979-10-300-1207-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05589343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un seul territoire postal ? Introduction à une quête historique et à une enquête historienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Laborie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faire du monde « un seul territoire postal ». L’Union postale universelle dans l’histoire / / The World as a ‘Single Postal Territory’. The UPU’s role in history</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 14, </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.16-39, 2025, Histoire des Echanges, Communications, Postes et Territoires, 9783034359917</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05308822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mondialisation par les organisations internationales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Laborie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Clément Fabre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les mondialisations des années 1880 au milieu des années 1930</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atlande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Clefs-concours Histoire contemporaine, 2350309371</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04289219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Guéna, ministre des Postes et Télécommunications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Laborie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Richez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christine Bouneau; Sylvie Guillaume; Bernard Lachaise. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Yves Guéna (1922-2016). Un gaulliste dans l'histoire de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cairn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.89-99, 2023, 9791070062647</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04170951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Railways: halted multilateral cooperation, valid multilateral agreements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Laborie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Valentine Aldebert; Christian Henrich-Franke; Léonard Laborie; Sabrina Proschmann; Guido Thiemeyer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conflict in cooperation. Crossborder infrastructures in Europe facing the Second World War</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 34, </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nomos Verlagsgesellschaft mbH &amp; Co. KG</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.193-207, 2022, </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5771/9783748929406-193⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03763704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoires courtes, histoire longue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Laborie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Virgili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Matamoros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Anceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bledniak Sonia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sonia Bledniak; Fabrice Virgili; Isabelle Matamoros. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chroniques de l'Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.11-15, 2022, 9782271140111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03929191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1723. Un Irlandais met Bordeaux en bouteilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Laborie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chroniques de l'Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Editions, 2022, 978-2-271-14011-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03764184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1878. Un puceron qui fait l’Union</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Laborie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chroniques de l'Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Editions, 2022, 978-2-271-14011-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03764194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scientists attached to diplomacy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Laborie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inventing a shared science diplomacy for Europe: Interdisciplinary case studies to think with history.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Zenodo, pp.44-50, 2022, </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.6600906⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03763525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1975. Airbus décolle, Unidata s’écrase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Laborie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chroniques de l'Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Editions, 2022, 978-2-271-14011-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03764209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conflict in cooperation - Some Introductory words</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Aldebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Henrich-Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Laborie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Proschmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Thiemeyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Léonard Laborie; Valentine Aldebert; Christian Henrich-Franke; Sabrina Proschmann; Guido Thiemeyer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conflict in Cooperation. Crossborder Infrastructures in Europe facing the Second World War</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 34, </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nomos Verlagsgesellschaft mbH &amp; Co. KG</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.7-19, 2022, </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5771/9783748929406-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03763715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1er septembre 1929. Un nouveau concert européen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Laborie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chroniques de l'Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Editions, 2022, 978-2-271-14011-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03764204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1886. Un accord clé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Laborie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chroniques de l'Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Editions, 2022, 978-2-271-14011-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03764198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aux origines de l'AHEF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Laborie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cœuré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christophe Bouneau; Renan Viguié; Jean-Pierre Williot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’énergie à tous les étages. Autour d’Alain Beltran</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Descartes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.407-419, 2022, 978-2844463616</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03764288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Circuits of Victory. L'entreprise Bell et l'engagement du Signal Corps en France »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Laborie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard R. John</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Chaline; Olivier Forcade. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'engagement des Américains dans la guerre, 1917-1918</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorbonne Université Presse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 979-10-231-0666-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02953553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ampoule électrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Laborie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bouvier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le magasin du monde. La mondialisation par les objets, du XVIIIe siècle à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03094458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Laborie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Griset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Patrice Foissac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Léonard Laborie; Patrice Foissac; Pascal Griset. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vins de Cahors et du Quercy. Un recueil sur l’histoire des hommes, des lieux et des produits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de la MSHA, pp.17-26, 2020, 2858926077</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03516339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technology Taking Over Diplomacy? The ‘Comité Consultatif International (for) Fernschreiben’ (CCIF) and Its Relationship to the ITU in the Early History of Telephone Standardization, 1923–1947</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Laborie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Henrich-Franke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">History of the International Telecommunication Union. Transnational techno-diplomacy from the telegraph to the Internet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Gruyter Oldenbourg, pp.215-242, 2020, </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/9783110669701-010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02868711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un homme nouveau apparaît&amp;quot;. Le changement technologique dans le discours et la politique de François Mitterrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Laborie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Georges Saunier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mitterrand, les années d'alternances. 1984-1986 / 1986-1988</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nouveau Monde, 2019, 978-2369424246</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02469278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A l'époque contemporaine les combats d'une sous-préfecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Lachaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Combet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Laborie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Combet, Michel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire de Bergerac</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fanlac, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02521560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démêlées identitaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Griset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Laborie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stéphane Le Bras. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les petits vignobles. Des territoires en question</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rennes; Presses Universitaires François Rabelais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.121-140, 2017, Tables des Hommes, 978-2-86906-430-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03763744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métissages viticulturels. Circulations transatlantiques, culture matérielle et identité de l’appellation Cahors au début du xxie siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Laborie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Griset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Figeac; Christophe Bouneau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Circulation, métissage et culture matérielle (xvie-xxe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classiques Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.393-407, 2017, Circulation, métissage et culture matérielle (xvie-xxe siècles), 978-2-406-06593-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02922562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Europe comme civilisation matérielle en transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Laborie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bouvier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Europe en transitions. Energie, mobilité, communication, XVIIIe-XXIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nouveau Monde, pp.9-21, 2016, 978-2-36942-469-7. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14375/NP.9782369424680⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03763782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Laborie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Le Gallic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Beltran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lanthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electric Worlds / Mondes électriques. Creations, Circulations, Tensions, Transitions (19th-21st C.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.13-15, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03764227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À la recherche d'EDF. De la DER à la R&D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Laborie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Comité d'histoire de l'électricité et de l'énergie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoires électriques. EDF a 70 ans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fondation EDF, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02922974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Poste, l’intégration européenne et la mondialisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Laborie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Muriel Le Roux; Sébastien Richez. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brève histoire de la Poste en France depuis 1945</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.105-117, 2016, 978-3-0352-9741-6. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3726/978-3-0352-6597-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02922585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisations internationales, normalisation et circulations techniques au XIXe siècle. Sur l’échec d’un projet d’école internationale de télégraphie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Laborie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les savoirs-mondes. Mobilités et circulation des savoirs depuis le Moyen Age</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.261-273, 2015, </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pur.94275⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03764413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les grands réseaux en démocratie technique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Laborie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Mazoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pinsolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lequin, Yves-Claude; Lamard, Pierre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eléments de démocratie technique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de technologie de Belfort-Montbéliard, pp.79-91, 2014, 979-10-91901-00-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03763788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’histoire des grands réseaux techniques : les cloisons tombent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Laborie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les réseaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02018026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘Tele-Crisis’: Co-production of Crisis and Information and Communication Technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Laborie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannis Fotopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stathis Arapostathis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Technology and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 30 (4), 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05391786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trafics postaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Laborie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heidi Tworek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monde(s). Histoire, Espaces, Relations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 26, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04716676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire et diplomatie scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Laborie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire, Europe et relations internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1 (2), pp.164, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04836657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Airbus: From a Flying Bus to the Symbol of Industrial Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Laborie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Burigana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie d'histoire numérique de l'Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, https://ehne.fr/en/node/21469</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05322474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la DER à la R&D, préparer l’avenir électrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Laborie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sources électriques. 1946-2021. EDF - 75 ans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.178-179</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03275603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diplomatie scientifique européenne : histoire, théorie, stratégie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Laborie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, pp.19-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03516511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Château Malbec : sur les pistes de l'histoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Laborie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03516585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Agence nationale de la recherche, deux décennies en perspective, 2005-2025</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Laborie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Griset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Milor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin G. Thierry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, pp.64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05536103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dealing with Russia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Laborie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, https://www.science-diplomacy.eu/dealing-with-russia-learning-from-the-norway-eu-science-diplomacy-network/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03767781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Première Guerre mondiale a-t-elle mis fin à l'intégration européenne ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaman Kouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Laborie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie d'histoire numérique de l'Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03275522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Airbus : du bus de l’air au symbole de l’Europe industrielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Laborie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Burigana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie d'histoire numérique de l'Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03275516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire de l'histoire avec l'Europe - Entretien avec Léonard Laborie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Laborie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02469332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Pas de socialisme sans la science »; L’avenir de Plogoff et du programme électronucléaire français : promesse de campagne; François Mitterrand à l’école de l’informatique; Inauguration du TGV Sud-Est ou l'art de prendre le train en marche; Biarritz-Elysée: son et lumière sur l'avenir des communications en France; Eureka! François Mitterrand a trouvé l'Europe de la technologie; Signature du traité franco-britannique à Canterbury : le bout du tunnel pour le tunnel sous la Manche; Un pari technique et industriel: la haute définition pour la télévision française naissante; Le TGV Atlantique, une décision &amp;quot;très personnelle&amp;quot; du Président Mitterrand; Témoin d'un lancement d'Ariane échoué, Mitterrand solidaire et convaincu du futur de l'Europe spatiale; François Mitterrand en direct avec un astronaute français dans l'espace; Inauguration d'une usine de production d'Airbus A340; Université 2000 : &amp;quot;justice sociale&amp;quot; et aménagement du territoire universitaire; La Lorraine en crise, premier voyage du nouveau président</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Laborie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03764432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Faure et Adelaïde Maisonable (photographe), Bort-les-Orgues. Les mots sous le lac. Récits et témoignages d’avant le barrage, Toulouse, Privat, 2012, 96 p</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Laborie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, pp.247. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/herm.068.0247⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03764469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId189"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8820951E"/>
+    <w:nsid w:val="81CB1B13"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/leonard-laborie" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0963-3846" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/11204624X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308816v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Laborie" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Richez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1571099" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b22990" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03920186v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaman Kouli" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-031-00296-0" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-00296-0" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03763478v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Thiemeyer" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Henrich-Franke" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Aldebert" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Proschmann" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nomos-elibrary.de/10.5771/9783748929406/conflict-in-cooperation?page=1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5771/9783748929406" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516156v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Virgili" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Matamoros" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bledniak Sonia" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Perego" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/histoire/chroniques-de-l-europe/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03763492v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mays" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Griset" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6590097" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02923766v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Patrice Foissac" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.msha.fr/msha/publication.php?menu=detail&amp;amp;id=P454&amp;amp;categorie=3" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02914630v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b16576" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03763542v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bouvier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483671v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Beltran" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lanthier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Le Gallic" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.oapen.org/search?identifier=1003366" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/978-3-0352-6605-4" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02922468v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Flonneau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Passalacqua" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.50839" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03763584v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vigui&#233; Renan" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bouneau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Varaschin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://library.oapen.org/handle/20.500.12657/53417" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04040825v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1182577" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02922434v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/978-3-0352-6025-0" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228431v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ri.201.0139" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391840v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stathis Arapostathis" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09717218251375822" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228478v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Williot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jehrhe.013.0001g" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04716648v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi Tworek" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mond1.226.0007" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383225v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5771/0947-9511-2023-2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996766v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Damerval" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04725218v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04837566v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03929250v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03763629v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04111560v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512991v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02922588v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stathis G. Arapostathis" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/tech.2020.0005" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02469144v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard R. John" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07341512.2019.1652960" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02469205v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vonnard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vin.142.0109" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02922507v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26014/j.comp.2018.01.05" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02474283v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas&#160;j. Forsyth" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rawi Abdelal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mond1.181.0155" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02922591v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0960777318000085" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02922532v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bipr1.044.0055" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03763767v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03763760v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03764248v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03764454v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ving.125.0175" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977382v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s1740022815000054" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03763800v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03764260v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lci.009.0011" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539637v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07341512.2011.604175" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589364v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsbdl.com/product-tag/lhistoire-des-breches/" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589383v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589343v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pub-editions.fr/fr/thea/5404-l-energie-de-l-histoire" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308822v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289219v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.atlande.eu/nos-ouvrages/1047-histoire-contemporaine-tronc-commun-9782350309378.html" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170951v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-cairn.fr/perigord/2086-yves-guena-1922-2016-9791070062647.html" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03764184v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03764194v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03763704v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nomos-elibrary.de/10.5771/9783748929406-193/railways-halted-multilateral-cooperation-valid-multilateral-agreements?page=1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5771/9783748929406-193" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03929191v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Anceau" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03764209v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03763525v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6600906" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03763715v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nomos-elibrary.de/10.5771/9783748929406-7/co-operation-in-conflict-some-introductory-words?page=1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5771/9783748929406-7" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03764204v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03764198v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03764288v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie C&#339;ur&#233;" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sa-autrement.com/livre/9782844463616-l-energie-a-tous-les-etages-autour-d-alain-beltran-christophe-bonneau-renan-viguie-jean-pierre-williot-collectif/" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02953553v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sup.sorbonne-universite.fr/catalogue/histoire-moderne-et-contemporaine/mondes-contemporains/lengagement-des-americains-dans-la-guerre" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094458v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516339v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02868711v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110669701-010" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02469278v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521560v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lachaise" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Combet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03763744v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufr-editions.fr/produit/les-petits-vignobles/" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02922562v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/circulation-metissage-et-culture-materielle-xvie-xxe-siecles-metissages-viticulturels.html" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02922974v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02922585v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/view/title/51117" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/978-3-0352-6597-2" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03764227v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03763782v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14375/NP.9782369424680" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03764413v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.94275" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03763788v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Mazoyer" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pinsolle" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018026v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391786v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Fotopoulos" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04716676v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04836657v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322474v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Burigana" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275603v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516511v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516585v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536103v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Milor" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin G. Thierry" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03767781v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275522v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275516v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02469332v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03764432v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03764469v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.068.0247" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/leonard-laborie" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0963-3846" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/11204624X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308816v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Laborie" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Richez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1571099" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b22990" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03763478v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Thiemeyer" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Henrich-Franke" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Aldebert" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Proschmann" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nomos-elibrary.de/10.5771/9783748929406/conflict-in-cooperation?page=1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5771/9783748929406" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516156v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Virgili" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Matamoros" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bledniak Sonia" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Perego" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/histoire/chroniques-de-l-europe/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03763492v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mays" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Griset" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6590097" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03920186v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaman Kouli" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-031-00296-0" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-00296-0" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02923766v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Patrice Foissac" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.msha.fr/msha/publication.php?menu=detail&amp;amp;id=P454&amp;amp;categorie=3" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02914630v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b16576" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483671v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Beltran" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lanthier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Le Gallic" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.oapen.org/search?identifier=1003366" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/978-3-0352-6605-4" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03763542v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bouvier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02922468v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Flonneau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Passalacqua" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.50839" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03763584v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vigui&#233; Renan" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bouneau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Varaschin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://library.oapen.org/handle/20.500.12657/53417" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04040825v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1182577" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02922434v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/978-3-0352-6025-0" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228431v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ri.201.0139" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391840v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stathis Arapostathis" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09717218251375822" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228478v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Williot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jehrhe.013.0001g" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04716648v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi Tworek" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mond1.226.0007" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383225v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5771/0947-9511-2023-2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996766v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Damerval" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04725218v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04837566v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03763629v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03929250v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04111560v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512991v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02922588v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stathis G. Arapostathis" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/tech.2020.0005" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02469205v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vonnard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vin.142.0109" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02469144v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard R. John" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07341512.2019.1652960" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02922507v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26014/j.comp.2018.01.05" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02474283v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas&#160;j. Forsyth" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rawi Abdelal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mond1.181.0155" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02922591v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0960777318000085" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03763760v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03764248v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02922532v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bipr1.044.0055" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03763767v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03764454v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ving.125.0175" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977382v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s1740022815000054" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03763800v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03764260v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lci.009.0011" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539637v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07341512.2011.604175" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589364v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsbdl.com/product-tag/lhistoire-des-breches/" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589383v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589343v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pub-editions.fr/fr/thea/5404-l-energie-de-l-histoire" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308822v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289219v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.atlande.eu/nos-ouvrages/1047-histoire-contemporaine-tronc-commun-9782350309378.html" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170951v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-cairn.fr/perigord/2086-yves-guena-1922-2016-9791070062647.html" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03763704v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nomos-elibrary.de/10.5771/9783748929406-193/railways-halted-multilateral-cooperation-valid-multilateral-agreements?page=1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5771/9783748929406-193" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03929191v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Anceau" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03764184v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03764194v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03763525v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6600906" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03764209v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03763715v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nomos-elibrary.de/10.5771/9783748929406-7/co-operation-in-conflict-some-introductory-words?page=1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5771/9783748929406-7" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03764204v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03764198v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03764288v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie C&#339;ur&#233;" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sa-autrement.com/livre/9782844463616-l-energie-a-tous-les-etages-autour-d-alain-beltran-christophe-bonneau-renan-viguie-jean-pierre-williot-collectif/" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02953553v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sup.sorbonne-universite.fr/catalogue/histoire-moderne-et-contemporaine/mondes-contemporains/lengagement-des-americains-dans-la-guerre" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094458v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516339v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02868711v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110669701-010" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02469278v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521560v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lachaise" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Combet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03763744v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufr-editions.fr/produit/les-petits-vignobles/" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02922562v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/circulation-metissage-et-culture-materielle-xvie-xxe-siecles-metissages-viticulturels.html" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03763782v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14375/NP.9782369424680" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03764227v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02922974v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02922585v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/view/title/51117" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/978-3-0352-6597-2" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03764413v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.94275" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03763788v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Mazoyer" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pinsolle" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018026v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391786v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Fotopoulos" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04716676v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04836657v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322474v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Burigana" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275603v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516511v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516585v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536103v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Milor" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin G. Thierry" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03767781v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275522v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275516v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02469332v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03764432v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03764469v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.068.0247" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>