--- v0 (2026-03-15)
+++ v1 (2026-04-07)
@@ -2195,51 +2195,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02608246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can the super model (SUMO) method improve hydrological simulations? Exploratory tests with the GR hydrological models</w:t>
+                <w:t xml:space="preserve">Can the super model(SUMO) method improve hydrological simulations? Exploratory tests on lumped rainfall-runoff models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léonard Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Thirel</w:t>
@@ -2248,93 +2248,93 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2017, Vienna, Austria. Geophysical Research Abstracts, 19, pp.1, 2017</w:t>
+              <w:t xml:space="preserve">, Apr 2017, Vienna, Austria. pp.1, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02606211v1</w:t>
+                <w:t xml:space="preserve">hal-02606377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can the super model(SUMO) method improve hydrological simulations? Exploratory tests on lumped rainfall-runoff models</w:t>
+                <w:t xml:space="preserve">Can the super model (SUMO) method improve hydrological simulations? Exploratory tests with the GR hydrological models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léonard Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Thirel</w:t>
@@ -2343,69 +2343,69 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2017, Vienna, Austria. pp.1, 2017</w:t>
+              <w:t xml:space="preserve">, Apr 2017, Vienna, Austria. Geophysical Research Abstracts, 19, pp.1, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02606377v1</w:t>
+                <w:t xml:space="preserve">hal-02606211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A state-space representation of the GR4J rainfall-runoff model</w:t>
               </w:r>
@@ -2663,336 +2663,336 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude HMUC : Rapport Phase 3. Définition des débits biologiques - Analyses prospectives : besoins futurs et changement climatique</w:t>
+                <w:t xml:space="preserve">Étude HMUC : Rapport Phase 4. Quantification des volumes prélevables et programme d’actions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léonard Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëlle Tallec</w:t>
+                <w:t xml:space="preserve">Anthony Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evelyne Tales</w:t>
-[...37 lines deleted...]
-              <w:t xml:space="preserve">INRAE; EPTB Sèvre Nantaise. 2025</w:t>
+                <w:t xml:space="preserve">Laurent Mounereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Thirel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRAE. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04355199v2</w:t>
+                <w:t xml:space="preserve">hal-04650908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude HMUC : Rapport Phase 4. Quantification des volumes prélevables et programme d’actions</w:t>
+                <w:t xml:space="preserve">Étude HMUC : Rapport Phase 3. Définition des débits biologiques - Analyses prospectives : besoins futurs et changement climatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léonard Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Tallec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Tales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Thomas</w:t>
+                <w:t xml:space="preserve">Aaron Bluche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Mounereau</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">INRAE. 2025</w:t>
+                <w:t xml:space="preserve">Bertrand You</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRAE; EPTB Sèvre Nantaise. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04650908v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04355199v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude HMUC : Rapport Phase 2 - État des lieux / Diagnostic / Constitution de la modélisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léonard Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Tales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aaron Bluche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mounereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE; EPTB Sèvre Nantaise. 2023, pp.1-324</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -3031,64 +3031,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude HMUC : Rapport Phase 1 - Analyse des données et définition des besoins complémentaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léonard Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mounereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Thirel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3596,51 +3596,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04937708v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Santos" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vazken Andr&#233;assian" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torben O. Sonnenborg" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#246;ran Lindstr&#246;m" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban de Lavenne" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-29-683-2025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04770676v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Thirel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delaigue" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Perrin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-28-4837-2024" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03344799v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiana Photiadou" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berit Arheimer" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bosshard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Capell" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Elenius" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos12010121" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03349050v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nicolle" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Royer-Gaspard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-25-5013-2021" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945425v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-22-4583-2018" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872596v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-11-1591-2018" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04304401v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno J. Lemaire" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Louafi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Soutif-Bellenger" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dorchies" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04304444v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03537000v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609233v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607867v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Leccia" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Lescot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Vernier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608248v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603439v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604256v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04554358v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny J. Sarrazin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-16079" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03924701v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03695940v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608246v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606211v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606377v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606378v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603440v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604830v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04355199v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Tallec" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Tales" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Bluche" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand You" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04650908v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Thomas" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mounereau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04008873v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03962321v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02609262v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018AGPT0012" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05154218v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600338v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04937708v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Santos" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vazken Andr&#233;assian" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torben O. Sonnenborg" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#246;ran Lindstr&#246;m" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban de Lavenne" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-29-683-2025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04770676v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Thirel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delaigue" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Perrin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-28-4837-2024" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03344799v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiana Photiadou" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berit Arheimer" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bosshard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Capell" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Elenius" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos12010121" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03349050v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nicolle" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Royer-Gaspard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-25-5013-2021" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945425v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-22-4583-2018" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872596v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-11-1591-2018" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04304401v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno J. Lemaire" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Louafi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Soutif-Bellenger" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dorchies" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04304444v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03537000v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609233v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607867v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Leccia" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Lescot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Vernier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608248v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603439v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604256v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04554358v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny J. Sarrazin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-16079" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03924701v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03695940v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608246v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606377v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606211v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606378v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603440v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604830v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04650908v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Thomas" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mounereau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04355199v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Tallec" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Tales" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Bluche" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand You" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04008873v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03962321v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02609262v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018AGPT0012" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05154218v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600338v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>