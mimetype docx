--- v1 (2026-04-07)
+++ v2 (2026-05-01)
@@ -66,1673 +66,1807 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (6)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lack of robustness of hydrological models: a large-sample diagnosis and an attempt to identify hydrological and climatic drivers</w:t>
+                <w:t xml:space="preserve">Exploring future water resources and uses considering water demand scenarios and climate change for the French Sèvre Nantaise basin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léonard Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vazken Andréassian</w:t>
+                <w:t xml:space="preserve">Anthony Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Torben O. Sonnenborg</w:t>
+                <w:t xml:space="preserve">Gaëlle Tallec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Göran Lindström</w:t>
+                <w:t xml:space="preserve">Laurent Mounereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alban de Lavenne</w:t>
+                <w:t xml:space="preserve">Aaron Bluche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 29 (3), pp.683-700. </w:t>
+              <w:t xml:space="preserve">, 2026, 30 (7), pp.1915-1949. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/hess-29-683-2025⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/hess-30-1915-2026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04937708v1</w:t>
+                <w:t xml:space="preserve">hal-05600608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the use of streamflow transformations for hydrological model calibration</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lack of robustness of hydrological models: a large-sample diagnosis and an attempt to identify hydrological and climatic drivers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léonard Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Thirel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Léonard Santos</w:t>
+                <w:t xml:space="preserve">Vazken Andréassian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Delaigue</w:t>
+                <w:t xml:space="preserve">Torben O. Sonnenborg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles Perrin</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Göran Lindström</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban de Lavenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 28 (21), pp.4837-4860. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/hess-28-4837-2024⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 29 (3), pp.683-700. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/hess-29-683-2025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04770676v1</w:t>
+                <w:t xml:space="preserve">hal-04937708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designing a Climate Service for Planning Climate Actions in Vulnerable Countries</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On the use of streamflow transformations for hydrological model calibration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Berit Arheimer</w:t>
+                <w:t xml:space="preserve">Guillaume Thirel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léonard Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Bosshard</w:t>
+                <w:t xml:space="preserve">Olivier Delaigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">René Capell</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Charles Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/atmos12010121⟩</w:t>
+              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 28 (21), pp.4837-4860. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/hess-28-4837-2024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03344799v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04770676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Technical note: RAT – a robustness assessment test for calibrated and uncalibrated hydrological models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Nicolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vazken Andréassian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Nicolle</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Paul Royer-Gaspard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Thirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 25 (9), pp.5013-5027. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/hess-25-5013-2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03349050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Technical note: Pitfalls in using log-transformed flows within the KGE criterion</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Designing a Climate Service for Planning Climate Actions in Vulnerable Countries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiana Photiadou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Berit Arheimer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bosshard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Capell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Elenius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/hess-22-4583-2018⟩</w:t>
+              <w:t xml:space="preserve">Atmosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/atmos12010121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01945425v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03344799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Continuous state-space representation of a bucket-type rainfall-runoff model: a case study with the GR4 model using state-space GR4 (version 1.0)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léonard Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Thirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geoscientific Model Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 11, pp.1591-1605. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/gmd-11-1591-2018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01872596v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Technical note: Pitfalls in using log-transformed flows within the KGE criterion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léonard Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Thirel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 22, pp.4583-4591. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/hess-22-4583-2018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01945425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un modèle hydrologique ouvert pour évaluer l’impact cumulé des petites retenues dans un bassin versant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno J. Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léonard Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rania Louafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Soutif-Bellenger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Dorchies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28. Réunion des Sciences de la Terre - RST 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société géologique de France, Oct 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04304401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cumulative impact of multiple small reservoirs on low-water streamflows: a sensitivity analysis using airGRiwrm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno J. Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léonard Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rania Louafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Soutif-Bellenger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Dorchies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SimHydro 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Hydrotechnique de France; Association Française de Mécanique; Environmental &amp; Water Resources Institute; International Association for Hydro-Environment Engineering and Research, Nov 2023, Chatou, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04304444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GR4 en représentation d'état : une version adaptée aux méthodes numériques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léonard Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Thirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4es Rencontres HydroGR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, Antony, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03537000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the difficult use of discharge transformations in efficiency criteria calculation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Thirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léonard Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Delaigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Vienna, Austria. pp.21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02609233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Land management scenario modeling for alleviating impacts on water resources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Leccia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léonard Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Lescot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Vernier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2018 SWAT Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Brussels, Belgium. pp.20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02607867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A dynamical combination of rainfall-runoff models by mutually correcting their internal state variables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léonard Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Thirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Vienna, Austria. pp.25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02608248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transferability of the SUMO (SUper MOdel) methodology from climatology to hydrology: example with the conceptual model GR4J</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léonard Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Thirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Multi-modèles, Irstea</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Antony, France. pp.27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02603439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling long term mitigation measure scenarios for assessing impacts of non-point source pollution: application on two surface source water protection areas, Coulonge and Saint Hippolyte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Leccia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Lescot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Vernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léonard Santos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Interdisciplinary Conference on Land-Use and Water Quality (LUWQ2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Vienna, Austria. pp.15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02604256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1742,910 +1876,910 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Which data are available to evaluate the representation of human activities in hydrological models in France?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny J. Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léonard Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Delaigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Thirel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vazken Andréassian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Vienna, Austria. 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu24-16079⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04554358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les études HMUC : un outil d’aide à la décision pour une meilleure gestion de la ressource en eau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léonard Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Thirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rania Louafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno J. Lemaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée "Hydrologie de l'Anthropocène" du département AQUA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Lyon, France. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03924701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of water withdrawals and releases on the parameters of a bucket-type rainfall-runoff model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léonard Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Thirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IAHS-AISH Scientific Assembly 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03695940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the use of a Nash cascade to improve the lag parameter transferability at different time-step</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léonard Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Thirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Vienna, Austria. pp.1, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02608246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can the super model(SUMO) method improve hydrological simulations? Exploratory tests on lumped rainfall-runoff models</w:t>
+                <w:t xml:space="preserve">A state-space representation of the GR4J rainfall-runoff model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léonard Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Thirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Vienna, Austria. pp.1, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02606377v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02606378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can the super model (SUMO) method improve hydrological simulations? Exploratory tests with the GR hydrological models</w:t>
+                <w:t xml:space="preserve">Can the super model(SUMO) method improve hydrological simulations? Exploratory tests on lumped rainfall-runoff models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léonard Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Thirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2017, Vienna, Austria. Geophysical Research Abstracts, 19, pp.1, 2017</w:t>
+              <w:t xml:space="preserve">, Apr 2017, Vienna, Austria. pp.1, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02606211v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02606377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A state-space representation of the GR4J rainfall-runoff model</w:t>
+                <w:t xml:space="preserve">Can the super model (SUMO) method improve hydrological simulations? Exploratory tests with the GR hydrological models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léonard Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Thirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2017, Vienna, Austria. pp.1, 2017</w:t>
+              <w:t xml:space="preserve">, Apr 2017, Vienna, Austria. Geophysical Research Abstracts, 19, pp.1, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02606378v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02606211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application de l’approche SUMO (SUper MOdèle) à l’hydrologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léonard Santos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées des doctorants de l'école doctorale GRNE, Mines Paris Tech</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Paris, France. pp.236-237, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02603440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calibration du modèle SWAT sur une zone de captage d'eaux superficielles à l'aide du logiciel PEST</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léonard Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Leccia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24e Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Pau, France. pp.1, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02604830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2655,483 +2789,483 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude HMUC : Rapport Phase 4. Quantification des volumes prélevables et programme d’actions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léonard Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mounereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Thirel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04650908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude HMUC : Rapport Phase 3. Définition des débits biologiques - Analyses prospectives : besoins futurs et changement climatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léonard Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Tallec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Tales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aaron Bluche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand You</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRAE; EPTB Sèvre Nantaise. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
-              <w:r>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04355199v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude HMUC : Rapport Phase 2 - État des lieux / Diagnostic / Constitution de la modélisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léonard Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Tales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aaron Bluche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mounereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE; EPTB Sèvre Nantaise. 2023, pp.1-324</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04008873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude HMUC : Rapport Phase 1 - Analyse des données et définition des besoins complémentaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léonard Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mounereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Thirel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE; EPTB Sèvre Nantaise. 2022, pp.1-115</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03962321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3141,100 +3275,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Que peut-on attendre des Super Modèles en hydrologie ? Évaluation d'une approche de combinaison dynamique de modèles pluie-débit.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léonard Santos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hydrologie. AgroParisTech, 2018. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2018AGPT0012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02609262v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3244,104 +3378,104 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réalisation d'une étude Hydrologie-Milieux-Usages-Climat sur la Sèvre Nantaise Mise en place d'une modélisation pluie-débit-usages-gestion, utilisation de projections climatiques Explore2, scénarisation des usages futurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Thirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léonard Santos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">École thématique. Ecole d'été ImpactHYDRO, Banyuls sur-mer, France, France. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05154218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3351,105 +3485,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calibration du modèle agrohydrologique SWAT sur le bassin de la Charente avec le logiciel PEST</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léonard Santos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'environnement. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mémoire d'étudiant</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02600338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId74"/>
+      <w:footerReference w:type="default" r:id="rId76"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3596,51 +3730,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04937708v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Santos" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vazken Andr&#233;assian" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torben O. Sonnenborg" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#246;ran Lindstr&#246;m" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban de Lavenne" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-29-683-2025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04770676v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Thirel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delaigue" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Perrin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-28-4837-2024" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03344799v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiana Photiadou" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berit Arheimer" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bosshard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Capell" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Elenius" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos12010121" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03349050v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nicolle" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Royer-Gaspard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-25-5013-2021" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945425v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-22-4583-2018" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872596v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-11-1591-2018" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04304401v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno J. Lemaire" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Louafi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Soutif-Bellenger" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dorchies" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04304444v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03537000v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609233v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607867v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Leccia" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Lescot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Vernier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608248v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603439v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604256v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04554358v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny J. Sarrazin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-16079" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03924701v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03695940v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608246v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606377v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606211v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606378v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603440v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604830v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04650908v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Thomas" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mounereau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04355199v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Tallec" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Tales" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Bluche" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand You" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04008873v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03962321v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02609262v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018AGPT0012" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05154218v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600338v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05600608v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Santos" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Thomas" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Tallec" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mounereau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Bluche" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-30-1915-2026" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04937708v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vazken Andr&#233;assian" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torben O. Sonnenborg" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#246;ran Lindstr&#246;m" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban de Lavenne" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-29-683-2025" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04770676v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Thirel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delaigue" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Perrin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-28-4837-2024" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03349050v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nicolle" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Royer-Gaspard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-25-5013-2021" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03344799v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiana Photiadou" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berit Arheimer" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bosshard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Capell" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Elenius" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos12010121" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872596v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-11-1591-2018" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945425v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-22-4583-2018" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04304401v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno J. Lemaire" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Louafi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Soutif-Bellenger" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dorchies" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04304444v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03537000v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609233v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607867v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Leccia" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Lescot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Vernier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608248v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603439v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604256v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04554358v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny J. Sarrazin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-16079" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03924701v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03695940v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608246v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606378v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606377v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606211v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603440v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604830v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04650908v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04355199v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Tales" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand You" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04008873v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03962321v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02609262v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018AGPT0012" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05154218v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600338v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>