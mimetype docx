--- v2 (2026-05-01)
+++ v3 (2026-05-24)
@@ -2424,51 +2424,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02606378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can the super model(SUMO) method improve hydrological simulations? Exploratory tests on lumped rainfall-runoff models</w:t>
+                <w:t xml:space="preserve">Can the super model (SUMO) method improve hydrological simulations? Exploratory tests with the GR hydrological models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léonard Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Thirel</w:t>
@@ -2477,93 +2477,93 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2017, Vienna, Austria. pp.1, 2017</w:t>
+              <w:t xml:space="preserve">, Apr 2017, Vienna, Austria. Geophysical Research Abstracts, 19, pp.1, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02606377v1</w:t>
+                <w:t xml:space="preserve">hal-02606211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can the super model (SUMO) method improve hydrological simulations? Exploratory tests with the GR hydrological models</w:t>
+                <w:t xml:space="preserve">Can the super model(SUMO) method improve hydrological simulations? Exploratory tests on lumped rainfall-runoff models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léonard Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Thirel</w:t>
@@ -2572,69 +2572,69 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2017, Vienna, Austria. Geophysical Research Abstracts, 19, pp.1, 2017</w:t>
+              <w:t xml:space="preserve">, Apr 2017, Vienna, Austria. pp.1, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02606211v1</w:t>
+                <w:t xml:space="preserve">hal-02606377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application de l’approche SUMO (SUper MOdèle) à l’hydrologie</w:t>
               </w:r>
@@ -3730,51 +3730,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05600608v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Santos" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Thomas" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Tallec" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mounereau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Bluche" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-30-1915-2026" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04937708v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vazken Andr&#233;assian" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torben O. Sonnenborg" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#246;ran Lindstr&#246;m" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban de Lavenne" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-29-683-2025" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04770676v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Thirel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delaigue" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Perrin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-28-4837-2024" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03349050v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nicolle" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Royer-Gaspard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-25-5013-2021" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03344799v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiana Photiadou" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berit Arheimer" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bosshard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Capell" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Elenius" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos12010121" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872596v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-11-1591-2018" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945425v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-22-4583-2018" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04304401v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno J. Lemaire" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Louafi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Soutif-Bellenger" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dorchies" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04304444v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03537000v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609233v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607867v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Leccia" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Lescot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Vernier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608248v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603439v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604256v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04554358v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny J. Sarrazin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-16079" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03924701v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03695940v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608246v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606378v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606377v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606211v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603440v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604830v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04650908v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04355199v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Tales" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand You" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04008873v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03962321v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02609262v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018AGPT0012" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05154218v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600338v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05600608v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Santos" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Thomas" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Tallec" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mounereau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Bluche" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-30-1915-2026" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04937708v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vazken Andr&#233;assian" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torben O. Sonnenborg" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#246;ran Lindstr&#246;m" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban de Lavenne" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-29-683-2025" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04770676v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Thirel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delaigue" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Perrin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-28-4837-2024" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03349050v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nicolle" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Royer-Gaspard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-25-5013-2021" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03344799v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiana Photiadou" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berit Arheimer" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bosshard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Capell" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Elenius" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos12010121" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872596v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-11-1591-2018" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945425v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-22-4583-2018" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04304401v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno J. Lemaire" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Louafi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Soutif-Bellenger" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dorchies" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04304444v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03537000v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609233v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607867v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Leccia" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Lescot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Vernier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608248v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603439v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604256v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04554358v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny J. Sarrazin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-16079" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03924701v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03695940v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608246v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606378v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606211v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606377v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603440v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604830v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04650908v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04355199v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Tales" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand You" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04008873v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03962321v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02609262v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018AGPT0012" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05154218v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600338v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>