--- v0 (2026-03-16)
+++ v1 (2026-05-10)
@@ -1733,222 +1733,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04198619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Health and environment from adaptation to adaptivity: a situated relational account</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Organization needs organization: Understanding integrated control in living organisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo Bich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cristian Saborido</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Bechtel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">History and Philosophy of the Life Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s40656-022-00515-w⟩</w:t>
+              <w:t xml:space="preserve">Studies in History and Philosophy of Science Part A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 93, pp.96-106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.shpsa.2022.03.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03753629v1</w:t>
+                <w:t xml:space="preserve">hal-03626673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organization needs organization: Understanding integrated control in living organisms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Health and environment from adaptation to adaptivity: a situated relational account</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Menatti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo Bich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">William Bechtel</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Saborido</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Studies in History and Philosophy of Science Part A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 93, pp.96-106. </w:t>
+              <w:t xml:space="preserve">History and Philosophy of the Life Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 44, </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.shpsa.2022.03.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s40656-022-00515-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03626673v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03753629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control Mechanisms: Explaining the Integration and Versatility of Biological Organisms</w:t>
               </w:r>
@@ -2019,326 +2019,326 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03548485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional Integration and Individuality in Prokaryotic Collective Organisations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guglielmo Militello</w:t>
+                <w:t xml:space="preserve">Grounding cognition: heterarchical control mechanisms in biology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Bechtel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo Bich</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alvaro Moreno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Biotheoretica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10441-020-09390-z⟩</w:t>
+              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 376 (1820), pp.20190751. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rstb.2019.0751⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03909292v1</w:t>
+                <w:t xml:space="preserve">hal-03120007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grounding cognition: heterarchical control mechanisms in biology</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Model Organisms for Studying Decision-Making: a Phylogenetically Expanded Perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linus Ta-Lun Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonardo Bich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Bechtel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Leonardo Bich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 376 (1820), pp.20190751. </w:t>
+              <w:t xml:space="preserve">Philosophy of Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1098/rstb.2019.0751⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1086/715443⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03120007v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03248988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model Organisms for Studying Decision-Making: a Phylogenetically Expanded Perspective</w:t>
+                <w:t xml:space="preserve">Functional Integration and Individuality in Prokaryotic Collective Organisations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linus Ta-Lun Huang</w:t>
+                <w:t xml:space="preserve">Guglielmo Militello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo Bich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">William Bechtel</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alvaro Moreno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophy of Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">Acta Biotheoretica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 69 (3), pp.391-415. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1086/715443⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10441-020-09390-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03248988v1</w:t>
+                <w:t xml:space="preserve">hal-03909292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanism, autonomy and biological explanation</w:t>
               </w:r>
@@ -2519,100 +2519,100 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional Integration and Individuality in Prokaryotic Collective Organisations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guglielmo Militello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo Bich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alvaro Moreno Bergareche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Biotheoretica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10441-020-09390-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02919083v1</w:t>
@@ -2799,278 +2799,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02291142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding Multicellularity: The Functional Organization of the Intercellular Space</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Pradeu</w:t>
+                <w:t xml:space="preserve">An Organisational Approach to Biological Communication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramiro Frick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo Bich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Francois Moreau</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alvaro Moreno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fphys.2019.01170⟩</w:t>
+              <w:t xml:space="preserve">Acta Biotheoretica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10441-019-09342-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02426558v1</w:t>
+                <w:t xml:space="preserve">hal-02005799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Organisational Approach to Biological Communication</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ramiro Frick</w:t>
+                <w:t xml:space="preserve">Understanding Multicellularity: The Functional Organization of the Intercellular Space</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Pradeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo Bich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alvaro Moreno</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Biotheoretica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10441-019-09342-2⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fphys.2019.01170⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02005799v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02426558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthetic Modelling of Biological Communication: A Theoretical and Operational Framework for the Investigation of Minimal Life and Cognition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo Bich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramiro Frick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Complex Systems </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 27 (3), pp.267-287. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4109,51 +4109,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359014v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Bich" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Bechtel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-05501-9_3" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337960v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-46917-6_5" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280281v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derek Skillings" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-38968-9_11" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311559v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-71877-0_4" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162003v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-15277-2_23" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976812v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625583v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arantza Etxeberria" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137508v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Mossio" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894872v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Bocchi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789814383332_0009" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892204v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Damiano" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789812779953_0015" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314377v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Menatti" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13752-025-00510-x" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294154v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Shirt-Ediss" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ari&#225;n Ferrero-Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele de Martino" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Moreno" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2024.0287" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975356v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/psa.2024.72" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613808v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13752-024-00464-6" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730150v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/JP286883" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587178v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rati.12405" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365654v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10441-023-09476-4" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198619v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystems.2023.105017" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753629v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Saborido" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40656-022-00515-w" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626673v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.shpsa.2022.03.005" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548485v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10597123221074429" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909292v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guglielmo Militello" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10441-020-09390-z" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120007v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2019.0751" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248988v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linus Ta-Lun Huang" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/715443" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444581v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10539-021-09829-8" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484008v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Soto" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2020.00069" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919083v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Moreno Bergareche" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545217v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2020.00682" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291142v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pradeu" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Moreau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2019.01170" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426558v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Moreau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005799v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramiro Frick" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10441-019-09342-2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971034v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25088/complexsystems.27.3.267" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510280v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Green" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11229-017-1397-9" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308423v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystems.2015.08.002" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185296v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kepa Ruiz-Mirazo" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10539-015-9497-8" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137522v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11229-014-0594-z" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354366v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10670-013-9507-7" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808802v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11229-010-9722-6" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808813v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11084-012-9300-7" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808806v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Argyris Arnellos" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892115v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11084-007-9082-5" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359014v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Bich" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Bechtel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-05501-9_3" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337960v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-46917-6_5" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280281v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derek Skillings" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-38968-9_11" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311559v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-71877-0_4" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162003v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-15277-2_23" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976812v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625583v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arantza Etxeberria" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137508v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Mossio" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894872v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Bocchi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789814383332_0009" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892204v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Damiano" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789812779953_0015" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314377v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Menatti" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13752-025-00510-x" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294154v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Shirt-Ediss" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ari&#225;n Ferrero-Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele de Martino" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Moreno" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2024.0287" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975356v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/psa.2024.72" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613808v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13752-024-00464-6" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730150v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/JP286883" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587178v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rati.12405" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365654v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10441-023-09476-4" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198619v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystems.2023.105017" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626673v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.shpsa.2022.03.005" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753629v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Saborido" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40656-022-00515-w" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548485v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10597123221074429" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120007v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2019.0751" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248988v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linus Ta-Lun Huang" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/715443" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909292v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guglielmo Militello" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10441-020-09390-z" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444581v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10539-021-09829-8" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484008v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Soto" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2020.00069" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919083v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Moreno Bergareche" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545217v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2020.00682" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291142v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pradeu" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Moreau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2019.01170" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005799v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramiro Frick" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10441-019-09342-2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426558v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Moreau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971034v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25088/complexsystems.27.3.267" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510280v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Green" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11229-017-1397-9" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308423v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystems.2015.08.002" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185296v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kepa Ruiz-Mirazo" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10539-015-9497-8" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137522v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11229-014-0594-z" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354366v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10670-013-9507-7" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808802v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11229-010-9722-6" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808813v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11084-012-9300-7" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808806v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Argyris Arnellos" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892115v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11084-007-9082-5" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>