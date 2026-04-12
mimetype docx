--- v0 (2026-03-16)
+++ v1 (2026-04-12)
@@ -1220,377 +1220,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04454703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expected patterns and divergence in the acquisition of the /s/ ~ /z/ contrast in L2 English</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paolo Mairano</w:t>
+                <w:t xml:space="preserve">Apport du geste dans l'acquisition de la prononciation en L2 : quand la réalité ne correspond pas aux attentes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Alazard-Guiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo Contreras Roa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Fontan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Yassine-diab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Pinquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PhonLim2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Limoges, France</w:t>
+              <w:t xml:space="preserve">34eme Journée d'études sur la Parole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Noirmoutier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04475817v1</w:t>
+                <w:t xml:space="preserve">hal-04835081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact de l’amorçage rythmique sur la production de la parole chez des personnes atteintes de la maladie de Parkinson : Étude pilote</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Expected patterns and divergence in the acquisition of the /s/ ~ /z/ contrast in L2 English</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Mairano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo Contreras Roa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Anahita Basirat</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Bouzon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Capliez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">34è Journées d’Études sur la Parole (JEP2022)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">PhonLim2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Limoges, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04259616v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04475817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apport du geste dans l'acquisition de la prononciation en L2 : quand la réalité ne correspond pas aux attentes.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact de l’amorçage rythmique sur la production de la parole chez des personnes atteintes de la maladie de Parkinson : Étude pilote</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo Contreras Roa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Mairano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anahita Basirat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">34eme Journée d'études sur la Parole</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">34è Journées d’Études sur la Parole (JEP2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, île de Noirmoutier, France. pp.578-587, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21437/jep.2022-61⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04835081v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04259616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Second Language Class Planning : Means of Promoting the Feeling of Pleasure</w:t>
               </w:r>
@@ -1678,631 +1678,631 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04211858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’apport du geste dans l’acquisition de la pronunciation en L2 via un outil d’apprentissage en ligne: une étude pilote.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Studying the impact of congruent and incongruent corrective gestures on the acquisition of L2 pronunciation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Alazard-Guiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo Contreras Roa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Ferrané</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Fontan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Yassine-diab</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Pinquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">De l'acquisition à la didactique (et vice-versa)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, REAL 2, Nov 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">Trend In Pedagogical Transmission Of Prosody (TIP TOP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Konstanz (Allemagne), Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04835122v1</w:t>
+                <w:t xml:space="preserve">hal-04835123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reče: An emerging quotative marker in Macedonian</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Izabela Jordanoska</w:t>
+                <w:t xml:space="preserve">A data repository for the management of dynamic linguistic datasets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gaillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo Contreras Roa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juvénal Attoumbre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th annual meeting of the Slavic Linguistics Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Urbana (virtual), United States</w:t>
+              <w:t xml:space="preserve">CLARIN Annual Conference 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Madrid (online), Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03343019v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03343010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unstressed vowels in learner speech: exploring the IPCE-IPAC data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo Contreras Roa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PAC 2021 - Spoken English varieties: Redefining and representing realities, communities and norms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Toulouse (online), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03343031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A data repository for the management of dynamic linguistic datasets</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Gaillat</w:t>
+                <w:t xml:space="preserve">L’apport du geste dans l’acquisition de la pronunciation en L2 via un outil d’apprentissage en ligne: une étude pilote.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Alazard-Guiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo Contreras Roa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Yassine-diab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Fontan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Pinquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CLARIN Annual Conference 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Madrid (online), Spain</w:t>
+              <w:t xml:space="preserve">De l'acquisition à la didactique (et vice-versa)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, REAL 2, Nov 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03343010v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04835122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The acquisition of /s/ -/z/ in a phonemic vs neutralised context: comparing FrenchL1, ItalianL1 and SpanishL1 learners of L2 English</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reče: An emerging quotative marker in Macedonian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Izabela Jordanoska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo Contreras Roa</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marc Capliez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVII AISV Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2021, Zurich (online), Switzerland</w:t>
+              <w:t xml:space="preserve">16th annual meeting of the Slavic Linguistics Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Urbana (virtual), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03343042v1</w:t>
+                <w:t xml:space="preserve">hal-03343019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Studying the impact of congruent and incongruent corrective gestures on the acquisition of L2 pronunciation.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The acquisition of /s/ -/z/ in a phonemic vs neutralised context: comparing FrenchL1, ItalianL1 and SpanishL1 learners of L2 English</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo Contreras Roa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Mairano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Bouzon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Capliez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trend In Pedagogical Transmission Of Prosody (TIP TOP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Konstanz (Allemagne), Germany</w:t>
+              <w:t xml:space="preserve">XVII AISV Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2021, Zurich (online), Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04835123v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03343042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le regard de l'apprenant sur l'apprentissage de la prononciation</w:t>
               </w:r>
@@ -2528,165 +2528,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01619215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estudio de la prosodia de la interlengua de aprendientes de inglés a través de un análisis contrastivo integrado</w:t>
+                <w:t xml:space="preserve">Estudio de la prosodia de aprendientes de inglés a través del modelo de representación de la entonación INTSINT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo Contreras Roa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXI Congreso Internacional Sociedad Chilena de Lingüística</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Temuco, Chile</w:t>
+              <w:t xml:space="preserve">Encuentro nacional de prosodia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Concepción, Chile</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02014094v1</w:t>
+                <w:t xml:space="preserve">hal-02014110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estudio de la prosodia de aprendientes de inglés a través del modelo de representación de la entonación INTSINT</w:t>
+                <w:t xml:space="preserve">Estudio de la prosodia de la interlengua de aprendientes de inglés a través de un análisis contrastivo integrado</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo Contreras Roa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Encuentro nacional de prosodia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Concepción, Chile</w:t>
+              <w:t xml:space="preserve">XXI Congreso Internacional Sociedad Chilena de Lingüística</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Temuco, Chile</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02014110v1</w:t>
+                <w:t xml:space="preserve">hal-02014094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2937,103 +2937,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apport du geste dans l'acquisition de la prononciation en L2 : quand la réalité ne correspond pas aux attentes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Alazard-Guiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo Contreras Roa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ferrané</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Philippart de Foy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Fontan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">34èmes Journées d’Études sur la Parole (JEP 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Noirmoutier, France. </w:t>
@@ -3056,309 +3056,309 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03855455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'apport du geste dans l'acquisition de la prononciation en L2 via un outil d'apprentissage en ligne : une étude pilote</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Alazard-Guiu</w:t>
+                <w:t xml:space="preserve">The acquisition of the English /s-z/ voice contrast by learners of three L1s</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Mairano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo Contreras Roa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Capliez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Bouzon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'études du GIS Réseau d'acquisition des langues secondes (REAL2 2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Paris, France. </w:t>
+              <w:t xml:space="preserve">4th Phonetics and Phonology in Europe. Phonetics and Phonology: Real-world applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Barcelona (online), Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03428242v1</w:t>
+                <w:t xml:space="preserve">hal-03343033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Voice assimilation of morphemic -s in the L2 English of L1 French,L1 Spanish and L1 Italian learners</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'apport du geste dans l'acquisition de la prononciation en L2 via un outil d'apprentissage en ligne : une étude pilote</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Alazard-Guiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo Contreras Roa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Ferrané</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Fontan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Le Chevanton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th Phonetics and Phonology in Europe. Phonetics and Phonology: Real-world applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Barcelona (online), Spain</w:t>
+              <w:t xml:space="preserve">Journées d'études du GIS Réseau d'acquisition des langues secondes (REAL2 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Paris, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03343038v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03428242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The acquisition of the English /s-z/ voice contrast by learners of three L1s</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Voice assimilation of morphemic -s in the L2 English of L1 French,L1 Spanish and L1 Italian learners</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonardo Contreras Roa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Mairano</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Leonardo Contreras Roa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Capliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -3373,51 +3373,51 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th Phonetics and Phonology in Europe. Phonetics and Phonology: Real-world applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Barcelona (online), Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03343033v1</w:t>
+                <w:t xml:space="preserve">hal-03343038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un système d'équivalences entre ToBI et Intsint pour l'étude de l'interlangue prosodique</w:t>
               </w:r>
@@ -3684,294 +3684,294 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04596864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The use of interjections as a discourse phenomenon</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ekaterina Aplonova</w:t>
+                <w:t xml:space="preserve">Le regard de l'apprenant sur l'apprentissage de la prononciation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margarita Muñoz Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo Contreras Roa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Alessandra Barotto; Simone Mattiola. </w:t>
+              <w:t xml:space="preserve">Aura-Luz Duffé Montalván; Griselda Drouet; David ar Rouz. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discourse Phenomena in Typological Perspective</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">L'apprenant dans l'enseignement et dans l'apprentissage des langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EME Editions, 2023, Collection Proximités - Didactique, 978-2-8066-3784-0</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04264030v1</w:t>
+                <w:t xml:space="preserve">hal-03982400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le regard de l'apprenant sur l'apprentissage de la prononciation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Interpréter, transcrire et annoter des données de langage oral</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo Contreras Roa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Aura-Luz Duffé Montalván; Griselda Drouet; David ar Rouz. </w:t>
+              <w:t xml:space="preserve">Clara Solier; Lucille Soulier; Nour Ezzedine. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'apprenant dans l'enseignement et dans l'apprentissage des langues</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EME Editions, 2023, Collection Proximités - Didactique, 978-2-8066-3784-0</w:t>
+              <w:t xml:space="preserve">Introduction aux statistiques en sciences du langage: traitement et analyse de données avec R</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dunod, 2023, 9782-2-10-085264-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03982400v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04311455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interpréter, transcrire et annoter des données de langage oral</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The use of interjections as a discourse phenomenon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Nikitina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ekaterina Aplonova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo Contreras Roa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Clara Solier; Lucille Soulier; Nour Ezzedine. </w:t>
+              <w:t xml:space="preserve">Alessandra Barotto; Simone Mattiola. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Introduction aux statistiques en sciences du langage: traitement et analyse de données avec R</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Discourse Phenomena in Typological Perspective</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 227, John Benjamins Publishing Company, pp.65-89, 2023, Studies in Language Companion Series, 9789027212900. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1075/slcs.227.04nik⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04311455v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04264030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4150,51 +4150,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BAB120C2"/>
+    <w:nsid w:val="28958D8D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4381,51 +4381,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/leonardo-contreras-roa" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2816-6358" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253123917" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312756v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Mairano" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabi&#225;n Santiago" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Contreras Roa" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/languages8040280" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259637v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Capliez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bouzon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/lia.20024.mai" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660136v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259644v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anglophonia.3711" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02928138v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aura Luz Duff&#233;-Montalv&#225;n" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Valdez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saandia Ali" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15446/male.n13.89349" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762180v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Granget" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. Dat" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Guedat-Bittighoffer" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cuet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20173800012" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762201v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132139v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbie Hantgan" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Green" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04454703v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Moreau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anahita Basirat" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475817v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259616v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/jep.2022-61" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835081v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Alazard-Guiu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Fontan" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Yassine-diab" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pinquier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211858v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aura Luz Duff&#233;-Montalvan" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835122v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343019v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izabela Jordanoska" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343031v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343010v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gaillat" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juv&#233;nal Attoumbre" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343042v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835123v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ferran&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062348v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Mu&#241;oz Garcia" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762532v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619215v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014094v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014110v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475814v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763048v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Lacroix" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Riegler" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855455v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Philippart de Foy" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428242v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Le Chevanton" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343038v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343033v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950209v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762553v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596864v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbie Hantgan-Sonko" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.11091838" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04264030v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Nikitina" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Aplonova" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/slcs.227.04nik" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03982400v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04311455v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03141533v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019REN20053" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/leonardo-contreras-roa" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2816-6358" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253123917" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312756v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Mairano" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabi&#225;n Santiago" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Contreras Roa" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/languages8040280" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259637v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Capliez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bouzon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/lia.20024.mai" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660136v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259644v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anglophonia.3711" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02928138v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aura Luz Duff&#233;-Montalv&#225;n" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Valdez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saandia Ali" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15446/male.n13.89349" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762180v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Granget" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. Dat" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Guedat-Bittighoffer" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cuet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20173800012" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762201v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132139v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbie Hantgan" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Green" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04454703v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Moreau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anahita Basirat" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835081v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Alazard-Guiu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Fontan" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Yassine-diab" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pinquier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475817v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259616v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/jep.2022-61" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211858v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aura Luz Duff&#233;-Montalvan" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835123v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ferran&#233;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343010v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gaillat" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juv&#233;nal Attoumbre" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343031v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835122v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343019v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izabela Jordanoska" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343042v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062348v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Mu&#241;oz Garcia" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762532v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619215v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014110v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014094v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475814v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763048v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Lacroix" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Riegler" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855455v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Philippart de Foy" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343033v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428242v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Le Chevanton" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343038v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950209v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762553v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596864v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbie Hantgan-Sonko" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.11091838" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03982400v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04311455v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04264030v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Nikitina" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Aplonova" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/slcs.227.04nik" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03141533v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019REN20053" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>