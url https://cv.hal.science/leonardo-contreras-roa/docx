--- v1 (2026-04-12)
+++ v2 (2026-05-06)
@@ -1220,377 +1220,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04454703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apport du geste dans l'acquisition de la prononciation en L2 : quand la réalité ne correspond pas aux attentes.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Alazard-Guiu</w:t>
+                <w:t xml:space="preserve">Expected patterns and divergence in the acquisition of the /s/ ~ /z/ contrast in L2 English</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Mairano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo Contreras Roa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Bouzon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Capliez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">34eme Journée d'études sur la Parole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Noirmoutier, France</w:t>
+              <w:t xml:space="preserve">PhonLim2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04835081v1</w:t>
+                <w:t xml:space="preserve">hal-04475817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expected patterns and divergence in the acquisition of the /s/ ~ /z/ contrast in L2 English</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact de l’amorçage rythmique sur la production de la parole chez des personnes atteintes de la maladie de Parkinson : Étude pilote</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonardo Contreras Roa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Mairano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Marc Capliez</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anahita Basirat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PhonLim2022</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">34è Journées d’Études sur la Parole (JEP2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, île de Noirmoutier, France. pp.578-587, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21437/jep.2022-61⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04475817v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04259616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact de l’amorçage rythmique sur la production de la parole chez des personnes atteintes de la maladie de Parkinson : Étude pilote</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Apport du geste dans l'acquisition de la prononciation en L2 : quand la réalité ne correspond pas aux attentes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Alazard-Guiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo Contreras Roa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Fontan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Yassine-diab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Pinquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">34è Journées d’Études sur la Parole (JEP2022)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">XXXIVe Journées d’Études sur la Parole — JEP2022 « Parole, Geste, Musique : des unités à leur organisation »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Île de Noirmoutier, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04259616v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04835081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Second Language Class Planning : Means of Promoting the Feeling of Pleasure</w:t>
               </w:r>
@@ -1678,631 +1678,631 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04211858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Studying the impact of congruent and incongruent corrective gestures on the acquisition of L2 pronunciation.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Alazard-Guiu</w:t>
+                <w:t xml:space="preserve">A data repository for the management of dynamic linguistic datasets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gaillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo Contreras Roa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juvénal Attoumbre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trend In Pedagogical Transmission Of Prosody (TIP TOP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Konstanz (Allemagne), Germany</w:t>
+              <w:t xml:space="preserve">CLARIN Annual Conference 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Madrid (online), Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04835123v1</w:t>
+                <w:t xml:space="preserve">hal-03343010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A data repository for the management of dynamic linguistic datasets</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Unstressed vowels in learner speech: exploring the IPCE-IPAC data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo Contreras Roa</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Juvénal Attoumbre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CLARIN Annual Conference 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Madrid (online), Spain</w:t>
+              <w:t xml:space="preserve">PAC 2021 - Spoken English varieties: Redefining and representing realities, communities and norms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Toulouse (online), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03343010v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03343031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unstressed vowels in learner speech: exploring the IPCE-IPAC data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’apport du geste dans l’acquisition de la pronunciation en L2 via un outil d’apprentissage en ligne: une étude pilote.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Alazard-Guiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo Contreras Roa</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Yassine-diab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Fontan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Pinquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PAC 2021 - Spoken English varieties: Redefining and representing realities, communities and norms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Toulouse (online), France</w:t>
+              <w:t xml:space="preserve">De l'acquisition à la didactique (et vice-versa)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, REAL 2, Nov 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03343031v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04835122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’apport du geste dans l’acquisition de la pronunciation en L2 via un outil d’apprentissage en ligne: une étude pilote.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Alazard-Guiu</w:t>
+                <w:t xml:space="preserve">Reče: An emerging quotative marker in Macedonian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Izabela Jordanoska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo Contreras Roa</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">De l'acquisition à la didactique (et vice-versa)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, REAL 2, Nov 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">16th annual meeting of the Slavic Linguistics Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Urbana (virtual), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04835122v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03343019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reče: An emerging quotative marker in Macedonian</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The acquisition of /s/ -/z/ in a phonemic vs neutralised context: comparing FrenchL1, ItalianL1 and SpanishL1 learners of L2 English</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo Contreras Roa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Mairano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Bouzon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Capliez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th annual meeting of the Slavic Linguistics Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Urbana (virtual), United States</w:t>
+              <w:t xml:space="preserve">XVII AISV Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2021, Zurich (online), Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03343019v1</w:t>
+                <w:t xml:space="preserve">hal-03343042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The acquisition of /s/ -/z/ in a phonemic vs neutralised context: comparing FrenchL1, ItalianL1 and SpanishL1 learners of L2 English</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Studying the impact of congruent and incongruent corrective gestures on the acquisition of L2 pronunciation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Alazard-Guiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo Contreras Roa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Ferrané</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Fontan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Yassine-diab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVII AISV Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2021, Zurich (online), Switzerland</w:t>
+              <w:t xml:space="preserve">Trend In Pedagogical Transmission Of Prosody (TIP TOP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Konstanz (Allemagne), Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03343042v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04835123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le regard de l'apprenant sur l'apprentissage de la prononciation</w:t>
               </w:r>
@@ -2528,165 +2528,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01619215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estudio de la prosodia de aprendientes de inglés a través del modelo de representación de la entonación INTSINT</w:t>
+                <w:t xml:space="preserve">Estudio de la prosodia de la interlengua de aprendientes de inglés a través de un análisis contrastivo integrado</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo Contreras Roa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Encuentro nacional de prosodia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Concepción, Chile</w:t>
+              <w:t xml:space="preserve">XXI Congreso Internacional Sociedad Chilena de Lingüística</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Temuco, Chile</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02014110v1</w:t>
+                <w:t xml:space="preserve">hal-02014094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estudio de la prosodia de la interlengua de aprendientes de inglés a través de un análisis contrastivo integrado</w:t>
+                <w:t xml:space="preserve">Estudio de la prosodia de aprendientes de inglés a través del modelo de representación de la entonación INTSINT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo Contreras Roa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXI Congreso Internacional Sociedad Chilena de Lingüística</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Temuco, Chile</w:t>
+              <w:t xml:space="preserve">Encuentro nacional de prosodia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Concepción, Chile</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02014094v1</w:t>
+                <w:t xml:space="preserve">hal-02014110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2937,428 +2937,428 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apport du geste dans l'acquisition de la prononciation en L2 : quand la réalité ne correspond pas aux attentes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Alazard-Guiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo Contreras Roa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ferrané</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Philippart de Foy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Fontan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">34èmes Journées d’Études sur la Parole (JEP 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Noirmoutier, France. </w:t>
+              <w:t xml:space="preserve">XXXIVe Journées d’Études sur la Parole — JEP2022 « Parole, Geste, Musique : des unités à leur organisation »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Île de Noirmoutier, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03855455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The acquisition of the English /s-z/ voice contrast by learners of three L1s</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paolo Mairano</w:t>
+                <w:t xml:space="preserve">L'apport du geste dans l'acquisition de la prononciation en L2 via un outil d'apprentissage en ligne : une étude pilote</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Alazard-Guiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo Contreras Roa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Ferrané</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Fontan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Le Chevanton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th Phonetics and Phonology in Europe. Phonetics and Phonology: Real-world applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Barcelona (online), Spain</w:t>
+              <w:t xml:space="preserve">Journées d'études du GIS Réseau d'acquisition des langues secondes (REAL2 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Paris, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03343033v1</w:t>
+                <w:t xml:space="preserve">hal-03428242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'apport du geste dans l'acquisition de la prononciation en L2 via un outil d'apprentissage en ligne : une étude pilote</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Voice assimilation of morphemic -s in the L2 English of L1 French,L1 Spanish and L1 Italian learners</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo Contreras Roa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Mairano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Capliez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Bouzon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'études du GIS Réseau d'acquisition des langues secondes (REAL2 2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Paris, France. </w:t>
+              <w:t xml:space="preserve">4th Phonetics and Phonology in Europe. Phonetics and Phonology: Real-world applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Barcelona (online), Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03428242v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03343038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Voice assimilation of morphemic -s in the L2 English of L1 French,L1 Spanish and L1 Italian learners</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The acquisition of the English /s-z/ voice contrast by learners of three L1s</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Mairano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo Contreras Roa</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paolo Mairano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Capliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -3373,51 +3373,51 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th Phonetics and Phonology in Europe. Phonetics and Phonology: Real-world applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Barcelona (online), Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03343038v1</w:t>
+                <w:t xml:space="preserve">hal-03343033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un système d'équivalences entre ToBI et Intsint pour l'étude de l'interlangue prosodique</w:t>
               </w:r>
@@ -3684,294 +3684,294 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04596864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le regard de l'apprenant sur l'apprentissage de la prononciation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Margarita Muñoz Garcia</w:t>
+                <w:t xml:space="preserve">The use of interjections as a discourse phenomenon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Nikitina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ekaterina Aplonova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo Contreras Roa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Aura-Luz Duffé Montalván; Griselda Drouet; David ar Rouz. </w:t>
+              <w:t xml:space="preserve">Alessandra Barotto; Simone Mattiola. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'apprenant dans l'enseignement et dans l'apprentissage des langues</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Discourse Phenomena in Typological Perspective</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 227, John Benjamins Publishing Company, pp.65-89, 2023, Studies in Language Companion Series, 9789027212900. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1075/slcs.227.04nik⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03982400v1</w:t>
+                <w:t xml:space="preserve">hal-04264030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interpréter, transcrire et annoter des données de langage oral</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le regard de l'apprenant sur l'apprentissage de la prononciation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margarita Muñoz Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo Contreras Roa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Clara Solier; Lucille Soulier; Nour Ezzedine. </w:t>
+              <w:t xml:space="preserve">Aura-Luz Duffé Montalván; Griselda Drouet; David ar Rouz. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Introduction aux statistiques en sciences du langage: traitement et analyse de données avec R</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dunod, 2023, 9782-2-10-085264-2</w:t>
+              <w:t xml:space="preserve">L'apprenant dans l'enseignement et dans l'apprentissage des langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EME Editions, 2023, Collection Proximités - Didactique, 978-2-8066-3784-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04311455v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03982400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The use of interjections as a discourse phenomenon</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Interpréter, transcrire et annoter des données de langage oral</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo Contreras Roa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Alessandra Barotto; Simone Mattiola. </w:t>
+              <w:t xml:space="preserve">Clara Solier; Lucille Soulier; Nour Ezzedine. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discourse Phenomena in Typological Perspective</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Introduction aux statistiques en sciences du langage: traitement et analyse de données avec R</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dunod, 2023, 9782-2-10-085264-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1075/slcs.227.04nik⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04264030v1</w:t>
+                <w:t xml:space="preserve">hal-04311455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4150,51 +4150,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="28958D8D"/>
+    <w:nsid w:val="65D0CA9F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4381,51 +4381,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/leonardo-contreras-roa" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2816-6358" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253123917" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312756v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Mairano" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabi&#225;n Santiago" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Contreras Roa" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/languages8040280" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259637v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Capliez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bouzon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/lia.20024.mai" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660136v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259644v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anglophonia.3711" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02928138v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aura Luz Duff&#233;-Montalv&#225;n" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Valdez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saandia Ali" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15446/male.n13.89349" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762180v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Granget" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. Dat" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Guedat-Bittighoffer" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cuet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20173800012" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762201v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132139v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbie Hantgan" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Green" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04454703v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Moreau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anahita Basirat" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835081v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Alazard-Guiu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Fontan" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Yassine-diab" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pinquier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475817v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259616v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/jep.2022-61" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211858v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aura Luz Duff&#233;-Montalvan" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835123v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ferran&#233;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343010v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gaillat" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juv&#233;nal Attoumbre" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343031v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835122v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343019v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izabela Jordanoska" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343042v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062348v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Mu&#241;oz Garcia" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762532v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619215v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014110v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014094v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475814v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763048v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Lacroix" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Riegler" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855455v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Philippart de Foy" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343033v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428242v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Le Chevanton" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343038v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950209v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762553v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596864v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbie Hantgan-Sonko" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.11091838" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03982400v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04311455v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04264030v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Nikitina" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Aplonova" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/slcs.227.04nik" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03141533v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019REN20053" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/leonardo-contreras-roa" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2816-6358" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253123917" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312756v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Mairano" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabi&#225;n Santiago" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Contreras Roa" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/languages8040280" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259637v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Capliez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bouzon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/lia.20024.mai" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660136v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259644v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anglophonia.3711" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02928138v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aura Luz Duff&#233;-Montalv&#225;n" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Valdez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saandia Ali" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15446/male.n13.89349" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762180v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Granget" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. Dat" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Guedat-Bittighoffer" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cuet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20173800012" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762201v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132139v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbie Hantgan" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Green" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04454703v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Moreau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anahita Basirat" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475817v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259616v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/jep.2022-61" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835081v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Alazard-Guiu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Fontan" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Yassine-diab" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pinquier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211858v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aura Luz Duff&#233;-Montalvan" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343010v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gaillat" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juv&#233;nal Attoumbre" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343031v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835122v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343019v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izabela Jordanoska" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343042v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835123v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ferran&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062348v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Mu&#241;oz Garcia" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762532v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619215v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014094v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014110v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475814v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763048v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Lacroix" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Riegler" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855455v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Philippart de Foy" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428242v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Le Chevanton" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343038v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343033v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950209v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762553v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596864v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbie Hantgan-Sonko" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.11091838" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04264030v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Nikitina" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Aplonova" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/slcs.227.04nik" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03982400v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04311455v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03141533v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019REN20053" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>