--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -372,239 +372,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05548120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Instantaneous phase of rhythmic behaviour under volitional control</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bridging verbal coordination and neural dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isaïh Schwab-Mohamed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Trébuchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Morillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo Lancia</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Movement Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.humov.2024.103249⟩</w:t>
+              <w:t xml:space="preserve">eLife</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1101/2024.04.23.590817⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04875063v1</w:t>
+                <w:t xml:space="preserve">hal-04648813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bridging verbal coordination and neural dynamics</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Instantaneous phase of rhythmic behaviour under volitional control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo Lancia</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eLife</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">Human Movement Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 96, pp.103249. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1101/2024.04.23.590817⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.humov.2024.103249⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04648813v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04875063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acoustic Change Over Time in Spastic and/or Flaccid Dysarthria in Motor Neuron Diseases</w:t>
               </w:r>
@@ -1320,334 +1320,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01509053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Voice quality and gender stereotypes: A study on Lebanese women with Reinke's edema</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cristel Portes</w:t>
+                <w:t xml:space="preserve">Seeing speech production through the window of complex interactions: introduction to the supplement of select papers from the 10th international seminar on speech production (ISSP) in Cologne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susanne Fuchs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo Lancia</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabienne Baider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Speech, Language, and Hearing Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 59(6), pp.S1608-S1617</w:t>
+              <w:t xml:space="preserve">, 2016, 59 (6), pp.S1555-S1557</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01459619v1</w:t>
+                <w:t xml:space="preserve">halshs-01509333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of laryngealization as irregular vocal fold vibration and interaction with prosodic prominence</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Voice quality and gender stereotypes: A study on Lebanese women with Reinke's edema</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nayla Matar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristel Portes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo Lancia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Krasovitskiy Georgy</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Legou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Baider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Phonetics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Speech, Language, and Hearing Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 59(6), pp.S1608-S1617</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01460037v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01459619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seeing speech production through the window of complex interactions: introduction to the supplement of select papers from the 10th international seminar on speech production (ISSP) in Cologne</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Characterization of laryngealization as irregular vocal fold vibration and interaction with prosodic prominence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo Lancia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Voigt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krasovitskiy Georgy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Speech, Language, and Hearing Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Phonetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 54, pp.80-97. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.wocn.2015.08.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01509333v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01460037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On place assimilation in sibilant sequences – comparing French and English</w:t>
               </w:r>
@@ -1776,204 +1776,204 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel experimental design for the study of listener-to-listener conver- gence in phoneme categorization</w:t>
+                <w:t xml:space="preserve">A multimodal approach to study the nature of coordinative patterns underlying speech rhythm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qingye Shen</w:t>
+                <w:t xml:space="preserve">Jinyu Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo Lancia</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Noël Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interspeech 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, The Academic College of Tel Aviv; Bar Ilan University, Sep 2024, Kos / Greece, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04875251v1</w:t>
+                <w:t xml:space="preserve">hal-04875236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multimodal approach to study the nature of coordinative patterns underlying speech rhythm</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A novel experimental design for the study of listener-to-listener conver- gence in phoneme categorization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qingye Shen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonardo Lancia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jinyu Li</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Leonardo Lancia</w:t>
+                <w:t xml:space="preserve">Noël Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interspeech 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, The Academic College of Tel Aviv; Bar Ilan University, Sep 2024, Kos / Greece, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04875236v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04875251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparaison de mesures pour la détection automatique de déviance dans la dysarthrie ataxique</w:t>
               </w:r>
@@ -2199,364 +2199,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04699996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of delayed auditory feedback interacting with prosodic structure</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+                <w:t xml:space="preserve">Restructuration rythmique de la parole produite sous feedback auditif retardé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jinyu Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo Lancia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Speech Prosody 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Lisboa, Portugal</w:t>
+              <w:t xml:space="preserve">34e Journées d’Études sur la Parole (JEP2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Île de Noirmoutier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04009143v1</w:t>
+                <w:t xml:space="preserve">hal-03931679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Restructuration rythmique de la parole produite sous feedback auditif retardé</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+                <w:t xml:space="preserve">Effects of delayed auditory feedback interacting with prosodic structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jinyu Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo Lancia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">34e Journées d’Études sur la Parole (JEP2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Île de Noirmoutier, France</w:t>
+              <w:t xml:space="preserve">Speech Prosody 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Lisboa, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03931679v1</w:t>
+                <w:t xml:space="preserve">hal-04009143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production de la parole en réponse à de multiples perturbations du feedback auditif</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Perceptual dynamics in the processing of tonal alignment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo Lancia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristel Portès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6e conférence conjointe Journées d'Études sur la Parole (JEP, 33e édition), Traitement Automatique des Langues Naturelles (TALN, 27e édition), Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RÉCITAL, 22e édition). Volume 1 : Journées d'Études sur la Parole</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Speech Prosody 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2020, Online, Japan. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21437/speechprosody.2020-31⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02798560v3</w:t>
+                <w:t xml:space="preserve">hal-03100413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perceptual dynamics in the processing of tonal alignment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Production de la parole en réponse à de multiples perturbations du feedback auditif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinyu Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo Lancia</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cristel Portès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Speech Prosody 2020</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">6e conférence conjointe Journées d'Études sur la Parole (JEP, 33e édition), Traitement Automatique des Langues Naturelles (TALN, 27e édition), Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RÉCITAL, 22e édition). Volume 1 : Journées d'Études sur la Parole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Nancy, France. pp.370-378</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.21437/speechprosody.2020-31⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03100413v1</w:t>
+                <w:t xml:space="preserve">hal-02798560v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptations sur le F1 et le débit en réponse à diverses perturbations</w:t>
               </w:r>
@@ -2650,51 +2650,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complexity patterns underlying speech production activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo Lancia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jinyu Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis M. Goldstein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2732,51 +2732,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Speech production in response to multiple perturbations of auditory feedback</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jinyu Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo Lancia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2808,247 +2808,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03100466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Speech adaptation under various speech conditions: A preliminary study</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The contribution of dynamics to the perception of tonal alignment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo Lancia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristel Portes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference Anticipation in consecutive and simultaneous cognitive task</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Kosice, Slovakia</w:t>
+              <w:t xml:space="preserve">Phonetics and Phonology in Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Lecce, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02427863v1</w:t>
+                <w:t xml:space="preserve">hal-02503071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The contribution of dynamics to the perception of tonal alignment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Speech adaptation under various speech conditions: A preliminary study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivana Didirkova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Fougeron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo Lancia</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cristel Portes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phonetics and Phonology in Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Lecce, Italy</w:t>
+              <w:t xml:space="preserve">Conference Anticipation in consecutive and simultaneous cognitive task</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Kosice, Slovakia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02503071v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02427863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a meta-analysis of phonetic convergence effects in non-interactive speech production tasks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo Lancia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noël Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on Accommodation in Speech Communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, Zurich, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3086,51 +3086,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyzing vocal tract movements during speech accommodation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sankar Mukherjee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Legou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo Lancia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3305,887 +3305,887 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02427860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Studying the link between inter-speaker coordination and speech imitation through human-machine interactions</w:t>
+                <w:t xml:space="preserve">Prediction versus coupling: testing two different accounts of inter-speaker coordination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo Lancia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chaminade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noël Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Prevot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interspeech 2017</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Proceedings of the 7th Joint Action Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, London, United Kingdom. pp.91</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01534155v2</w:t>
+                <w:t xml:space="preserve">hal-01568369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction versus coupling: testing two different accounts of inter-speaker coordination</w:t>
+                <w:t xml:space="preserve">Studying the link between inter-speaker coordination and speech imitation through human-machine interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo Lancia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chaminade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noël Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Prevot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 7th Joint Action Meeting</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Interspeech 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Stockholm, Sweden. pp.859-863, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21437/Interspeech.2017-1431⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01568369v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01534155v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic Syllabification of Italian: adaptation from French.</w:t>
+                <w:t xml:space="preserve">The interplay between prosodic phrasing and accentual prominence on articulatory lengthening in Italian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brigitte Bigi</w:t>
+                <w:t xml:space="preserve">Caterina Petrone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caterina Petrone</w:t>
+                <w:t xml:space="preserve">Mariapaola D'Imperio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo Lancia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susanne Fuchs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Laboratory Approaches to Romance Phonology LARP 7</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Aix-en-Provence, France. pp.38-40</w:t>
+              <w:t xml:space="preserve">Speech Prosody</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Dublin, Ireland. pp.192-196</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01500725v1</w:t>
+                <w:t xml:space="preserve">hal-01500737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acoustic correlates of masculinity in voices of Lebanese women with Reinke's edema</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cristel Portes</w:t>
+                <w:t xml:space="preserve">Automatic Syllabification of Italian: adaptation from French.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Bigi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caterina Petrone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo Lancia</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabienne Baider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Seminar on Speech Production (ISSP) 10</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Cologne, Germany. pp.273-276</w:t>
+              <w:t xml:space="preserve">Laboratory Approaches to Romance Phonology LARP 7</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Aix-en-Provence, France. pp.38-40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01507720v1</w:t>
+                <w:t xml:space="preserve">hal-01500725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The interplay between prosodic phrasing and accentual prominence on articulatory lengthening in Italian</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mariapaola D'Imperio</w:t>
+                <w:t xml:space="preserve">Acoustic correlates of masculinity in voices of Lebanese women with Reinke's edema</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nayla Matar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristel Portes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo Lancia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Susanne Fuchs</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Legou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Baider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Speech Prosody</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Dublin, Ireland. pp.192-196</w:t>
+              <w:t xml:space="preserve">International Seminar on Speech Production (ISSP) 10</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Cologne, Germany. pp.273-276</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01500737v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01507720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does listeners' breathing change according to speaker and to loudness?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Susanne Fuchs</w:t>
+                <w:t xml:space="preserve">Positional constraints on the initial rise in French</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariapaola D'Imperio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo Lancia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pascal Perrier</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristel Portes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LISTA 2012 - The Listening Talker Workshop (LISTA 2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Édimbourg, United Kingdom. pp.80</w:t>
+              <w:t xml:space="preserve">6th International Conference on Speech Prosody 2012 6</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Shanghai, China. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00695754v1</w:t>
+                <w:t xml:space="preserve">hal-01510681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Breathing changes during listening and subsequent speech according to the speaker and the loudness level</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
+                <w:t xml:space="preserve">Does listeners' breathing change according to speaker and to loudness?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Rochet-Capellan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susanne Fuchs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo Lancia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Perrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISICS 2012: International Symposium on Imitation and Convergence in Speech</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">LISTA 2012 - The Listening Talker Workshop (LISTA 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Édimbourg, United Kingdom. pp.80</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00743785v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00695754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Positional constraints on the initial rise in French</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mariapaola D'Imperio</w:t>
+                <w:t xml:space="preserve">Breathing changes during listening and subsequent speech according to the speaker and the loudness level</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Rochet-Capellan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susanne Fuchs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo Lancia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cristel Portes</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Perrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Conference on Speech Prosody 2012 6</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Shanghai, China. pp.1-4</w:t>
+              <w:t xml:space="preserve">ISICS 2012: International Symposium on Imitation and Convergence in Speech</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01510681v1</w:t>
+                <w:t xml:space="preserve">hal-00743785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Information Focus marking in French. Acoustic predictors of postfocal deaccentuation</w:t>
               </w:r>
@@ -4361,51 +4361,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of training and short-term context effects in the perception of /s/ and /st/ in French</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noël Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo Lancia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4635,51 +4635,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The joint perception and categorization of speech sounds: A pilot study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo Lancia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noël Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th bi-annual Joint Action Meeting (JAM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Genova, Italy. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4717,77 +4717,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manipulating verbal interaction via artificial agents to study inter-speaker coordination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo Lancia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinyu Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Chaminade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noël Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Prevot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4825,51 +4825,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L1 intonational categories as “perceptual attractors”during L2 imitation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caterina Petrone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo Lancia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4920,51 +4920,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L1 intonational categories as &amp;quot; perceptual attractors &amp;quot; during L2 imitation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caterina Petrone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo Lancia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5060,51 +5060,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How speech rate, syllabic complexity and diversity affect the emergence of speech rhythm in speeded syllable repetition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo Lancia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jinyu Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5281,51 +5281,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection of liaison consonants in speech processing in French: Experimental data and theoretical implications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noël Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Wauquier-Gravelines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5451,51 +5451,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Víctor J López-Madrona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Giroud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léonardo Lancia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5877,51 +5877,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05307513v3" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Mazzocconi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Hidalgo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Hallart" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Roman" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Bertrand" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1044/2025_JSLHR-25-00325" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548120v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isa&#239;h Schwab-Mohamed" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel R Mercier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Trebuchon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Morillon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Lancia" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/elife.99547" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875063v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humov.2024.103249" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648813v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Mercier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Tr&#233;buchon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2024.04.23.590817" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928163v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anneke Slis" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Bruneteau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fougeron" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1044/2022_JSLHR-21-00434" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099517v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela Pernon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Assal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0003332" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069888v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgy Krasovitsky" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franziska Stuntebeck" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wocn.2018.08.004" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069885v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#214;zlem &#220;nal-Logacev" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Fuchs" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wocn.2018.10.002" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069882v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Rosenbaum" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00422-018-0749-y" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569748v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristel Portes" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wocn.2017.04.002" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01509053v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Tuller" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459619v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nayla Matar" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Legou" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Baider" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460037v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Voigt" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krasovitskiy Georgy" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wocn.2015.08.001" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01509333v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491742v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Niebuhr" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meghan Clayards" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Meunier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wocn.2011.04.003" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875251v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingye Shen" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Nguyen" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875236v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinyu Li" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623080v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Miniconi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gendrot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lina Bourbon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699996v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009143v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931679v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02798560v3" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100413v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristel Port&#232;s" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/speechprosody.2020-31" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02798532v3" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Didirkov&#225;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100430v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis M. Goldstein" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100466v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427863v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Didirkova" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503071v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916665v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848354v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sankar Mukherjee" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Hilt" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Tomassini" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2018-2084" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427860v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria d'Alessandro" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5068348" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534155v2" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chaminade" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Prevot" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2017-1431" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568369v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500725v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Bigi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Petrone" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507720v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500737v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariapaola D'Imperio" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695754v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Rochet-Capellan" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Perrier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743785v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510681v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00751625v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Marandin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454446v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256401v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;tine Bergounioux" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Wauquier-Gravelines" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099425v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091782v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874505v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01793257v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01793255v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387408v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01509331v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fuchs" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173545v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440904v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor J L&#243;pez-Madrona" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Giroud" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onardo Lancia" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno L Giordano" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387457v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806898v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:ed62f38e268f276bacea980298b8719a88827440" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05307513v3" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Mazzocconi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Hidalgo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Hallart" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Roman" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Bertrand" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1044/2025_JSLHR-25-00325" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548120v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isa&#239;h Schwab-Mohamed" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel R Mercier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Trebuchon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Morillon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Lancia" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/elife.99547" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648813v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Mercier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Tr&#233;buchon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2024.04.23.590817" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875063v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humov.2024.103249" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928163v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anneke Slis" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Bruneteau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fougeron" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1044/2022_JSLHR-21-00434" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099517v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela Pernon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Assal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0003332" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069888v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgy Krasovitsky" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franziska Stuntebeck" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wocn.2018.08.004" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069885v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#214;zlem &#220;nal-Logacev" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Fuchs" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wocn.2018.10.002" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069882v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Rosenbaum" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00422-018-0749-y" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569748v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristel Portes" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wocn.2017.04.002" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01509053v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Tuller" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01509333v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459619v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nayla Matar" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Legou" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Baider" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460037v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Voigt" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krasovitskiy Georgy" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wocn.2015.08.001" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491742v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Niebuhr" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meghan Clayards" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Meunier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wocn.2011.04.003" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875236v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinyu Li" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875251v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingye Shen" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Nguyen" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623080v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Miniconi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gendrot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lina Bourbon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699996v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931679v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009143v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100413v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristel Port&#232;s" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/speechprosody.2020-31" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02798560v3" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02798532v3" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Didirkov&#225;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100430v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis M. Goldstein" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100466v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503071v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427863v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Didirkova" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916665v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848354v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sankar Mukherjee" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Hilt" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Tomassini" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2018-2084" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427860v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria d'Alessandro" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5068348" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568369v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chaminade" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Prevot" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534155v2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2017-1431" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500737v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Petrone" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariapaola D'Imperio" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500725v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Bigi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507720v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510681v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695754v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Rochet-Capellan" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Perrier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743785v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00751625v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Marandin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454446v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256401v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;tine Bergounioux" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Wauquier-Gravelines" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099425v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091782v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874505v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01793257v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01793255v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387408v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01509331v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fuchs" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173545v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440904v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor J L&#243;pez-Madrona" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Giroud" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onardo Lancia" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno L Giordano" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387457v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806898v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:ed62f38e268f276bacea980298b8719a88827440" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>