--- v1 (2026-04-05)
+++ v2 (2026-05-01)
@@ -372,239 +372,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05548120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bridging verbal coordination and neural dynamics</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Instantaneous phase of rhythmic behaviour under volitional control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo Lancia</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eLife</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1101/2024.04.23.590817⟩</w:t>
+              <w:t xml:space="preserve">Human Movement Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 96, pp.103249. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.humov.2024.103249⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04648813v1</w:t>
+                <w:t xml:space="preserve">hal-04875063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Instantaneous phase of rhythmic behaviour under volitional control</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bridging verbal coordination and neural dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isaïh Schwab-Mohamed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Trébuchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Morillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo Lancia</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Movement Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 96, pp.103249. </w:t>
+              <w:t xml:space="preserve">eLife</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.humov.2024.103249⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1101/2024.04.23.590817⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04875063v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04648813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acoustic Change Over Time in Spastic and/or Flaccid Dysarthria in Motor Neuron Diseases</w:t>
               </w:r>
@@ -1320,334 +1320,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01509053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seeing speech production through the window of complex interactions: introduction to the supplement of select papers from the 10th international seminar on speech production (ISSP) in Cologne</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Susanne Fuchs</w:t>
+                <w:t xml:space="preserve">Voice quality and gender stereotypes: A study on Lebanese women with Reinke's edema</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nayla Matar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristel Portes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo Lancia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Legou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Baider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Speech, Language, and Hearing Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 59 (6), pp.S1555-S1557</w:t>
+              <w:t xml:space="preserve">, 2016, 59(6), pp.S1608-S1617</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01509333v1</w:t>
+                <w:t xml:space="preserve">hal-01459619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Voice quality and gender stereotypes: A study on Lebanese women with Reinke's edema</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Characterization of laryngealization as irregular vocal fold vibration and interaction with prosodic prominence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo Lancia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Fabienne Baider</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Voigt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krasovitskiy Georgy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Speech, Language, and Hearing Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Phonetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 54, pp.80-97. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.wocn.2015.08.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01459619v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01460037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of laryngealization as irregular vocal fold vibration and interaction with prosodic prominence</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Seeing speech production through the window of complex interactions: introduction to the supplement of select papers from the 10th international seminar on speech production (ISSP) in Cologne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susanne Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo Lancia</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Krasovitskiy Georgy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Phonetics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Speech, Language, and Hearing Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 59 (6), pp.S1555-S1557</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.wocn.2015.08.001⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01460037v1</w:t>
+                <w:t xml:space="preserve">halshs-01509333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On place assimilation in sibilant sequences – comparing French and English</w:t>
               </w:r>
@@ -1776,787 +1776,787 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multimodal approach to study the nature of coordinative patterns underlying speech rhythm</w:t>
+                <w:t xml:space="preserve">A novel experimental design for the study of listener-to-listener conver- gence in phoneme categorization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jinyu Li</w:t>
+                <w:t xml:space="preserve">Qingye Shen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo Lancia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noël Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interspeech 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, The Academic College of Tel Aviv; Bar Ilan University, Sep 2024, Kos / Greece, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04875236v1</w:t>
+                <w:t xml:space="preserve">hal-04875251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel experimental design for the study of listener-to-listener conver- gence in phoneme categorization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Qingye Shen</w:t>
+                <w:t xml:space="preserve">A multimodal approach to study the nature of coordinative patterns underlying speech rhythm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinyu Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo Lancia</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Noël Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interspeech 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, The Academic College of Tel Aviv; Bar Ilan University, Sep 2024, Kos / Greece, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04875251v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04875236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison de mesures pour la détection automatique de déviance dans la dysarthrie ataxique</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Angélina Bourbon</w:t>
+                <w:t xml:space="preserve">Laughter in Dialogues with Normal-Hearing and Hearing-Impaired Children: Do they all laugh alike?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Mazzocconi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Hidalgo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxane Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo Lancia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Roman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35èmes Journées d'Études sur la Parole (JEP 2024) 31ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN 2024) 26ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Toulouse, France. pp.281-290</w:t>
+              <w:t xml:space="preserve">Proceedings of the 28th Workshop on the Semantics and Pragmatics of Dialogue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Raffaella Bernardi, Ellen Breitholtz, Giuseppe Riccardi, Sep 2024, Rovereto (Italie), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04623080v1</w:t>
+                <w:t xml:space="preserve">hal-04699996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laughter in Dialogues with Normal-Hearing and Hearing-Impaired Children: Do they all laugh alike?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Roxane Bertrand</w:t>
+                <w:t xml:space="preserve">Comparaison de mesures pour la détection automatique de déviance dans la dysarthrie ataxique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Miniconi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Gendrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélina Bourbon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo Lancia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Fougeron</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 28th Workshop on the Semantics and Pragmatics of Dialogue</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Raffaella Bernardi, Ellen Breitholtz, Giuseppe Riccardi, Sep 2024, Rovereto (Italie), Italy</w:t>
+              <w:t xml:space="preserve">35èmes Journées d'Études sur la Parole (JEP 2024) 31ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN 2024) 26ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Toulouse, France. pp.281-290</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04699996v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04623080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Restructuration rythmique de la parole produite sous feedback auditif retardé</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">Effects of delayed auditory feedback interacting with prosodic structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jinyu Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo Lancia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">34e Journées d’Études sur la Parole (JEP2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Île de Noirmoutier, France</w:t>
+              <w:t xml:space="preserve">Speech Prosody 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Lisboa, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03931679v1</w:t>
+                <w:t xml:space="preserve">hal-04009143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of delayed auditory feedback interacting with prosodic structure</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">Restructuration rythmique de la parole produite sous feedback auditif retardé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jinyu Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo Lancia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Speech Prosody 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Lisboa, Portugal</w:t>
+              <w:t xml:space="preserve">34e Journées d’Études sur la Parole (JEP2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Île de Noirmoutier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04009143v1</w:t>
+                <w:t xml:space="preserve">hal-03931679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perceptual dynamics in the processing of tonal alignment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Production de la parole en réponse à de multiples perturbations du feedback auditif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinyu Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo Lancia</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cristel Portès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Speech Prosody 2020</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">6e conférence conjointe Journées d'Études sur la Parole (JEP, 33e édition), Traitement Automatique des Langues Naturelles (TALN, 27e édition), Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RÉCITAL, 22e édition). Volume 1 : Journées d'Études sur la Parole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Nancy, France. pp.370-378</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03100413v1</w:t>
+                <w:t xml:space="preserve">hal-02798560v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production de la parole en réponse à de multiples perturbations du feedback auditif</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Perceptual dynamics in the processing of tonal alignment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo Lancia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristel Portès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6e conférence conjointe Journées d'Études sur la Parole (JEP, 33e édition), Traitement Automatique des Langues Naturelles (TALN, 27e édition), Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RÉCITAL, 22e édition). Volume 1 : Journées d'Études sur la Parole</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Speech Prosody 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2020, Online, Japan. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21437/speechprosody.2020-31⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02798560v3</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03100413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptations sur le F1 et le débit en réponse à diverses perturbations</w:t>
               </w:r>
@@ -2650,51 +2650,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complexity patterns underlying speech production activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo Lancia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jinyu Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis M. Goldstein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2732,51 +2732,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Speech production in response to multiple perturbations of auditory feedback</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jinyu Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo Lancia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2808,247 +2808,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03100466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The contribution of dynamics to the perception of tonal alignment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Speech adaptation under various speech conditions: A preliminary study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivana Didirkova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Fougeron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo Lancia</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cristel Portes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phonetics and Phonology in Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Lecce, Italy</w:t>
+              <w:t xml:space="preserve">Conference Anticipation in consecutive and simultaneous cognitive task</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Kosice, Slovakia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02503071v1</w:t>
+                <w:t xml:space="preserve">hal-02427863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Speech adaptation under various speech conditions: A preliminary study</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The contribution of dynamics to the perception of tonal alignment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo Lancia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristel Portes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference Anticipation in consecutive and simultaneous cognitive task</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Kosice, Slovakia</w:t>
+              <w:t xml:space="preserve">Phonetics and Phonology in Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Lecce, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02427863v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02503071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a meta-analysis of phonetic convergence effects in non-interactive speech production tasks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo Lancia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noël Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on Accommodation in Speech Communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, Zurich, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3086,51 +3086,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyzing vocal tract movements during speech accommodation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sankar Mukherjee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Legou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo Lancia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3337,51 +3337,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo Lancia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chaminade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noël Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Prevot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3445,51 +3445,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo Lancia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chaminade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noël Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Prevot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3530,662 +3530,662 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01534155v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The interplay between prosodic phrasing and accentual prominence on articulatory lengthening in Italian</w:t>
+                <w:t xml:space="preserve">Automatic Syllabification of Italian: adaptation from French.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Brigitte Bigi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Caterina Petrone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo Lancia</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Susanne Fuchs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Speech Prosody</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Dublin, Ireland. pp.192-196</w:t>
+              <w:t xml:space="preserve">Laboratory Approaches to Romance Phonology LARP 7</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Aix-en-Provence, France. pp.38-40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01500737v1</w:t>
+                <w:t xml:space="preserve">hal-01500725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic Syllabification of Italian: adaptation from French.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Caterina Petrone</w:t>
+                <w:t xml:space="preserve">Acoustic correlates of masculinity in voices of Lebanese women with Reinke's edema</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nayla Matar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristel Portes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo Lancia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Legou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Baider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Laboratory Approaches to Romance Phonology LARP 7</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Aix-en-Provence, France. pp.38-40</w:t>
+              <w:t xml:space="preserve">International Seminar on Speech Production (ISSP) 10</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Cologne, Germany. pp.273-276</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01500725v1</w:t>
+                <w:t xml:space="preserve">hal-01507720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acoustic correlates of masculinity in voices of Lebanese women with Reinke's edema</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cristel Portes</w:t>
+                <w:t xml:space="preserve">The interplay between prosodic phrasing and accentual prominence on articulatory lengthening in Italian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caterina Petrone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariapaola D'Imperio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo Lancia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Fabienne Baider</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susanne Fuchs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Seminar on Speech Production (ISSP) 10</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Cologne, Germany. pp.273-276</w:t>
+              <w:t xml:space="preserve">Speech Prosody</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Dublin, Ireland. pp.192-196</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01507720v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01500737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Positional constraints on the initial rise in French</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mariapaola D'Imperio</w:t>
+                <w:t xml:space="preserve">Does listeners' breathing change according to speaker and to loudness?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Rochet-Capellan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susanne Fuchs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo Lancia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cristel Portes</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Perrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Conference on Speech Prosody 2012 6</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Shanghai, China. pp.1-4</w:t>
+              <w:t xml:space="preserve">LISTA 2012 - The Listening Talker Workshop (LISTA 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Édimbourg, United Kingdom. pp.80</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01510681v1</w:t>
+                <w:t xml:space="preserve">hal-00695754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does listeners' breathing change according to speaker and to loudness?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Breathing changes during listening and subsequent speech according to the speaker and the loudness level</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Rochet-Capellan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susanne Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonardo Lancia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Perrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LISTA 2012 - The Listening Talker Workshop (LISTA 2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Édimbourg, United Kingdom. pp.80</w:t>
+              <w:t xml:space="preserve">ISICS 2012: International Symposium on Imitation and Convergence in Speech</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00695754v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00743785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Breathing changes during listening and subsequent speech according to the speaker and the loudness level</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Susanne Fuchs</w:t>
+                <w:t xml:space="preserve">Positional constraints on the initial rise in French</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariapaola D'Imperio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo Lancia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pascal Perrier</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristel Portes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISICS 2012: International Symposium on Imitation and Convergence in Speech</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">6th International Conference on Speech Prosody 2012 6</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Shanghai, China. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00743785v1</w:t>
+                <w:t xml:space="preserve">hal-01510681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Information Focus marking in French. Acoustic predictors of postfocal deaccentuation</w:t>
               </w:r>
@@ -4361,51 +4361,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of training and short-term context effects in the perception of /s/ and /st/ in French</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noël Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo Lancia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4635,51 +4635,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The joint perception and categorization of speech sounds: A pilot study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo Lancia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noël Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th bi-annual Joint Action Meeting (JAM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Genova, Italy. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4717,77 +4717,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manipulating verbal interaction via artificial agents to study inter-speaker coordination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo Lancia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jinyu Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chaminade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noël Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Prevot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4825,51 +4825,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L1 intonational categories as “perceptual attractors”during L2 imitation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caterina Petrone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo Lancia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4920,51 +4920,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L1 intonational categories as &amp;quot; perceptual attractors &amp;quot; during L2 imitation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caterina Petrone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo Lancia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5060,51 +5060,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How speech rate, syllabic complexity and diversity affect the emergence of speech rhythm in speeded syllable repetition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo Lancia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jinyu Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5281,51 +5281,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection of liaison consonants in speech processing in French: Experimental data and theoretical implications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noël Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Wauquier-Gravelines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5451,51 +5451,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Víctor J López-Madrona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Giroud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léonardo Lancia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5877,51 +5877,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05307513v3" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Mazzocconi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Hidalgo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Hallart" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Roman" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Bertrand" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1044/2025_JSLHR-25-00325" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548120v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isa&#239;h Schwab-Mohamed" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel R Mercier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Trebuchon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Morillon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Lancia" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/elife.99547" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648813v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Mercier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Tr&#233;buchon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2024.04.23.590817" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875063v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humov.2024.103249" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928163v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anneke Slis" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Bruneteau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fougeron" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1044/2022_JSLHR-21-00434" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099517v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela Pernon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Assal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0003332" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069888v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgy Krasovitsky" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franziska Stuntebeck" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wocn.2018.08.004" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069885v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#214;zlem &#220;nal-Logacev" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Fuchs" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wocn.2018.10.002" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069882v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Rosenbaum" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00422-018-0749-y" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569748v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristel Portes" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wocn.2017.04.002" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01509053v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Tuller" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01509333v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459619v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nayla Matar" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Legou" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Baider" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460037v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Voigt" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krasovitskiy Georgy" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wocn.2015.08.001" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491742v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Niebuhr" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meghan Clayards" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Meunier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wocn.2011.04.003" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875236v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinyu Li" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875251v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingye Shen" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Nguyen" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623080v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Miniconi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gendrot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lina Bourbon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699996v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931679v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009143v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100413v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristel Port&#232;s" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/speechprosody.2020-31" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02798560v3" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02798532v3" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Didirkov&#225;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100430v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis M. Goldstein" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100466v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503071v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427863v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Didirkova" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916665v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848354v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sankar Mukherjee" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Hilt" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Tomassini" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2018-2084" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427860v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria d'Alessandro" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5068348" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568369v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chaminade" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Prevot" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534155v2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2017-1431" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500737v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Petrone" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariapaola D'Imperio" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500725v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Bigi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507720v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510681v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695754v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Rochet-Capellan" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Perrier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743785v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00751625v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Marandin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454446v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256401v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;tine Bergounioux" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Wauquier-Gravelines" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099425v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091782v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874505v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01793257v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01793255v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387408v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01509331v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fuchs" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173545v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440904v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor J L&#243;pez-Madrona" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Giroud" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onardo Lancia" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno L Giordano" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387457v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806898v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:ed62f38e268f276bacea980298b8719a88827440" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05307513v3" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Mazzocconi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Hidalgo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Hallart" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Roman" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Bertrand" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1044/2025_JSLHR-25-00325" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548120v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isa&#239;h Schwab-Mohamed" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel R Mercier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Trebuchon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Morillon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Lancia" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/elife.99547" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875063v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humov.2024.103249" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648813v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Mercier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Tr&#233;buchon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2024.04.23.590817" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928163v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anneke Slis" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Bruneteau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fougeron" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1044/2022_JSLHR-21-00434" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099517v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela Pernon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Assal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0003332" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069888v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgy Krasovitsky" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franziska Stuntebeck" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wocn.2018.08.004" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069885v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#214;zlem &#220;nal-Logacev" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Fuchs" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wocn.2018.10.002" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069882v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Rosenbaum" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00422-018-0749-y" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569748v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristel Portes" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wocn.2017.04.002" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01509053v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Tuller" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459619v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nayla Matar" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Legou" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Baider" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460037v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Voigt" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krasovitskiy Georgy" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wocn.2015.08.001" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01509333v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491742v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Niebuhr" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meghan Clayards" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Meunier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wocn.2011.04.003" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875251v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingye Shen" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Nguyen" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875236v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinyu Li" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699996v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623080v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Miniconi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gendrot" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lina Bourbon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009143v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931679v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02798560v3" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100413v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristel Port&#232;s" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/speechprosody.2020-31" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02798532v3" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Didirkov&#225;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100430v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis M. Goldstein" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100466v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427863v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Didirkova" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503071v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916665v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848354v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sankar Mukherjee" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Hilt" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Tomassini" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2018-2084" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427860v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria d'Alessandro" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5068348" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568369v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chaminade" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Prevot" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534155v2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2017-1431" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500725v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Bigi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Petrone" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507720v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500737v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariapaola D'Imperio" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695754v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Rochet-Capellan" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Perrier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743785v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510681v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00751625v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Marandin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454446v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256401v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;tine Bergounioux" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Wauquier-Gravelines" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099425v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091782v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874505v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01793257v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01793255v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387408v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01509331v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fuchs" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173545v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440904v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor J L&#243;pez-Madrona" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Giroud" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onardo Lancia" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno L Giordano" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387457v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806898v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:ed62f38e268f276bacea980298b8719a88827440" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>