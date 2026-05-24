--- v2 (2026-05-01)
+++ v3 (2026-05-24)
@@ -1320,334 +1320,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01509053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Voice quality and gender stereotypes: A study on Lebanese women with Reinke's edema</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cristel Portes</w:t>
+                <w:t xml:space="preserve">Seeing speech production through the window of complex interactions: introduction to the supplement of select papers from the 10th international seminar on speech production (ISSP) in Cologne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susanne Fuchs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo Lancia</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabienne Baider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Speech, Language, and Hearing Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 59(6), pp.S1608-S1617</w:t>
+              <w:t xml:space="preserve">, 2016, 59 (6), pp.S1555-S1557</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01459619v1</w:t>
+                <w:t xml:space="preserve">halshs-01509333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of laryngealization as irregular vocal fold vibration and interaction with prosodic prominence</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Voice quality and gender stereotypes: A study on Lebanese women with Reinke's edema</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nayla Matar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristel Portes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo Lancia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Krasovitskiy Georgy</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Legou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Baider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Phonetics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Speech, Language, and Hearing Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 59(6), pp.S1608-S1617</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01460037v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01459619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seeing speech production through the window of complex interactions: introduction to the supplement of select papers from the 10th international seminar on speech production (ISSP) in Cologne</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Characterization of laryngealization as irregular vocal fold vibration and interaction with prosodic prominence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo Lancia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Voigt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krasovitskiy Georgy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Speech, Language, and Hearing Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Phonetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 54, pp.80-97. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.wocn.2015.08.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01509333v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01460037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On place assimilation in sibilant sequences – comparing French and English</w:t>
               </w:r>
@@ -1953,437 +1953,437 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04875236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laughter in Dialogues with Normal-Hearing and Hearing-Impaired Children: Do they all laugh alike?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Roxane Bertrand</w:t>
+                <w:t xml:space="preserve">Comparaison de mesures pour la détection automatique de déviance dans la dysarthrie ataxique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Miniconi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Gendrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélina Bourbon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo Lancia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Fougeron</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 28th Workshop on the Semantics and Pragmatics of Dialogue</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Raffaella Bernardi, Ellen Breitholtz, Giuseppe Riccardi, Sep 2024, Rovereto (Italie), Italy</w:t>
+              <w:t xml:space="preserve">35èmes Journées d'Études sur la Parole (JEP 2024) 31ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN 2024) 26ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Toulouse, France. pp.281-290</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04699996v1</w:t>
+                <w:t xml:space="preserve">hal-04623080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison de mesures pour la détection automatique de déviance dans la dysarthrie ataxique</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Angélina Bourbon</w:t>
+                <w:t xml:space="preserve">Laughter in Dialogues with Normal-Hearing and Hearing-Impaired Children: Do they all laugh alike?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Mazzocconi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Hidalgo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxane Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo Lancia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Roman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35èmes Journées d'Études sur la Parole (JEP 2024) 31ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN 2024) 26ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Toulouse, France. pp.281-290</w:t>
+              <w:t xml:space="preserve">Proceedings of the 28th Workshop on the Semantics and Pragmatics of Dialogue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Raffaella Bernardi, Ellen Breitholtz, Giuseppe Riccardi, Sep 2024, Rovereto (Italie), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04623080v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04699996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of delayed auditory feedback interacting with prosodic structure</w:t>
+                <w:t xml:space="preserve">Restructuration rythmique de la parole produite sous feedback auditif retardé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jinyu Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo Lancia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Speech Prosody 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Lisboa, Portugal</w:t>
+              <w:t xml:space="preserve">34e Journées d’Études sur la Parole (JEP2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Île de Noirmoutier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04009143v1</w:t>
+                <w:t xml:space="preserve">hal-03931679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Restructuration rythmique de la parole produite sous feedback auditif retardé</w:t>
+                <w:t xml:space="preserve">Effects of delayed auditory feedback interacting with prosodic structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jinyu Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo Lancia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">34e Journées d’Études sur la Parole (JEP2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Île de Noirmoutier, France</w:t>
+              <w:t xml:space="preserve">Speech Prosody 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Lisboa, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03931679v1</w:t>
+                <w:t xml:space="preserve">hal-04009143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Production de la parole en réponse à de multiples perturbations du feedback auditif</w:t>
               </w:r>
@@ -2808,204 +2808,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03100466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Speech adaptation under various speech conditions: A preliminary study</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The contribution of dynamics to the perception of tonal alignment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo Lancia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristel Portes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference Anticipation in consecutive and simultaneous cognitive task</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Kosice, Slovakia</w:t>
+              <w:t xml:space="preserve">Phonetics and Phonology in Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Lecce, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02427863v1</w:t>
+                <w:t xml:space="preserve">hal-02503071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The contribution of dynamics to the perception of tonal alignment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Speech adaptation under various speech conditions: A preliminary study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivana Didirkova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Fougeron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo Lancia</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cristel Portes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phonetics and Phonology in Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Lecce, Italy</w:t>
+              <w:t xml:space="preserve">Conference Anticipation in consecutive and simultaneous cognitive task</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Kosice, Slovakia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02503071v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02427863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a meta-analysis of phonetic convergence effects in non-interactive speech production tasks</w:t>
               </w:r>
@@ -3086,51 +3086,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyzing vocal tract movements during speech accommodation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sankar Mukherjee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Legou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo Lancia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3305,51 +3305,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02427860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction versus coupling: testing two different accounts of inter-speaker coordination</w:t>
+                <w:t xml:space="preserve">Studying the link between inter-speaker coordination and speech imitation through human-machine interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo Lancia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chaminade</w:t>
@@ -3367,97 +3367,106 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Noël Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Prevot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 7th Joint Action Meeting</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Interspeech 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Stockholm, Sweden. pp.859-863, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21437/Interspeech.2017-1431⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01568369v1</w:t>
+                <w:t xml:space="preserve">hal-01534155v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Studying the link between inter-speaker coordination and speech imitation through human-machine interactions</w:t>
+                <w:t xml:space="preserve">Prediction versus coupling: testing two different accounts of inter-speaker coordination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo Lancia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chaminade</w:t>
@@ -3475,717 +3484,708 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Noël Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Prevot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interspeech 2017</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the 7th Joint Action Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, London, United Kingdom. pp.91</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.21437/Interspeech.2017-1431⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01534155v2</w:t>
+                <w:t xml:space="preserve">hal-01568369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic Syllabification of Italian: adaptation from French.</w:t>
+                <w:t xml:space="preserve">The interplay between prosodic phrasing and accentual prominence on articulatory lengthening in Italian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brigitte Bigi</w:t>
+                <w:t xml:space="preserve">Caterina Petrone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caterina Petrone</w:t>
+                <w:t xml:space="preserve">Mariapaola D'Imperio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo Lancia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susanne Fuchs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Laboratory Approaches to Romance Phonology LARP 7</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Aix-en-Provence, France. pp.38-40</w:t>
+              <w:t xml:space="preserve">Speech Prosody</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Dublin, Ireland. pp.192-196</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01500725v1</w:t>
+                <w:t xml:space="preserve">hal-01500737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acoustic correlates of masculinity in voices of Lebanese women with Reinke's edema</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cristel Portes</w:t>
+                <w:t xml:space="preserve">Automatic Syllabification of Italian: adaptation from French.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Bigi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caterina Petrone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo Lancia</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabienne Baider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Seminar on Speech Production (ISSP) 10</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Cologne, Germany. pp.273-276</w:t>
+              <w:t xml:space="preserve">Laboratory Approaches to Romance Phonology LARP 7</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Aix-en-Provence, France. pp.38-40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01507720v1</w:t>
+                <w:t xml:space="preserve">hal-01500725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The interplay between prosodic phrasing and accentual prominence on articulatory lengthening in Italian</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mariapaola D'Imperio</w:t>
+                <w:t xml:space="preserve">Acoustic correlates of masculinity in voices of Lebanese women with Reinke's edema</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nayla Matar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristel Portes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo Lancia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Susanne Fuchs</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Legou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Baider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Speech Prosody</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Dublin, Ireland. pp.192-196</w:t>
+              <w:t xml:space="preserve">International Seminar on Speech Production (ISSP) 10</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Cologne, Germany. pp.273-276</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01500737v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01507720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does listeners' breathing change according to speaker and to loudness?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Susanne Fuchs</w:t>
+                <w:t xml:space="preserve">Positional constraints on the initial rise in French</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariapaola D'Imperio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo Lancia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pascal Perrier</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristel Portes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LISTA 2012 - The Listening Talker Workshop (LISTA 2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Édimbourg, United Kingdom. pp.80</w:t>
+              <w:t xml:space="preserve">6th International Conference on Speech Prosody 2012 6</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Shanghai, China. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00695754v1</w:t>
+                <w:t xml:space="preserve">hal-01510681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Breathing changes during listening and subsequent speech according to the speaker and the loudness level</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
+                <w:t xml:space="preserve">Does listeners' breathing change according to speaker and to loudness?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Rochet-Capellan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susanne Fuchs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo Lancia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Perrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISICS 2012: International Symposium on Imitation and Convergence in Speech</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">LISTA 2012 - The Listening Talker Workshop (LISTA 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Édimbourg, United Kingdom. pp.80</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00743785v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00695754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Positional constraints on the initial rise in French</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mariapaola D'Imperio</w:t>
+                <w:t xml:space="preserve">Breathing changes during listening and subsequent speech according to the speaker and the loudness level</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Rochet-Capellan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susanne Fuchs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo Lancia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cristel Portes</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Perrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Conference on Speech Prosody 2012 6</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Shanghai, China. pp.1-4</w:t>
+              <w:t xml:space="preserve">ISICS 2012: International Symposium on Imitation and Convergence in Speech</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01510681v1</w:t>
+                <w:t xml:space="preserve">hal-00743785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Information Focus marking in French. Acoustic predictors of postfocal deaccentuation</w:t>
               </w:r>
@@ -4825,51 +4825,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L1 intonational categories as “perceptual attractors”during L2 imitation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caterina Petrone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo Lancia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4920,51 +4920,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L1 intonational categories as &amp;quot; perceptual attractors &amp;quot; during L2 imitation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caterina Petrone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo Lancia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5877,51 +5877,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05307513v3" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Mazzocconi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Hidalgo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Hallart" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Roman" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Bertrand" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1044/2025_JSLHR-25-00325" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548120v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isa&#239;h Schwab-Mohamed" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel R Mercier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Trebuchon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Morillon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Lancia" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/elife.99547" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875063v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humov.2024.103249" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648813v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Mercier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Tr&#233;buchon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2024.04.23.590817" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928163v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anneke Slis" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Bruneteau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fougeron" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1044/2022_JSLHR-21-00434" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099517v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela Pernon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Assal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0003332" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069888v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgy Krasovitsky" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franziska Stuntebeck" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wocn.2018.08.004" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069885v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#214;zlem &#220;nal-Logacev" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Fuchs" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wocn.2018.10.002" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069882v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Rosenbaum" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00422-018-0749-y" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569748v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristel Portes" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wocn.2017.04.002" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01509053v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Tuller" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459619v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nayla Matar" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Legou" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Baider" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460037v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Voigt" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krasovitskiy Georgy" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wocn.2015.08.001" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01509333v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491742v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Niebuhr" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meghan Clayards" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Meunier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wocn.2011.04.003" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875251v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingye Shen" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Nguyen" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875236v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinyu Li" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699996v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623080v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Miniconi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gendrot" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lina Bourbon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009143v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931679v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02798560v3" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100413v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristel Port&#232;s" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/speechprosody.2020-31" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02798532v3" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Didirkov&#225;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100430v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis M. Goldstein" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100466v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427863v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Didirkova" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503071v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916665v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848354v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sankar Mukherjee" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Hilt" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Tomassini" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2018-2084" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427860v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria d'Alessandro" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5068348" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568369v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chaminade" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Prevot" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534155v2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2017-1431" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500725v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Bigi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Petrone" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507720v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500737v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariapaola D'Imperio" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695754v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Rochet-Capellan" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Perrier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743785v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510681v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00751625v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Marandin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454446v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256401v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;tine Bergounioux" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Wauquier-Gravelines" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099425v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091782v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874505v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01793257v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01793255v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387408v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01509331v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fuchs" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173545v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440904v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor J L&#243;pez-Madrona" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Giroud" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onardo Lancia" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno L Giordano" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387457v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806898v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:ed62f38e268f276bacea980298b8719a88827440" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05307513v3" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Mazzocconi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Hidalgo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Hallart" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Roman" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Bertrand" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1044/2025_JSLHR-25-00325" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548120v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isa&#239;h Schwab-Mohamed" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel R Mercier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Trebuchon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Morillon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Lancia" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/elife.99547" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875063v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humov.2024.103249" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648813v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Mercier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Tr&#233;buchon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2024.04.23.590817" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928163v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anneke Slis" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Bruneteau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fougeron" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1044/2022_JSLHR-21-00434" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099517v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela Pernon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Assal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0003332" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069888v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgy Krasovitsky" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franziska Stuntebeck" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wocn.2018.08.004" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069885v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#214;zlem &#220;nal-Logacev" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Fuchs" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wocn.2018.10.002" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069882v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Rosenbaum" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00422-018-0749-y" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569748v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristel Portes" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wocn.2017.04.002" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01509053v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Tuller" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01509333v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459619v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nayla Matar" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Legou" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Baider" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460037v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Voigt" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krasovitskiy Georgy" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wocn.2015.08.001" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491742v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Niebuhr" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meghan Clayards" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Meunier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wocn.2011.04.003" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875251v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingye Shen" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Nguyen" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875236v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinyu Li" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623080v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Miniconi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gendrot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lina Bourbon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699996v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931679v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009143v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02798560v3" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100413v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristel Port&#232;s" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/speechprosody.2020-31" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02798532v3" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Didirkov&#225;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100430v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis M. Goldstein" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100466v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503071v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427863v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Didirkova" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916665v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848354v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sankar Mukherjee" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Hilt" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Tomassini" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2018-2084" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427860v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria d'Alessandro" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5068348" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534155v2" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chaminade" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Prevot" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2017-1431" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568369v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500737v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Petrone" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariapaola D'Imperio" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500725v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Bigi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507720v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510681v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695754v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Rochet-Capellan" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Perrier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743785v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00751625v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Marandin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454446v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256401v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;tine Bergounioux" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Wauquier-Gravelines" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099425v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091782v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874505v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01793257v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01793255v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387408v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01509331v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fuchs" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173545v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440904v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor J L&#243;pez-Madrona" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Giroud" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onardo Lancia" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno L Giordano" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387457v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806898v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:ed62f38e268f276bacea980298b8719a88827440" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>