--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -651,321 +651,321 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proactive VNF Redeployment and Traffic Routing for modern telco networks</w:t>
+                <w:t xml:space="preserve">Non-invasive performance prediction of high-speed softwarized network services with limited knowledge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">qiong liu</w:t>
+                <w:t xml:space="preserve">Qiong Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tianzhu Zhang</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Walter Cerroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo Linguaglossa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE international conference network softwarization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE ComSoc, Jun 2024, Saint Louis, MO, USA, United States</w:t>
+              <w:t xml:space="preserve">IEEE INFOCOM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04636430v1</w:t>
+                <w:t xml:space="preserve">hal-04322420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A First Look at the Impact of Measurement on Orchestrating Digital Twin Network</w:t>
+                <w:t xml:space="preserve">Proactive VNF Redeployment and Traffic Routing for modern telco networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weichen Tao</w:t>
+                <w:t xml:space="preserve">qiong liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tianzhu Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walter Cerroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo Linguaglossa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 IEEE 13th International Conference on Cloud Networking (CloudNet)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE international conference network softwarization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE ComSoc, Jun 2024, Saint Louis, MO, USA, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05408538v1</w:t>
+                <w:t xml:space="preserve">hal-04636430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-invasive performance prediction of high-speed softwarized network services with limited knowledge</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Tianzhu Zhang</w:t>
+                <w:t xml:space="preserve">A First Look at the Impact of Measurement on Orchestrating Digital Twin Network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weichen Tao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo Linguaglossa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE INFOCOM</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2024 IEEE 13th International Conference on Cloud Networking (CloudNet)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Nov 2024, Rio de Janeiro, Brazil. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CloudNet62863.2024.10815817⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04322420v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05408538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantifying the Bias of Transformer-Based Language Models for African American English in Masked Language Modeling</w:t>
               </w:r>
@@ -1191,265 +1191,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04210299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inference of virtual network functions' state via analysis of the CPU behavior</w:t>
+                <w:t xml:space="preserve">Adaptive Batching for Fast Packet Processing in Software Routers using Machine Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles Shelbourne</w:t>
+                <w:t xml:space="preserve">Peter Okelmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo Linguaglossa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Aldo Lipani</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Geyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Emmerich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georg Carle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Teletraffic Congress</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2021 IEEE 7th International Conference on Network Softwarization (NetSoft)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Tokyo, Japan. pp.206-210, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/NetSoft51509.2021.9492668⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03270524v1</w:t>
+                <w:t xml:space="preserve">hal-04322392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive Batching for Fast Packet Processing in Software Routers using Machine Learning</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Peter Okelmann</w:t>
+                <w:t xml:space="preserve">Inference of virtual network functions' state via analysis of the CPU behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Shelbourne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo Linguaglossa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Georg Carle</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tianzhu Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aldo Lipani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 IEEE 7th International Conference on Network Softwarization (NetSoft)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Teletraffic Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Avignon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04322392v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03270524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparing the Performance of State-of-the-Art Software Switches for NFV</w:t>
               </w:r>
@@ -1685,51 +1685,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Learnability of Software Router Performance via CPU Measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Shelbourne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo Linguaglossa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1737,51 +1737,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aldo Lipani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tianzhu Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Geyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CoNEXT '19: The 15th International Conference on emerging Networking EXperiments and Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2019, Orlando FL USA, United States. pp.23-25, </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2978,51 +2978,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DRST: a Non-Intrusive Framework for Performance Analysis in Softwarized Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qiong Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jianke Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3619,51 +3619,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322395v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianzhu Zhang" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Linguaglossa" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Giaccone" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Iannone" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Roberts" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2021.107861" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322399v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han Qiu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Cerroni" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSM.2020.3045381" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022144v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislav Lange" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Pontarelli" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#225;bor R&#233;tv&#225;ri" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rossi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JPROC.2019.2896848" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288028v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Barach" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damjan Marion" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pfister" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636430v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=qiong liu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-05408538v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weichen Tao" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CloudNet62863.2024.10815817" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322420v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiong Liu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04067844v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Salutari" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Ramos" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hosein A Rahmani" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Lipani" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04210299v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Thuyen Thi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siwar Ben Hadj Said" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Roberty" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadlallah Chbib" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rida Khatoun" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270524v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Shelbourne" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322392v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Okelmann" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Geyer" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Emmerich" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Carle" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NetSoft51509.2021.9492668" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02364635v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Gallo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02088259v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322404v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3360468.3366776" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288031v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vamsi Addanki" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Rossi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288558v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288025v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Damjan" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288022v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288559v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01148595v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Boufkhad" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo de La Paz" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Mathieu" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Perino" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01101460v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Varvello" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Laufer" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Boislaigue" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2658260.2658267" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01101463v2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2660129.2660134" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322416v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shop.texmat.it/products/view/network-programmability-a-r-evolutionary-approach" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57620/CNIT-Report_06" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139798v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianke Lin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01868778v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Viennot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01262130v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02053721v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016USPCC306" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322395v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianzhu Zhang" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Linguaglossa" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Giaccone" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Iannone" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Roberts" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2021.107861" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322399v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han Qiu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Cerroni" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSM.2020.3045381" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022144v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislav Lange" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Pontarelli" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#225;bor R&#233;tv&#225;ri" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rossi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JPROC.2019.2896848" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288028v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Barach" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damjan Marion" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pfister" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322420v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiong Liu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636430v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=qiong liu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-05408538v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weichen Tao" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CloudNet62863.2024.10815817" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04067844v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Salutari" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Ramos" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hosein A Rahmani" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Lipani" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04210299v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Thuyen Thi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siwar Ben Hadj Said" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Roberty" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadlallah Chbib" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rida Khatoun" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322392v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Okelmann" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Geyer" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Emmerich" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Carle" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NetSoft51509.2021.9492668" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270524v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Shelbourne" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02364635v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Gallo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02088259v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322404v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3360468.3366776" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288031v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vamsi Addanki" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Rossi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288558v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288025v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Damjan" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288022v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288559v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01148595v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Boufkhad" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo de La Paz" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Mathieu" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Perino" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01101460v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Varvello" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Laufer" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Boislaigue" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2658260.2658267" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01101463v2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2660129.2660134" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322416v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shop.texmat.it/products/view/network-programmability-a-r-evolutionary-approach" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57620/CNIT-Report_06" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139798v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianke Lin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01868778v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Viennot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01262130v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02053721v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016USPCC306" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>