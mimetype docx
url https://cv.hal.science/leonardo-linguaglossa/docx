--- v1 (2026-04-06)
+++ v2 (2026-05-07)
@@ -1429,431 +1429,431 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03270524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparing the Performance of State-of-the-Art Software Switches for NFV</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the Learnability of Software Router Performance via CPU Measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Shelbourne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonardo Linguaglossa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aldo Lipani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tianzhu Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Geyer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 15th International Conference on emerging Networking EXperiments and Technologies (CoNEXT'19)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CoNEXT '19: The 15th International Conference on emerging Networking EXperiments and Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Orlando FL USA, United States. pp.23-25, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3360468.3366776⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02364635v1</w:t>
+                <w:t xml:space="preserve">hal-04322404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A benchmarking methodology for evaluating software switch performance for NFV</w:t>
+                <w:t xml:space="preserve">Comparing the Performance of State-of-the-Art Software Switches for NFV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tianzhu Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo Linguaglossa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">James Roberts</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimo Gallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Giaccone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Iannone</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Massimo Gallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Conference on Network Softwarization (NetSoft'19)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">The 15th International Conference on emerging Networking EXperiments and Technologies (CoNEXT'19)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Orlando, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02088259v1</w:t>
+                <w:t xml:space="preserve">hal-02364635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Learnability of Software Router Performance via CPU Measurements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charles Shelbourne</w:t>
+                <w:t xml:space="preserve">A benchmarking methodology for evaluating software switch performance for NFV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tianzhu Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo Linguaglossa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Roberts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luigi Iannone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimo Gallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CoNEXT '19: The 15th International Conference on emerging Networking EXperiments and Technologies</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Conference on Network Softwarization (NetSoft'19)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3360468.3366776⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04322404v1</w:t>
+                <w:t xml:space="preserve">hal-02088259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlling software router resource sharing by fair packet dropping</w:t>
+                <w:t xml:space="preserve">Fair dropping for multi-resource fairness in software routers Extended Abstract</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vamsi Addanki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo Linguaglossa</w:t>
@@ -1871,194 +1871,181 @@
                 </w:rPr>
                 <w:t xml:space="preserve">James Roberts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFIP Networking 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Zurich, Switzerland</w:t>
+              <w:t xml:space="preserve">ACM SIGCOMM 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02288031v1</w:t>
+                <w:t xml:space="preserve">hal-02288022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FlowMon-DPDK: Parsimonious Per-Flow Software Monitoring at Line Rate</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tianzhu Zhang</w:t>
+                <w:t xml:space="preserve">Controlling software router resource sharing by fair packet dropping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vamsi Addanki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo Linguaglossa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Paolo Giaccone</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Roberts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TMA 18</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">IFIP Networking 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Zurich, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02288558v1</w:t>
+                <w:t xml:space="preserve">hal-02288031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Batched packet processing for high-speed software data plane functions</w:t>
               </w:r>
@@ -2163,135 +2150,148 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02288025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fair dropping for multi-resource fairness in software routers Extended Abstract</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vamsi Addanki</w:t>
+                <w:t xml:space="preserve">FlowMon-DPDK: Parsimonious Per-Flow Software Monitoring at Line Rate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tianzhu Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo Linguaglossa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">James Roberts</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimo Gallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Giaccone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM SIGCOMM 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Budapest, Hungary</w:t>
+              <w:t xml:space="preserve">TMA 18</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02288022v1</w:t>
+                <w:t xml:space="preserve">hal-02288558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-speed per-flow software monitoring with limited resources</w:t>
               </w:r>
@@ -2303,51 +2303,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tianzhu Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo Linguaglossa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimo Gallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Giaccone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2698,51 +2698,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A High Speed Information-Centric Network in a Mobile Backhaul Setting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Perino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimo Gallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Boislaigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3619,51 +3619,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322395v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianzhu Zhang" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Linguaglossa" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Giaccone" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Iannone" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Roberts" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2021.107861" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322399v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han Qiu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Cerroni" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSM.2020.3045381" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022144v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislav Lange" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Pontarelli" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#225;bor R&#233;tv&#225;ri" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rossi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JPROC.2019.2896848" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288028v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Barach" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damjan Marion" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pfister" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322420v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiong Liu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636430v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=qiong liu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-05408538v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weichen Tao" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CloudNet62863.2024.10815817" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04067844v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Salutari" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Ramos" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hosein A Rahmani" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Lipani" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04210299v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Thuyen Thi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siwar Ben Hadj Said" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Roberty" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadlallah Chbib" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rida Khatoun" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322392v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Okelmann" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Geyer" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Emmerich" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Carle" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NetSoft51509.2021.9492668" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270524v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Shelbourne" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02364635v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Gallo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02088259v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322404v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3360468.3366776" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288031v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vamsi Addanki" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Rossi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288558v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288025v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Damjan" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288022v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288559v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01148595v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Boufkhad" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo de La Paz" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Mathieu" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Perino" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01101460v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Varvello" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Laufer" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Boislaigue" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2658260.2658267" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01101463v2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2660129.2660134" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322416v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shop.texmat.it/products/view/network-programmability-a-r-evolutionary-approach" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57620/CNIT-Report_06" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139798v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianke Lin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01868778v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Viennot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01262130v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02053721v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016USPCC306" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322395v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianzhu Zhang" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Linguaglossa" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Giaccone" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Iannone" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Roberts" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2021.107861" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322399v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han Qiu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Cerroni" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSM.2020.3045381" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022144v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislav Lange" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Pontarelli" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#225;bor R&#233;tv&#225;ri" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rossi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JPROC.2019.2896848" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288028v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Barach" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damjan Marion" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pfister" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322420v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiong Liu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636430v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=qiong liu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-05408538v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weichen Tao" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CloudNet62863.2024.10815817" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04067844v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Salutari" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Ramos" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hosein A Rahmani" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Lipani" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04210299v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Thuyen Thi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siwar Ben Hadj Said" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Roberty" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadlallah Chbib" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rida Khatoun" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322392v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Okelmann" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Geyer" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Emmerich" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Carle" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NetSoft51509.2021.9492668" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270524v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Shelbourne" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322404v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3360468.3366776" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02364635v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Gallo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02088259v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288022v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vamsi Addanki" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Rossi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288031v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288025v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Damjan" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288558v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288559v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01148595v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Boufkhad" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo de La Paz" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Mathieu" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Perino" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01101460v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Varvello" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Laufer" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Boislaigue" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2658260.2658267" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01101463v2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2660129.2660134" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322416v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shop.texmat.it/products/view/network-programmability-a-r-evolutionary-approach" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57620/CNIT-Report_06" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139798v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianke Lin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01868778v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Viennot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01262130v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02053721v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016USPCC306" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>