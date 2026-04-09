--- v0 (2026-03-15)
+++ v1 (2026-04-09)
@@ -1017,368 +1017,368 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04580448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gestion des forêts pour pérenniser les ressources combustibles : le cas du charbonnage historique dans les écosystèmes montagnards français</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Charcoal-based iron metallurgy and mountain forest in French eastern Pyrennees (Ariège) 30 years later: historiographical review, paradigm shift and prospects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Burri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léonel Fouedjeu Foumou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Saulnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque du GMPCA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Chambéry, France</w:t>
+              <w:t xml:space="preserve">Journées d'études : Bois et architecture dans la Protohistoire et l’Antiquité (2) Approvisionnement en bois, activités agro-pastorales et couvert forestier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Créteil, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04603161v1</w:t>
+                <w:t xml:space="preserve">halshs-03845109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charcoal-based iron metallurgy and mountain forest in French eastern Pyrennees (Ariège) 30 years later: historiographical review, paradigm shift and prospects</w:t>
+                <w:t xml:space="preserve">Retour le projet TRANSYLVE: réévaluation de la chronologie et des variations d'intensité de la métallurgie du fer dans le haut Vicdessos aux époques médiévales et modernes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Burri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Léonel Fouedjeu Foumou</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léonel Fouédjeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Saulnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'études : Bois et architecture dans la Protohistoire et l’Antiquité (2) Approvisionnement en bois, activités agro-pastorales et couvert forestier</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Créteil, France</w:t>
+              <w:t xml:space="preserve">ohmpyr2022 : Séminaire de restitution des projets 2019-2021 de l'OHM Pyrénées Haut Vicdessos 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS UMR 5602 GEODE, Sep 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03845109v1</w:t>
+                <w:t xml:space="preserve">halshs-03863072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retour le projet TRANSYLVE: réévaluation de la chronologie et des variations d'intensité de la métallurgie du fer dans le haut Vicdessos aux époques médiévales et modernes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gestion des forêts pour pérenniser les ressources combustibles : le cas du charbonnage historique dans les écosystèmes montagnards français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Paradis-Grenouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léonel Fouédjeu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Burri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Saulnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ohmpyr2022 : Séminaire de restitution des projets 2019-2021 de l'OHM Pyrénées Haut Vicdessos 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNRS UMR 5602 GEODE, Sep 2022, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Colloque du GMPCA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Chambéry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03863072v1</w:t>
+                <w:t xml:space="preserve">hal-04603161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renversement du paradigme préindustries vs forêts (présentation réalisée dans le cadre de la session table-ronde du 4 décembre)</w:t>
               </w:r>
@@ -1608,368 +1608,368 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03012734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les forêts médiévales pyrénéennes : un essai de synthèse pour de nouvelles perspectives</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Léonel Fouedjeu Foumou</w:t>
+                <w:t xml:space="preserve">The need for dendrochronology to improve the temporal resolution of charcoal manufacturing activity in the French Eastern Pyrenees: the case of the ancient charcoal production forest of Bernadouze (Suc-et-Sentenac, Haut-Vicdessos)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léonel Fouédjeu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Labbas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Lejay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Saulnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’étude de l’équipe Terrae “Regards croisés sur le bois d’œuvre entre Pyrénées et Garonne depuis le Moyen Âge : de la forêt vers le chantier”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Toulouse, France</w:t>
+              <w:t xml:space="preserve">anthraco2019, 7th International Anthracology Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, anthraco2019, 7th International Anthracology Meeting, 2-6 September 2019, Liverpool (UK)., Sep 2019, Liverpool, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03044033v1</w:t>
+                <w:t xml:space="preserve">hal-04348424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The need for dendrochronology to improve the temporal resolution of charcoal manufacturing activity in the French Eastern Pyrenees: the case of the ancient charcoal production forest of Bernadouze (Suc-et-Sentenac, Haut-Vicdessos)</w:t>
+                <w:t xml:space="preserve">Expérimentations et développements de &amp;quot;l'outil charbonnière&amp;quot; : premières synthèses de l'étude anthracologique et dendrochronologique des charbonnières de Bernadouze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léonel Fouédjeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Lejay</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Paradis-Grenouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Saulnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Labbas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Burri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">anthraco2019, 7th International Anthracology Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, anthraco2019, 7th International Anthracology Meeting, 2-6 September 2019, Liverpool (UK)., Sep 2019, Liverpool, United Kingdom</w:t>
+              <w:t xml:space="preserve">Journée scientifique GEODE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04348424v1</w:t>
+                <w:t xml:space="preserve">hal-04623908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expérimentations et développements de &amp;quot;l'outil charbonnière&amp;quot; : premières synthèses de l'étude anthracologique et dendrochronologique des charbonnières de Bernadouze</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">V. Labbas</w:t>
+                <w:t xml:space="preserve">Les forêts médiévales pyrénéennes : un essai de synthèse pour de nouvelles perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Py</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Burri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léonel Fouedjeu Foumou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée scientifique GEODE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Journée d’étude de l’équipe Terrae “Regards croisés sur le bois d’œuvre entre Pyrénées et Garonne depuis le Moyen Âge : de la forêt vers le chantier”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04623908v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03044033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The pre-charcoal making activity vegetation in a Vicdessos upper valley: a pedoanthracological approach in the Bernadouze catchment area (Pyrenees, France)</w:t>
               </w:r>
@@ -2609,51 +2609,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sustainable management of wood for charcoal manufacturing activity in the Northern Pyrenees : dendro-anthracological study of charcoal kilns in the Bernadouze forest (Suc-et-Sentenac, Haut-Vicdessos) .</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léonel Fouedjeu Foumou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Paradis-Grenouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raquel Cunill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3464,51 +3464,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léonel Fouédjeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lejay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Labbas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3736,51 +3736,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8866D439"/>
+    <w:nsid w:val="942B02B1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3967,51 +3967,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/leonel-fouedjeu" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9577-9712" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/268605858" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660650v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onel Fouedjeu Foumou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Burri" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Saulnier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Larrieu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Paradis- Grenouillet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ancene.2022.100333" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046512v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onel Fou&#233;djeu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lejay" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Du&#353;&#225;tko" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Labbas" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2020.11.033" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365433v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Paradis-Grenouillet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2021.119717" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02485838v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Cunill Artigas" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Buscaino" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul M&#233;taili&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00334-019-00740-7" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05392544v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Py-Saragaglia" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saulnier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Disser" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04580448v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603161v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03845109v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03863072v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729936v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012734v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Py" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03044033v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04348424v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623908v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Paradis-Grenouillet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Labbas" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930780v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Cunill" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Galop" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619881v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cunill Artigas" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619954v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824703v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Baron" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ancel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02331105v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26147/geode.post.4jpw-fj97" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02331174v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26147/96am-5p96" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01980179v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Paradis Grenouillet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26147/fn67-xe54" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01515907v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26147/5qbw-m060" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02325218v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lesbelleslettres.com/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000286v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1539/9782759229079/into-the-woods" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541976v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Boscus" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Galin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Labille" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Legrand" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630173v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lejay" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04469309v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onel Fou&#233;djeu Foumou" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022TOU20104" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/leonel-fouedjeu" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9577-9712" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/268605858" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660650v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onel Fouedjeu Foumou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Burri" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Saulnier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Larrieu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Paradis- Grenouillet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ancene.2022.100333" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046512v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onel Fou&#233;djeu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lejay" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Du&#353;&#225;tko" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Labbas" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2020.11.033" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365433v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Paradis-Grenouillet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2021.119717" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02485838v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Cunill Artigas" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Buscaino" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul M&#233;taili&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00334-019-00740-7" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05392544v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Py-Saragaglia" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saulnier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Disser" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04580448v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03845109v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03863072v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603161v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729936v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012734v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Py" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04348424v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623908v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Paradis-Grenouillet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Labbas" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03044033v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930780v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Cunill" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Galop" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619881v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cunill Artigas" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619954v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824703v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Baron" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ancel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02331105v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26147/geode.post.4jpw-fj97" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02331174v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26147/96am-5p96" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01980179v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Paradis Grenouillet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26147/fn67-xe54" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01515907v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26147/5qbw-m060" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02325218v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lesbelleslettres.com/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000286v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1539/9782759229079/into-the-woods" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541976v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Boscus" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Galin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Labille" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Legrand" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630173v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lejay" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04469309v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onel Fou&#233;djeu Foumou" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022TOU20104" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>