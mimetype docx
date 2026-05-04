--- v1 (2026-04-09)
+++ v2 (2026-05-04)
@@ -1017,368 +1017,368 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04580448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charcoal-based iron metallurgy and mountain forest in French eastern Pyrennees (Ariège) 30 years later: historiographical review, paradigm shift and prospects</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gestion des forêts pour pérenniser les ressources combustibles : le cas du charbonnage historique dans les écosystèmes montagnards français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Paradis-Grenouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léonel Fouédjeu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Burri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Saulnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'études : Bois et architecture dans la Protohistoire et l’Antiquité (2) Approvisionnement en bois, activités agro-pastorales et couvert forestier</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Créteil, France</w:t>
+              <w:t xml:space="preserve">Colloque du GMPCA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Chambéry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03845109v1</w:t>
+                <w:t xml:space="preserve">hal-04603161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retour le projet TRANSYLVE: réévaluation de la chronologie et des variations d'intensité de la métallurgie du fer dans le haut Vicdessos aux époques médiévales et modernes</w:t>
+                <w:t xml:space="preserve">Charcoal-based iron metallurgy and mountain forest in French eastern Pyrennees (Ariège) 30 years later: historiographical review, paradigm shift and prospects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Burri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Léonel Fouédjeu</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léonel Fouedjeu Foumou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Saulnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ohmpyr2022 : Séminaire de restitution des projets 2019-2021 de l'OHM Pyrénées Haut Vicdessos 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNRS UMR 5602 GEODE, Sep 2022, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Journées d'études : Bois et architecture dans la Protohistoire et l’Antiquité (2) Approvisionnement en bois, activités agro-pastorales et couvert forestier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Créteil, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03863072v1</w:t>
+                <w:t xml:space="preserve">halshs-03845109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gestion des forêts pour pérenniser les ressources combustibles : le cas du charbonnage historique dans les écosystèmes montagnards français</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Retour le projet TRANSYLVE: réévaluation de la chronologie et des variations d'intensité de la métallurgie du fer dans le haut Vicdessos aux époques médiévales et modernes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Burri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léonel Fouédjeu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Saulnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque du GMPCA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Chambéry, France</w:t>
+              <w:t xml:space="preserve">ohmpyr2022 : Séminaire de restitution des projets 2019-2021 de l'OHM Pyrénées Haut Vicdessos 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS UMR 5602 GEODE, Sep 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04603161v1</w:t>
+                <w:t xml:space="preserve">halshs-03863072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renversement du paradigme préindustries vs forêts (présentation réalisée dans le cadre de la session table-ronde du 4 décembre)</w:t>
               </w:r>
@@ -1608,148 +1608,122 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03012734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The need for dendrochronology to improve the temporal resolution of charcoal manufacturing activity in the French Eastern Pyrenees: the case of the ancient charcoal production forest of Bernadouze (Suc-et-Sentenac, Haut-Vicdessos)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t>
+                <w:t xml:space="preserve">Les forêts médiévales pyrénéennes : un essai de synthèse pour de nouvelles perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Py</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Burri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léonel Fouedjeu Foumou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">anthraco2019, 7th International Anthracology Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, anthraco2019, 7th International Anthracology Meeting, 2-6 September 2019, Liverpool (UK)., Sep 2019, Liverpool, United Kingdom</w:t>
+              <w:t xml:space="preserve">Journée d’étude de l’équipe Terrae “Regards croisés sur le bois d’œuvre entre Pyrénées et Garonne depuis le Moyen Âge : de la forêt vers le chantier”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04348424v1</w:t>
+                <w:t xml:space="preserve">hal-03044033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expérimentations et développements de &amp;quot;l'outil charbonnière&amp;quot; : premières synthèses de l'étude anthracologique et dendrochronologique des charbonnières de Bernadouze</w:t>
               </w:r>
@@ -1854,368 +1828,394 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04623908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les forêts médiévales pyrénéennes : un essai de synthèse pour de nouvelles perspectives</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Léonel Fouedjeu Foumou</w:t>
+                <w:t xml:space="preserve">The need for dendrochronology to improve the temporal resolution of charcoal manufacturing activity in the French Eastern Pyrenees: the case of the ancient charcoal production forest of Bernadouze (Suc-et-Sentenac, Haut-Vicdessos)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léonel Fouédjeu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Labbas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Lejay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Saulnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’étude de l’équipe Terrae “Regards croisés sur le bois d’œuvre entre Pyrénées et Garonne depuis le Moyen Âge : de la forêt vers le chantier”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Toulouse, France</w:t>
+              <w:t xml:space="preserve">anthraco2019, 7th International Anthracology Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, anthraco2019, 7th International Anthracology Meeting, 2-6 September 2019, Liverpool (UK)., Sep 2019, Liverpool, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03044033v1</w:t>
+                <w:t xml:space="preserve">hal-04348424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The pre-charcoal making activity vegetation in a Vicdessos upper valley: a pedoanthracological approach in the Bernadouze catchment area (Pyrenees, France)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dynamiques forestières holocènes de la forêt de Bernadouze et impact des pratiques métallurgiques historiques (Suc-et-Sentenac, Haut-Vicdessos)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léonel Fouédjeu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Saulnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raquel Cunill</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">R. Cunill Artigas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Paradis-Grenouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Into the Woods, Overlapping perspectives on the history of ancient forests</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Padova, Italy</w:t>
+              <w:t xml:space="preserve">Séminaire OHM-Haut Vicdessos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03930780v1</w:t>
+                <w:t xml:space="preserve">hal-04619881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamiques forestières holocènes de la forêt de Bernadouze et impact des pratiques métallurgiques historiques (Suc-et-Sentenac, Haut-Vicdessos)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The pre-charcoal making activity vegetation in a Vicdessos upper valley: a pedoanthracological approach in the Bernadouze catchment area (Pyrenees, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Saulnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raquel Cunill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léonel Fouédjeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Cunill Artigas</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Didier Galop</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire OHM-Haut Vicdessos</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Into the Woods, Overlapping perspectives on the history of ancient forests</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Padova, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04619881v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03930780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Histoire des forêts du haut Vicdessos et de leurs usages à partir de leurs traces carbonisées</w:t>
               </w:r>
@@ -2240,51 +2240,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léonel Fouédjeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Saulnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Cunill Artigas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire OHM-Haut Vicdessos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Auzat, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2492,51 +2492,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léonel Fouedjeu Foumou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Saulnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raquel Cunill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Buscaino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2622,51 +2622,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léonel Fouedjeu Foumou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Paradis-Grenouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raquel Cunill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Saulnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2903,51 +2903,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Py</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Paradis-Grenouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raquel Cunill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Saulnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3736,51 +3736,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="942B02B1"/>
+    <w:nsid w:val="CCB897EB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3967,51 +3967,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/leonel-fouedjeu" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9577-9712" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/268605858" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660650v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onel Fouedjeu Foumou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Burri" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Saulnier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Larrieu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Paradis- Grenouillet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ancene.2022.100333" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046512v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onel Fou&#233;djeu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lejay" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Du&#353;&#225;tko" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Labbas" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2020.11.033" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365433v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Paradis-Grenouillet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2021.119717" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02485838v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Cunill Artigas" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Buscaino" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul M&#233;taili&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00334-019-00740-7" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05392544v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Py-Saragaglia" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saulnier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Disser" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04580448v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03845109v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03863072v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603161v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729936v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012734v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Py" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04348424v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623908v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Paradis-Grenouillet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Labbas" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03044033v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930780v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Cunill" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Galop" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619881v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cunill Artigas" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619954v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824703v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Baron" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ancel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02331105v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26147/geode.post.4jpw-fj97" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02331174v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26147/96am-5p96" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01980179v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Paradis Grenouillet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26147/fn67-xe54" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01515907v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26147/5qbw-m060" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02325218v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lesbelleslettres.com/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000286v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1539/9782759229079/into-the-woods" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541976v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Boscus" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Galin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Labille" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Legrand" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630173v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lejay" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04469309v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onel Fou&#233;djeu Foumou" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022TOU20104" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/leonel-fouedjeu" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9577-9712" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/268605858" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660650v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onel Fouedjeu Foumou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Burri" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Saulnier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Larrieu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Paradis- Grenouillet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ancene.2022.100333" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046512v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onel Fou&#233;djeu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lejay" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Du&#353;&#225;tko" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Labbas" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2020.11.033" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365433v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Paradis-Grenouillet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2021.119717" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02485838v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Cunill Artigas" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Buscaino" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul M&#233;taili&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00334-019-00740-7" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05392544v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Py-Saragaglia" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saulnier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Disser" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04580448v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603161v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03845109v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03863072v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729936v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012734v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Py" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03044033v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623908v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Paradis-Grenouillet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Labbas" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04348424v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619881v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cunill Artigas" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930780v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Cunill" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Galop" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619954v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824703v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Baron" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ancel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02331105v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26147/geode.post.4jpw-fj97" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02331174v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26147/96am-5p96" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01980179v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Paradis Grenouillet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26147/fn67-xe54" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01515907v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26147/5qbw-m060" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02325218v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lesbelleslettres.com/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000286v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1539/9782759229079/into-the-woods" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541976v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Boscus" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Galin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Labille" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Legrand" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630173v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lejay" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04469309v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onel Fou&#233;djeu Foumou" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022TOU20104" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>