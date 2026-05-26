--- v2 (2026-05-04)
+++ v3 (2026-05-26)
@@ -1,3681 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...3630 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Léonel Fouédjeu </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">leonel-fouedjeu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-9577-9712</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">268605858</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.com/citations?user=2FnlUsUAAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Did the charcoal-based iron industry really drive the forest cover decline in the Northern Pyrenees?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonel Fouedjeu Foumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Larrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Paradis- Grenouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropocene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 38, pp.37. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ancene.2022.100333⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03660650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High resolution reconstruction of modern charcoal production kilns: an integrated approach combining dendrochronology, micromorphology and anthracology in the French Pyrenees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonel Fouédjeu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lejay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Dušátko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labbas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 593-594, 32 p. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quaint.2020.11.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03046512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The socio-ecological legacies of centuries-old charcoal making practices in a mountain forest of the Northern Pyrenees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonel Fouédjeu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Paradis-Grenouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Larrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 502, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2021.119717⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03365433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A study of late Holocene local vegetation dynamics and responses to land use changes in an ancient charcoal making woodland in the central Pyrenees (Ariège, France), using pedoanthracology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Cunill Artigas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonel Fouedjeu Foumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Buscaino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Métailié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vegetation History and Archaeobotany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 29, pp.241-258. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00334-019-00740-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02485838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rethinking the Forest Legacy of Metallurgy: A Historical Ecology Inquiry in the Valleys of Vicdessos and Siguer (Ariège)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonel Fouédjeu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les espaces de production du fer brut dans leur environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marion Berranger (IRAMAT-UMR7065-CNRS-UTBM) - Matthieu Thivet (Chrono-environnement-UMR6249-UFC) - Pierre Nouvel (Artehis-UMR6298-UB) - Marc Leroy (IRAMAT-UMR7065-MC), Oct 2025, Besançon (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05392544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a paradigm shift in forest-iron metallurgy interactions during historical times</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonel Fouédjeu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Paradis-Grenouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Larrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metals in Action</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Luleå University of Technology, May 2024, Utö, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04580448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charcoal-based iron metallurgy and mountain forest in French eastern Pyrennees (Ariège) 30 years later: historiographical review, paradigm shift and prospects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonel Fouedjeu Foumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'études : Bois et architecture dans la Protohistoire et l’Antiquité (2) Approvisionnement en bois, activités agro-pastorales et couvert forestier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Créteil, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03845109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour le projet TRANSYLVE: réévaluation de la chronologie et des variations d'intensité de la métallurgie du fer dans le haut Vicdessos aux époques médiévales et modernes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonel Fouédjeu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ohmpyr2022 : Séminaire de restitution des projets 2019-2021 de l'OHM Pyrénées Haut Vicdessos 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS UMR 5602 GEODE, Sep 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03863072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion des forêts pour pérenniser les ressources combustibles : le cas du charbonnage historique dans les écosystèmes montagnards français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Paradis-Grenouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonel Fouédjeu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du GMPCA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04603161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renversement du paradigme préindustries vs forêts (présentation réalisée dans le cadre de la session table-ronde du 4 décembre)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonel Fouédjeu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Paradis-Grenouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écosystèmes montagnards du Moyen Âge à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Christophe Guffond, Dec 2021, Sixt-Fer-à-Cheval, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04729936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Fodyna à Transylve : autres regards sur les forêts des Pyrénées ariégeoises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Py</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonel Fouedjeu Foumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labbas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ohmpyr2020 : Séminaire de restitution des projets 2018-2019 de l'OHM Pyrénées Haut Vicdessos 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS UMR 5602 GEODE, Jan 2020, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03012734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expérimentations et développements de &amp;quot;l'outil charbonnière&amp;quot; : premières synthèses de l'étude anthracologique et dendrochronologique des charbonnières de Bernadouze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonel Fouédjeu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Paradis-Grenouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Labbas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique GEODE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04623908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The need for dendrochronology to improve the temporal resolution of charcoal manufacturing activity in the French Eastern Pyrenees: the case of the ancient charcoal production forest of Bernadouze (Suc-et-Sentenac, Haut-Vicdessos)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonel Fouédjeu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labbas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lejay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">anthraco2019, 7th International Anthracology Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, anthraco2019, 7th International Anthracology Meeting, 2-6 September 2019, Liverpool (UK)., Sep 2019, Liverpool, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04348424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les forêts médiévales pyrénéennes : un essai de synthèse pour de nouvelles perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Py</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonel Fouedjeu Foumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude de l’équipe Terrae “Regards croisés sur le bois d’œuvre entre Pyrénées et Garonne depuis le Moyen Âge : de la forêt vers le chantier”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03044033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamiques forestières holocènes de la forêt de Bernadouze et impact des pratiques métallurgiques historiques (Suc-et-Sentenac, Haut-Vicdessos)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonel Fouédjeu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Cunill Artigas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Paradis-Grenouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire OHM-Haut Vicdessos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04619881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The pre-charcoal making activity vegetation in a Vicdessos upper valley: a pedoanthracological approach in the Bernadouze catchment area (Pyrenees, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Cunill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonel Fouédjeu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Galop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Into the Woods, Overlapping perspectives on the history of ancient forests</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Padova, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03930780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire des forêts du haut Vicdessos et de leurs usages à partir de leurs traces carbonisées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonel Fouédjeu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Cunill Artigas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire OHM-Haut Vicdessos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Auzat, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04619954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire Holocène récent des dynamiques forestières et des usages industriels du bois dans le Vicdessos et le Couserans : les derniers acquis du projet FODYNA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Cunill Artigas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Paradis-Grenouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Ancel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de restitution de l’OHM Haut-Vicdessos (coord. D. Galop), Toulouse, 8 décembre 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Didier Galop, Dec 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01824703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charcoal analysis of kiln terraces to reconstruct practices and wood uses' temporalities for charcoal manufacturing activity : the case of the Bernadouze forest (Suc-et-Sentenac, Haut-Vicdessos)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonel Fouedjeu Foumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Cunill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Buscaino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Py</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International anthracology meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Liverpool, United Kingdom. 2019, </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26147/geode.post.4jpw-fj97⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02331105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable management of wood for charcoal manufacturing activity in the Northern Pyrenees : dendro-anthracological study of charcoal kilns in the Bernadouze forest (Suc-et-Sentenac, Haut-Vicdessos) .</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonel Fouedjeu Foumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Paradis-Grenouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Cunill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Buscaino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International anthracology meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Liverpool, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26147/96am-5p96⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02331174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution de la forêt de Freychinède et des pratiques sur la longue durée : une approche interdisciplinaire à haute résolution spatio-temporelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonel Fouedjeu Foumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Py</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Cunill Artigas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Paradis Grenouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire annuel du Labex DRIIHM, dispositif de recherche interdisciplinaire sur les interactions Hommes-Milieux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Marseille, France. 2018, </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26147/fn67-xe54⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01980179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction with high spatio-temporal resolution of past forest dynamics and charcoal-making activities in an upper metallurgical valley in the eastern Pyrenees : first geoarchaeological, dendro and anthracological results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonel Fouedjeu Foumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Py</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Paradis-Grenouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Cunill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international: "Into the woods Overlapping perspectives on the history of ancient forests"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Padoue, Italy. 2017, </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26147/5qbw-m060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01515907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les forêts montagnardes du versant nord des Pyrénées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonel Fouédjeu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvie Bépoix; Hervé Richard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La forêt au Moyen Âge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Belles Lettres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.276-299, 2019, 9782251449883</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02325218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term forest evolution and woodland uses in an ancient charcoal-production forest of the eastern French Pyrenees: an interdisciplinary approach at high spatio-temporal resolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Py</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Cunill Artigas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonel Fouedjeu Foumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Paradis-Grenouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chantal Aspe; Sylvain Burri; Sandrine Paradis-Grenouillet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Into the woods. Overlapping perspectives on the history of ancient forests.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 978-2-7592-2907-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02000286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territoires mégalithiques et espaces néolithiques en Aveyron : le dolmen du Bois de Galamans (Camarès)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Boscus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonel Fouedjeu Foumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfrid Galin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Labille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] DRAC Occitanie; Traces. 2020, 127 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02541976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport de fouille N01410978. Commune de Suc-et-Sentenac (Ariège), sondage d'une charbonnière de Bernadouze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonel Fouédjeu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lejay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Labbas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">GEODE, SRA Occitanie. 2019, 56 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04630173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expérimentations et développements de &amp;quot;l'outil charbonnière&amp;quot; : approches anthracologiques et dendrochronologiques des forêts pyrénéennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonel Fouédjeu Foumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géographie. Université Toulouse le Mirail - Toulouse II, 2022. Français. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2022TOU20104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04469309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId80"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -3736,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CCB897EB"/>
+    <w:nsid w:val="2C52730F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3967,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/leonel-fouedjeu" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9577-9712" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/268605858" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660650v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onel Fouedjeu Foumou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Burri" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Saulnier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Larrieu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Paradis- Grenouillet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ancene.2022.100333" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046512v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onel Fou&#233;djeu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lejay" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Du&#353;&#225;tko" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Labbas" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2020.11.033" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365433v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Paradis-Grenouillet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2021.119717" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02485838v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Cunill Artigas" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Buscaino" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul M&#233;taili&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00334-019-00740-7" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05392544v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Py-Saragaglia" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saulnier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Disser" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04580448v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603161v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03845109v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03863072v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729936v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012734v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Py" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03044033v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623908v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Paradis-Grenouillet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Labbas" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04348424v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619881v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cunill Artigas" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930780v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Cunill" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Galop" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619954v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824703v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Baron" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ancel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02331105v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26147/geode.post.4jpw-fj97" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02331174v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26147/96am-5p96" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01980179v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Paradis Grenouillet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26147/fn67-xe54" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01515907v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26147/5qbw-m060" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02325218v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lesbelleslettres.com/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000286v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1539/9782759229079/into-the-woods" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541976v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Boscus" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Galin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Labille" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Legrand" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630173v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lejay" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04469309v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onel Fou&#233;djeu Foumou" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022TOU20104" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/leonel-fouedjeu" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9577-9712" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/268605858" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.com/citations?user=2FnlUsUAAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660650v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onel Fouedjeu Foumou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Burri" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Saulnier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Larrieu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Paradis- Grenouillet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ancene.2022.100333" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046512v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onel Fou&#233;djeu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lejay" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Du&#353;&#225;tko" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Labbas" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2020.11.033" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365433v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Paradis-Grenouillet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2021.119717" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02485838v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Cunill Artigas" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Buscaino" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul M&#233;taili&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00334-019-00740-7" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05392544v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Py-Saragaglia" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saulnier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Disser" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04580448v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03845109v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03863072v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603161v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729936v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012734v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Py" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623908v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Paradis-Grenouillet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Labbas" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04348424v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03044033v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619881v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cunill Artigas" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930780v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Cunill" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Galop" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619954v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824703v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Baron" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ancel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02331105v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26147/geode.post.4jpw-fj97" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02331174v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26147/96am-5p96" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01980179v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Paradis Grenouillet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26147/fn67-xe54" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01515907v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26147/5qbw-m060" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02325218v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lesbelleslettres.com/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000286v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1539/9782759229079/into-the-woods" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541976v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Boscus" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Galin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Labille" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Legrand" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630173v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lejay" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04469309v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onel Fou&#233;djeu Foumou" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022TOU20104" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>