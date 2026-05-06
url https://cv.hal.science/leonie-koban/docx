--- v0 (2026-03-09)
+++ v1 (2026-05-06)
@@ -451,1960 +451,1960 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04728952v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Social cues influence perception of others' pain</w:t>
+                <w:t xml:space="preserve">Beneficial Effects of Synbiotics on the Gut Microbiome in Individuals with Low Fiber Intake: Secondary Analysis of a Double-Blind, Randomized Controlled Trial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lanlan Zhang</w:t>
+                <w:t xml:space="preserve">Aakash Mantri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tor Wager</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Linda Klümpen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Waldemar Seel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Krawitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Stehle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Pain</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejp.2225⟩</w:t>
+              <w:t xml:space="preserve">Nutrients</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 16 (13), pp.2082. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nu16132082⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04386306v1</w:t>
+                <w:t xml:space="preserve">hal-04661349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beneficial Effects of Synbiotics on the Gut Microbiome in Individuals with Low Fiber Intake: Secondary Analysis of a Double-Blind, Randomized Controlled Trial</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Impact of Synbiotic Intake on Liver Metabolism in Metabolically Healthy Participants and Its Potential Preventive Effect on Metabolic-Dysfunction-Associated Fatty Liver Disease (MAFLD): A Randomized, Placebo-Controlled, Double-Blinded Clinical Trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aakash Mantri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anika Köhlmoos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Stephanie Schelski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Waldemar Seel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Peter Stehle</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Birgit Stoffel-Wagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nutrients</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 16 (13), pp.2082. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nu16132082⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 16 (9), pp.1300. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nu16091300⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04661349v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04578651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Synbiotic Intake on Liver Metabolism in Metabolically Healthy Participants and Its Potential Preventive Effect on Metabolic-Dysfunction-Associated Fatty Liver Disease (MAFLD): A Randomized, Placebo-Controlled, Double-Blinded Clinical Trial</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Impact of the gut microbiome composition on social decision-making</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Falkenstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aakash Mantri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Birgit Stoffel-Wagner</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernd Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonie Koban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrients</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 16 (9), pp.1300. </w:t>
+              <w:t xml:space="preserve">PNAS Nexus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 3 (5), </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/nu16091300⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/pnasnexus/pgae166⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04578651v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04578634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of the gut microbiome composition on social decision-making</w:t>
+                <w:t xml:space="preserve">Social cues influence perception of others' pain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Falkenstein</w:t>
+                <w:t xml:space="preserve">Lanlan Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Christine Simon</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Bernd Weber</w:t>
+                <w:t xml:space="preserve">Tor Wager</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonie Koban</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PNAS Nexus</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 3 (5), </w:t>
+              <w:t xml:space="preserve">European Journal of Pain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 28 (5), pp.845-854. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/pnasnexus/pgae166⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ejp.2225⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04578634v1</w:t>
+                <w:t xml:space="preserve">hal-04386306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An fMRI-based brain marker of individual differences in delay discounting</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Odour-imagery ability is linked to food craving, intake, and adiposity change in humans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sangil Lee</w:t>
+                <w:t xml:space="preserve">Emily Perszyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniela Schelski</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie-Christine Simon</w:t>
+                <w:t xml:space="preserve">Xue Davis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caryn Lerman</w:t>
+                <w:t xml:space="preserve">Jelena Djordjevic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marilyn Jones-Gotman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Trinh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1523/JNEUROSCI.1343-22.2022⟩</w:t>
+              <w:t xml:space="preserve">Nature Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 5, pp.1483-1493. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s42255-023-00874-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03957745v1</w:t>
+                <w:t xml:space="preserve">hal-04197726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A neuromarker for drug and food craving distinguishes drug users from non-users</w:t>
+                <w:t xml:space="preserve">Brain mediators of biased social learning of self-perception in social anxiety disorder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonie Koban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica R Andrews-Hanna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lindsay Ives</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tor D Wager</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hedy Kober</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanna J Arch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41593-022-01228-w⟩</w:t>
+              <w:t xml:space="preserve">Translational Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (1), pp.292. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41398-023-02587-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03857887v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04196109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brain mediators of biased social learning of self-perception in social anxiety disorder</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Altered delay discounting in neurodegeneration: insight into the underlying mechanisms and perspectives for clinical applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Godefroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Idil Sezer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arabella Bouzigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Montembeault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonie Koban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Translational Psychiatry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Neuroscience and Biobehavioral Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 146, pp.105048. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neubiorev.2023.105048⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41398-023-02587-z⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04196109v1</w:t>
+                <w:t xml:space="preserve">hal-04728836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Odour-imagery ability is linked to food craving, intake, and adiposity change in humans</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Social influences on pain beyond the here and now, commentary on Bajcar et al.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonie Koban</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Metabolism</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s42255-023-00874-z⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Pain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 27 (3), pp.319-320. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejp.2077⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04197726v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03957755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Altered delay discounting in neurodegeneration: insight into the underlying mechanisms and perspectives for clinical applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valérie Godefroy</w:t>
+                <w:t xml:space="preserve">An fMRI-based brain marker of individual differences in delay discounting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonie Koban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sangil Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Idil Sezer</w:t>
+                <w:t xml:space="preserve">Daniela Schelski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arabella Bouzigues</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Leonie Koban</w:t>
+                <w:t xml:space="preserve">Caryn Lerman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroscience and Biobehavioral Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neubiorev.2023.105048⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 43 (9), pp.1600-1613. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1523/JNEUROSCI.1343-22.2022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04728836v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03957745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Social influences on pain beyond the here and now, commentary on Bajcar et al.</w:t>
+                <w:t xml:space="preserve">A neuromarker for drug and food craving distinguishes drug users from non-users</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonie Koban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tor D Wager</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hedy Kober</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Pain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 27 (3), pp.319-320. </w:t>
+              <w:t xml:space="preserve">Nature Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 26, pp.316-325. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ejp.2077⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41593-022-01228-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (article de synthèse)</w:t>
-[...10 lines deleted...]
-                <w:t xml:space="preserve">hal-03957755v1</w:t>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03857887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Individual variability in brain representations of pain</w:t>
+                <w:t xml:space="preserve">A multistudy analysis reveals that evoked pain intensity representation is distributed across brain systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lada Kohoutová</w:t>
+                <w:t xml:space="preserve">Bogdan Petre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lauren Atlas</w:t>
+                <w:t xml:space="preserve">Philip Kragel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Büchel</w:t>
+                <w:t xml:space="preserve">Lauren Y Atlas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jason Buhle</w:t>
+                <w:t xml:space="preserve">Stephan Geuter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephan Geuter</w:t>
+                <w:t xml:space="preserve">Marieke Jepma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 25 (6), pp.749-759. </w:t>
+              <w:t xml:space="preserve">PLoS Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 20 (5), pp.e3001620. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41593-022-01081-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pbio.3001620⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03857871v1</w:t>
+                <w:t xml:space="preserve">hal-03857786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect sizes and test-retest reliability of the fMRI-based Neurologic Pain Signature</w:t>
+                <w:t xml:space="preserve">Individual variability in brain representations of pain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiaochun Han</w:t>
+                <w:t xml:space="preserve">Lada Kohoutová</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yoni K Ashar</w:t>
+                <w:t xml:space="preserve">Lauren Atlas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philip Kragel</w:t>
+                <w:t xml:space="preserve">Christian Büchel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bogdan Petre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Victoria Schelkun</w:t>
+                <w:t xml:space="preserve">Jason Buhle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Geuter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeuroImage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2021.118844⟩</w:t>
+              <w:t xml:space="preserve">Nature Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 25 (6), pp.749-759. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41593-022-01081-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03857762v1</w:t>
+                <w:t xml:space="preserve">hal-03857871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multistudy analysis reveals that evoked pain intensity representation is distributed across brain systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+                <w:t xml:space="preserve">Effect sizes and test-retest reliability of the fMRI-based Neurologic Pain Signature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaochun Han</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoni K Ashar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip Kragel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Petre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marieke Jepma</w:t>
+                <w:t xml:space="preserve">Victoria Schelkun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 20 (5), pp.e3001620. </w:t>
+              <w:t xml:space="preserve">NeuroImage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 247, pp.118844. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pbio.3001620⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2021.118844⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03857786v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03857762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The self in context: brain systems linking mental and physical health</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gender Biases in Estimation of Others’ Pain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lanlan Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elizabeth a Reynolds Losin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoni K Ashar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonie Koban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tor D Wager</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Reviews Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 22 (5), pp.309-322. </w:t>
+              <w:t xml:space="preserve">The Journal of Pain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 22, pp.1048 - 1059. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41583-021-00446-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jpain.2021.03.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03207949v1</w:t>
+                <w:t xml:space="preserve">hal-03857800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gender Biases in Estimation of Others’ Pain</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lanlan Zhang</w:t>
+                <w:t xml:space="preserve">The self in context: brain systems linking mental and physical health</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonie Koban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elizabeth a Reynolds Losin</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Peter J Gianaros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hedy Kober</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tor D Wager</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Pain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 22, pp.1048 - 1059. </w:t>
+              <w:t xml:space="preserve">Nature Reviews Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 22 (5), pp.309-322. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jpain.2021.03.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41583-021-00446-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03857800v1</w:t>
+                <w:t xml:space="preserve">hal-03207949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How we decide what to eat: Toward an interdisciplinary model of gut–brain interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hilke Plassmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Stephanie Schelski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonie Koban</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2445,789 +2445,789 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03229785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When pain really matters: A vicarious-pain brain marker tracks empathy for pain in the romantic partner</w:t>
+                <w:t xml:space="preserve">Toward a Brain-Based Bio-Marker of Guilt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marina López-Solà</w:t>
+                <w:t xml:space="preserve">Hongbo Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonie Koban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anjali Krishnan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Tor Wager</w:t>
+                <w:t xml:space="preserve">Molly J Crockett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaolin Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tor D Wager</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuropsychologia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neuropsychologia.2017.07.012⟩</w:t>
+              <w:t xml:space="preserve">Neuroscience Insights</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 15, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/2633105520957638⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04756905v1</w:t>
+                <w:t xml:space="preserve">hal-04753760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple Brain Networks Mediating Stimulus–Pain Relationships in Humans</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elizabeth Reynolds Losin</w:t>
+                <w:t xml:space="preserve">A Generalizable Multivariate Brain Pattern for Interpersonal Guilt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hongbo Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonie Koban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Roy</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Liane Schmidt</w:t>
+                <w:t xml:space="preserve">Luke Chang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ullrich Wagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anjali Krishnan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cerebral Cortex</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 30 (7), pp.4204-4219. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/cercor/bhaa048⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 30 (6), pp.3558-3572. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/cercor/bhz326⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04585071v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04587606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward a Brain-Based Bio-Marker of Guilt</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Molly J Crockett</w:t>
+                <w:t xml:space="preserve">Multiple Brain Networks Mediating Stimulus–Pain Relationships in Humans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Geuter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiaolin Zhou</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Elizabeth Reynolds Losin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauren Atlas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liane Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroscience Insights</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/2633105520957638⟩</w:t>
+              <w:t xml:space="preserve">Cerebral Cortex</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 30 (7), pp.4204-4219. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/cercor/bhaa048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04753760v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04585071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Generalizable Multivariate Brain Pattern for Interpersonal Guilt</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hongbo Yu</w:t>
+                <w:t xml:space="preserve">When pain really matters: A vicarious-pain brain marker tracks empathy for pain in the romantic partner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina López-Solà</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonie Koban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anjali Krishnan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tor Wager</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cerebral Cortex</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 30 (6), pp.3558-3572. </w:t>
+              <w:t xml:space="preserve">Neuropsychologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 145, pp.106427. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/cercor/bhz326⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.neuropsychologia.2017.07.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04587606v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04756905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Different brain networks mediate the effects of social and conditioned expectations on pain</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Brain mechanisms of social touch-induced analgesia in females</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina López-Solà</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Geuter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonie Koban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Tor D Wager</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Coan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tor Wager</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-019-11934-y⟩</w:t>
+              <w:t xml:space="preserve">Pain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 160 (9), pp.2072-2085. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/j.pain.0000000000001599⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02294393v1</w:t>
+                <w:t xml:space="preserve">hal-04756900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brain mechanisms of social touch-induced analgesia in females</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
+                <w:t xml:space="preserve">Different brain networks mediate the effects of social and conditioned expectations on pain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonie Koban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marieke Jepma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina López-Solà</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Tor Wager</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tor D Wager</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 160 (9), pp.2072-2085. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10, pp.4096. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1097/j.pain.0000000000001599⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-019-11934-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04756900v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02294393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Why do we fall into sync with others? Interpersonal synchronization and the brain’s optimization principle</w:t>
               </w:r>
@@ -3311,434 +3311,434 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04753574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generalization of learned pain modulation depends on explicit learning</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Behavioural and neural evidence for self-reinforcing expectancy effects on pain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marieke Jepma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonie Koban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Kusko</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Johnny van Doorn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matt Jones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tor Wager</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Psychologica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actpsy.2017.09.009⟩</w:t>
+              <w:t xml:space="preserve">Nature Human Behaviour</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 2 (11), pp.838-855. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41562-018-0455-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04557286v1</w:t>
+                <w:t xml:space="preserve">hal-04578920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Representation, Pattern Information, and Brain Signatures: From Neurons to Neuroimaging</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Generalization of learned pain modulation depends on explicit learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonie Koban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lisa Feldman Barrett</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Tor D Wager</w:t>
+                <w:t xml:space="preserve">Daniel Kusko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tor Wager</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuron</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 99 (2), pp.257 - 273. </w:t>
+              <w:t xml:space="preserve">Acta Psychologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 184, pp.75-84. </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neuron.2018.06.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.actpsy.2017.09.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04753750v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04557286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behavioural and neural evidence for self-reinforcing expectancy effects on pain</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marieke Jepma</w:t>
+                <w:t xml:space="preserve">Representation, Pattern Information, and Brain Signatures: From Neurons to Neuroimaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip A Kragel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonie Koban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matt Jones</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Tor Wager</w:t>
+                <w:t xml:space="preserve">Lisa Feldman Barrett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tor D Wager</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Human Behaviour</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 2 (11), pp.838-855. </w:t>
+              <w:t xml:space="preserve">Neuron</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 99 (2), pp.257 - 273. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41562-018-0455-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.neuron.2018.06.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04578920v1</w:t>
+                <w:t xml:space="preserve">hal-04753750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transforming Pain With Prosocial Meaning: A Functional Magnetic Resonance Imaging Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina López-Solà</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonie Koban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tor Wager</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychosomatic Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 80 (9), pp.814-825. </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3785,77 +3785,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Group-regularized individual prediction: theory and application to pain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin A Lindquist</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anjali Krishnan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina López-Solà</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marieke Jepma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Choong-Wan Woo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4025,881 +4025,1175 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04753727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (7)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Responses of the Neurobiological Craving Signature to smoking versus alternative social rewards predict craving and monthly smoking in adolescents</w:t>
+                <w:t xml:space="preserve">The Neurobiological Craving Signature (NCS) predicts social craving and responds to social isolation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maddalena Tamellini</w:t>
+                <w:t xml:space="preserve">Ana Defendini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joyce Dieleman</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Maartje Luijten</w:t>
+                <w:t xml:space="preserve">Livia Tomova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonie Koban</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05440076v1</w:t>
+                <w:t xml:space="preserve">hal-05589377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brain neuromarkers predict self- and other-related mentalizing across adult, clinical, and developmental samples</w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve">2025</w:t>
+                <w:t xml:space="preserve">Hippocampus mediates conceptual generalization of pain modulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dylan Sutterlin Guindon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tor D Wager</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonie Koban</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-05136713v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05554843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A structural MRI marker predicts individual differences in impulsivity and classifies patients with behavioral-variant frontotemporal dementia from matched controls</w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve">2024</w:t>
+                <w:t xml:space="preserve">Responses of the Neurobiological Craving Signature to smoking versus alternative social rewards predict craving and monthly smoking in adolescents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maddalena Tamellini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joyce Dieleman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sescousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maartje Luijten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonie Koban</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04728923v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05440076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When Empathy Gets Tough: Neural Responses to Overcoming the Self in a Novel Paradigm Predict Everyday Prosocial Behavior</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Leonie Koban</w:t>
+                <w:t xml:space="preserve">Social information about others' ratings influences food valuation and craving via mentalizingrelated brain activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Defendini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela S Schelski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Simonetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernd Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2024</w:t>
+              <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04728964v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05610433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High delay discounting relates to core symptoms and to pulvinar atrophy in frontotemporal dementia</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Liane Schmidt</w:t>
+                <w:t xml:space="preserve">Brain neuromarkers predict self- and other-related mentalizing across adult, clinical, and developmental samples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorukhan Açıl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Andrews-Hanna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Lopez-Sola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariët van Buuren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Krabbendam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2024</w:t>
+              <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04728929v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05136713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Listen to yourself: How motivational interviewing shifts food choices and craving-related brain responses to healthier options</w:t>
+                <w:t xml:space="preserve">When Empathy Gets Tough: Neural Responses to Overcoming the Self in a Novel Paradigm Predict Everyday Prosocial Behavior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Belina Rodrigues</w:t>
+                <w:t xml:space="preserve">Shanshan Ma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iraj Khalid</w:t>
+                <w:t xml:space="preserve">Erin Maresh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solene Frileux</w:t>
+                <w:t xml:space="preserve">Andrea Coppola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Flament</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Zeynep Yoldas</w:t>
+                <w:t xml:space="preserve">Katherine Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonie Koban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04728932v1</w:t>
+                <w:t xml:space="preserve">hal-04728964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">A structural MRI marker predicts individual differences in impulsivity and classifies patients with behavioral-variant frontotemporal dementia from matched controls</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Godefroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernd Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Kable</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04728923v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">High delay discounting relates to core symptoms and to pulvinar atrophy in frontotemporal dementia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Godefroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Levy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Batrancourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liane Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04728929v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Listen to yourself: How motivational interviewing shifts food choices and craving-related brain responses to healthier options</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belina Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iraj Khalid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solene Frileux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Flament</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeynep Yoldas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04728932v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">An fMRI-based brain marker predicts individual differences in delay discounting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonie Koban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sangil Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela S Schelski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caryn Lerman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03857823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4909,105 +5203,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influences sociales sur la prise de décision et la santé : du comportement aux signatures cérébrales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonie Koban</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Neuroscience. Université claude Bernard Lyon 1, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04965028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId171"/>
+      <w:footerReference w:type="default" r:id="rId178"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5075,51 +5369,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A9A24B28"/>
+    <w:nsid w:val="6DEF8D8B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5306,51 +5600,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/leonie-koban" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3121-6491" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/274023873" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530277v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Godefroy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Durand" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Levy" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Batrancourt" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liane Schmidt" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-025-09450-5" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728952v3" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Chene" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fossati" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Weber" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilke Plassmann" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonie Koban" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2025.108010" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386306v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lanlan Zhang" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tor Wager" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejp.2225" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661349v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aakash Mantri" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Kl&#252;mpen" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waldemar Seel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Krawitz" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Stehle" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu16132082" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578651v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anika K&#246;hlmoos" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Stephanie Schelski" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgit Stoffel-Wagner" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu16091300" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578634v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Falkenstein" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Simon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pnasnexus/pgae166" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957745v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sangil Lee" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Schelski" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caryn Lerman" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.1343-22.2022" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857887v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tor D Wager" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hedy Kober" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41593-022-01228-w" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196109v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica R Andrews-Hanna" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindsay Ives" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna J Arch" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41398-023-02587-z" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197726v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Perszyk" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xue Davis" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelena Djordjevic" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyn Jones-Gotman" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Trinh" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42255-023-00874-z" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728836v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idil Sezer" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arabella Bouzigues" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Montembeault" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neubiorev.2023.105048" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957755v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejp.2077" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857871v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lada Kohoutov&#225;" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Atlas" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian B&#252;chel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Buhle" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Geuter" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41593-022-01081-x" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857762v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaochun Han" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoni K Ashar" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Kragel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Petre" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Schelkun" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2021.118844" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857786v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Y Atlas" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marieke Jepma" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3001620" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03207949v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter J Gianaros" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41583-021-00446-8" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857800v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth a Reynolds Losin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpain.2021.03.001" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03229785v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/wcs.1562" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756905v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina L&#243;pez-Sol&#224;" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anjali Krishnan" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2017.07.012" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04585071v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Reynolds Losin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Roy" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhaa048" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753760v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongbo Yu" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Molly J Crockett" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaolin Zhou" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2633105520957638" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04587606v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke Chang" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ullrich Wagner" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhz326" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02294393v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-11934-y" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756900v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Coan" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/j.pain.0000000000001599" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753574v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anand Ramamoorthy" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Konvalinka" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17470919.2017.1400463" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04557286v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Kusko" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2017.09.009" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753750v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip A Kragel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Feldman Barrett" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuron.2018.06.009" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04578920v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny van Doorn" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matt Jones" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41562-018-0455-8" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563308v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/PSY.0000000000000609" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04590519v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin A Lindquist" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Choong-Wan Woo" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2015.10.074" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753727v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-819641-0.00087-6" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440076v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maddalena Tamellini" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joyce Dieleman" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sescousse" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maartje Luijten" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136713v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorukhan A&#231;&#305;l" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Andrews-Hanna" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Lopez-Sola" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mari&#235;t van Buuren" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Krabbendam" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728923v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Kable" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728964v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanshan Ma" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erin Maresh" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Coppola" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Richard" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728929v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728932v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belina Rodrigues" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iraj Khalid" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solene Frileux" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Flament" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeynep Yoldas" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857823v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela S Schelski" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04965028v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/leonie-koban" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3121-6491" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/274023873" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530277v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Godefroy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Durand" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Levy" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Batrancourt" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liane Schmidt" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-025-09450-5" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728952v3" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Chene" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fossati" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Weber" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilke Plassmann" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonie Koban" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2025.108010" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661349v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aakash Mantri" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Kl&#252;mpen" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waldemar Seel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Krawitz" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Stehle" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu16132082" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578651v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anika K&#246;hlmoos" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Stephanie Schelski" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgit Stoffel-Wagner" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu16091300" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578634v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Falkenstein" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Simon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pnasnexus/pgae166" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386306v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lanlan Zhang" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tor Wager" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejp.2225" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197726v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Perszyk" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xue Davis" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelena Djordjevic" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyn Jones-Gotman" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Trinh" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42255-023-00874-z" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196109v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica R Andrews-Hanna" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindsay Ives" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tor D Wager" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna J Arch" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41398-023-02587-z" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728836v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idil Sezer" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arabella Bouzigues" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Montembeault" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neubiorev.2023.105048" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957755v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejp.2077" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957745v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sangil Lee" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Schelski" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caryn Lerman" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.1343-22.2022" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857887v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hedy Kober" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41593-022-01228-w" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857786v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Petre" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Kragel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Y Atlas" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Geuter" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marieke Jepma" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3001620" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857871v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lada Kohoutov&#225;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Atlas" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian B&#252;chel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Buhle" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41593-022-01081-x" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857762v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaochun Han" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoni K Ashar" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Schelkun" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2021.118844" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857800v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth a Reynolds Losin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpain.2021.03.001" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03207949v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter J Gianaros" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41583-021-00446-8" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03229785v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/wcs.1562" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753760v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongbo Yu" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Molly J Crockett" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaolin Zhou" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2633105520957638" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04587606v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke Chang" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ullrich Wagner" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anjali Krishnan" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhz326" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04585071v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Reynolds Losin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Roy" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhaa048" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756905v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina L&#243;pez-Sol&#224;" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2017.07.012" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756900v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Coan" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/j.pain.0000000000001599" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02294393v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-11934-y" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753574v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anand Ramamoorthy" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Konvalinka" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17470919.2017.1400463" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04578920v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny van Doorn" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matt Jones" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41562-018-0455-8" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04557286v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Kusko" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2017.09.009" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753750v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip A Kragel" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Feldman Barrett" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuron.2018.06.009" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563308v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/PSY.0000000000000609" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04590519v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin A Lindquist" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Choong-Wan Woo" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2015.10.074" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753727v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-819641-0.00087-6" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589377v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Defendini" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livia Tomova" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554843v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Sutterlin Guindon" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440076v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maddalena Tamellini" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joyce Dieleman" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sescousse" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maartje Luijten" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05610433v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela S Schelski" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Simonetti" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136713v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorukhan A&#231;&#305;l" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Andrews-Hanna" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Lopez-Sola" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mari&#235;t van Buuren" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Krabbendam" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728964v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanshan Ma" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erin Maresh" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Coppola" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Richard" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728923v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Kable" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728929v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728932v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belina Rodrigues" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iraj Khalid" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solene Frileux" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Flament" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeynep Yoldas" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857823v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04965028v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>