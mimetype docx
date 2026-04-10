--- v0 (2026-03-15)
+++ v1 (2026-04-10)
@@ -25,56 +25,50 @@
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:120px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
             <w10:wrap type="tight" anchorx="margin"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> Léopold Barbier </w:t>
-      </w:r>
-[...4 lines deleted...]
-        <w:t xml:space="preserve">Docteur en géographie et aménagement - art de bâtir et urbanisme, en cotutelle internationale entre l’Université de Lorraine (laboratoire LOTERR - France) et l’Université de Mons (Faculté d’Architecture et d’Urbanisme - Belgique).Attaché Temporaire d'Enseignement et de Recherche (ATER) à l'Université de Lorraine (site de Metz) puis à l'Université Sorbonne Paris Nord (Paris 13).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Identifiants chercheurs</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
@@ -126,50 +120,96 @@
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> IdRef : </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">146217799</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Présentation</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Docteur en géographie et aménagement - art de bâtir et urbanisme, en cotutelle internationale entre l’Université de Lorraine (laboratoire LOTERR - France) et l’Université de Mons (Faculté d’Architecture et d’Urbanisme - Belgique).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Chercheur associé, laboratoires LOTERR et PLEIADE.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Qualifié CNU, sections 23 et 24 (campagne 2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Anciennement Attaché Temporaire d'Enseignement et de Recherche (ATER) à l'Université de Lorraine (site de Metz - 2023/2024) puis à l'Université Sorbonne Paris Nord (Paris 13 - 2024/2025).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
@@ -278,183 +318,183 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04975226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Grands Moulins Vilgrain à Nancy : anonymisation ou (re)mobilisation d’un ancien géosystème industriel ?</w:t>
+                <w:t xml:space="preserve">Du paysage industriel au paysage de l’eau. La trajectoire paysagère originale d’un ancien faubourg industriel, Meurthe-Canal à Nancy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léopold Barbier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société Géographique de Liège</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 82 (2024/1), pp.67-85. </w:t>
+              <w:t xml:space="preserve">Bulletin de l'Association de géographes français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 101 (2-3), pp.343-361. </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.25518/0770-7576.7261⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/13ae5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04584388v1</w:t>
+                <w:t xml:space="preserve">hal-04941175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du paysage industriel au paysage de l’eau. La trajectoire paysagère originale d’un ancien faubourg industriel, Meurthe-Canal à Nancy</w:t>
+                <w:t xml:space="preserve">Les Grands Moulins Vilgrain à Nancy : anonymisation ou (re)mobilisation d’un ancien géosystème industriel ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léopold Barbier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de l'Association de géographes français</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 101 (2-3), pp.343-361. </w:t>
+              <w:t xml:space="preserve">Bulletin de la Société Géographique de Liège</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 82 (2024/1), pp.67-85. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/13ae5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.25518/0770-7576.7261⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04941175v1</w:t>
+                <w:t xml:space="preserve">hal-04584388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héritages industriels et patrimonialisation : Nancy à l’ombre de la place Stanislas ?</w:t>
               </w:r>
@@ -682,273 +722,273 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Territories and Solvay legacies around the world: what kind of heritage for Solvay's company towns?</w:t>
+                <w:t xml:space="preserve">Mise en spectacle et stratégies d’acceptabilité des activités minières, l’exemple de Kiruna (Suède)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léopold Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Edelblutte</w:t>
+                <w:t xml:space="preserve">Camille Méplain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Méplain</w:t>
+                <w:t xml:space="preserve">Denis Mathis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Mathis</w:t>
+                <w:t xml:space="preserve">Mark Bailoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mathis</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TICCIH congres - TICCIH 2025 Kiruna - Heritage in action</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, TICCIH, Aug 2025, Kiruna, Sweden</w:t>
+              <w:t xml:space="preserve">Les reliefs artificiels et artialisés : un patrimoine anthropo-géomorphologique ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AGF - CNFG, Dec 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05226576v1</w:t>
+                <w:t xml:space="preserve">hal-05415192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise en spectacle et stratégies d’acceptabilité des activités minières, l’exemple de Kiruna (Suède)</w:t>
+                <w:t xml:space="preserve">Territories and Solvay legacies around the world: what kind of heritage for Solvay's company towns?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léopold Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Edelblutte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Méplain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Méplain</w:t>
+                <w:t xml:space="preserve">Denis Mathis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mathis</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les reliefs artificiels et artialisés : un patrimoine anthropo-géomorphologique ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AGF - CNFG, Dec 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">TICCIH congres - TICCIH 2025 Kiruna - Heritage in action</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, TICCIH, Aug 2025, Kiruna, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05415192v1</w:t>
+                <w:t xml:space="preserve">hal-05226576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What is the significance of the &amp;quot;white gold&amp;quot; industrial legacies on the Meurthe Valley Landscape?</w:t>
               </w:r>
@@ -960,64 +1000,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierric Calenge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léopold Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mathis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Edelblutte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mathis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1055,64 +1095,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meisenthal: a &amp;quot;success story&amp;quot; heritage valorization in the heart of the glassmaking of Moselle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Méplain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mathis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léopold Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1446,234 +1486,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04713681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le canal de la Marne-au-Rhin : genèse, évolutions</w:t>
+                <w:t xml:space="preserve">Le paysage industriel, parent pauvre de la patrimonialisation nancéienne ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léopold Barbier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence de la "Confrérie des Grands Moulins"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2023, Nancy, France</w:t>
+              <w:t xml:space="preserve">Journée d'études "Paysages industriels en transition : adaptations, héritages, banalisations"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association de Géographes Français (AGF), Oct 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04332980v1</w:t>
+                <w:t xml:space="preserve">hal-04244048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le paysage industriel, parent pauvre de la patrimonialisation nancéienne ?</w:t>
+                <w:t xml:space="preserve">Les Rives de Meurthe à Nancy : d’un territoire vulnérable face à l’aléa inondation à un quartier expérimental face aux urgences ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léopold Barbier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'études "Paysages industriels en transition : adaptations, héritages, banalisations"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association de Géographes Français (AGF), Oct 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">Festival International de Géographie (FIG)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Saint-Dié-des-Vosges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04244048v1</w:t>
+                <w:t xml:space="preserve">hal-04222659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Rives de Meurthe à Nancy : d’un territoire vulnérable face à l’aléa inondation à un quartier expérimental face aux urgences ?</w:t>
+                <w:t xml:space="preserve">Le canal de la Marne-au-Rhin : genèse, évolutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léopold Barbier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Festival International de Géographie (FIG)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Saint-Dié-des-Vosges, France</w:t>
+              <w:t xml:space="preserve">Conférence de la "Confrérie des Grands Moulins"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04222659v1</w:t>
+                <w:t xml:space="preserve">hal-04332980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Grands Moulins de Nancy au fil du temps</w:t>
               </w:r>
@@ -2118,51 +2158,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The story goes one:How do the promotion and heritage preservation of traditional industrial know-how contribute to the resilience and territorial development of a post-industrial village like Meisenthal ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Méplain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léopold Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2454,51 +2494,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5F0D577D"/>
+    <w:nsid w:val="3069F2A8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2685,51 +2725,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/leopold-barbier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0009-8525-6673" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/146217799" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975226v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;opold Barbier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13e5h" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584388v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25518/0770-7576.7261" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941175v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13ae5" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940399v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tem.9299" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703631v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703154v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05226576v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Edelblutte" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille M&#233;plain" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mathis" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mathis" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05415192v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Bailoni" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05226593v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierric Calenge" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05226521v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745296v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528453v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732654v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713681v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332980v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244048v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222659v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216326v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807866v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Niederlander" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791728v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768647v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807918v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807819v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05245437v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enola Glotz" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528452v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703263v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/leopold-barbier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0009-8525-6673" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/146217799" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975226v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;opold Barbier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13e5h" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941175v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13ae5" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584388v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25518/0770-7576.7261" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940399v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tem.9299" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703631v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703154v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05415192v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille M&#233;plain" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mathis" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Bailoni" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mathis" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05226576v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Edelblutte" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05226593v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierric Calenge" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05226521v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745296v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528453v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732654v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713681v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244048v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222659v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332980v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216326v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807866v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Niederlander" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791728v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768647v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807918v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807819v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05245437v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enola Glotz" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528452v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703263v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>