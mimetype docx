--- v1 (2026-04-10)
+++ v2 (2026-05-17)
@@ -1210,510 +1210,510 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05226521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D'un village-usine à un ancien faubourg industriel : les territoires des savoir-faire DAUM en Meurthe-et-Moselle</w:t>
+                <w:t xml:space="preserve">Rives de Meurthe (Nancy) : ville et eau réconciliées ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léopold Barbier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’étude "Les territoires des savoir-faire"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, OHM Pays de Bitche; CREM; LOTERR; CRULH, Oct 2024, Metz, France</w:t>
+              <w:t xml:space="preserve">L'eau, la vie, la ville</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 36ème congrès national COBATY, Sep 2024, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04745296v1</w:t>
+                <w:t xml:space="preserve">hal-04713681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biancamaria à Vandoeuvre-lès-Nancy : un écoquartier, et maintenant ?</w:t>
+                <w:t xml:space="preserve">Un collectif pour préserver une mémoire industrielle : le cas des Grands Moulins à Nancy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léopold Barbier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque "Loger et déloger l’armée au fil des siècles"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2024, Nancy, Metz, France</w:t>
+              <w:t xml:space="preserve">Séminaire COLLECTIFS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire PLEIADE, Oct 2024, Aubervilliers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04528453v1</w:t>
+                <w:t xml:space="preserve">hal-04732654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un collectif pour préserver une mémoire industrielle : le cas des Grands Moulins à Nancy</w:t>
+                <w:t xml:space="preserve">D'un village-usine à un ancien faubourg industriel : les territoires des savoir-faire DAUM en Meurthe-et-Moselle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léopold Barbier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire COLLECTIFS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire PLEIADE, Oct 2024, Aubervilliers, France</w:t>
+              <w:t xml:space="preserve">Journée d’étude "Les territoires des savoir-faire"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, OHM Pays de Bitche; CREM; LOTERR; CRULH, Oct 2024, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04732654v1</w:t>
+                <w:t xml:space="preserve">hal-04745296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rives de Meurthe (Nancy) : ville et eau réconciliées ?</w:t>
+                <w:t xml:space="preserve">Biancamaria à Vandoeuvre-lès-Nancy : un écoquartier, et maintenant ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léopold Barbier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'eau, la vie, la ville</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 36ème congrès national COBATY, Sep 2024, Nancy, France</w:t>
+              <w:t xml:space="preserve">Colloque "Loger et déloger l’armée au fil des siècles"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Nancy, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04713681v1</w:t>
+                <w:t xml:space="preserve">hal-04528453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le paysage industriel, parent pauvre de la patrimonialisation nancéienne ?</w:t>
+                <w:t xml:space="preserve">Le canal de la Marne-au-Rhin : genèse, évolutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léopold Barbier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'études "Paysages industriels en transition : adaptations, héritages, banalisations"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association de Géographes Français (AGF), Oct 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">Conférence de la "Confrérie des Grands Moulins"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04244048v1</w:t>
+                <w:t xml:space="preserve">hal-04332980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Rives de Meurthe à Nancy : d’un territoire vulnérable face à l’aléa inondation à un quartier expérimental face aux urgences ?</w:t>
+                <w:t xml:space="preserve">Le paysage industriel, parent pauvre de la patrimonialisation nancéienne ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léopold Barbier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Festival International de Géographie (FIG)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Saint-Dié-des-Vosges, France</w:t>
+              <w:t xml:space="preserve">Journée d'études "Paysages industriels en transition : adaptations, héritages, banalisations"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association de Géographes Français (AGF), Oct 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04222659v1</w:t>
+                <w:t xml:space="preserve">hal-04244048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le canal de la Marne-au-Rhin : genèse, évolutions</w:t>
+                <w:t xml:space="preserve">Les Rives de Meurthe à Nancy : d’un territoire vulnérable face à l’aléa inondation à un quartier expérimental face aux urgences ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léopold Barbier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence de la "Confrérie des Grands Moulins"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2023, Nancy, France</w:t>
+              <w:t xml:space="preserve">Festival International de Géographie (FIG)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Saint-Dié-des-Vosges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04332980v1</w:t>
+                <w:t xml:space="preserve">hal-04222659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Grands Moulins de Nancy au fil du temps</w:t>
               </w:r>
@@ -2494,51 +2494,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3069F2A8"/>
+    <w:nsid w:val="4024A5CF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2725,51 +2725,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/leopold-barbier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0009-8525-6673" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/146217799" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975226v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;opold Barbier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13e5h" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941175v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13ae5" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584388v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25518/0770-7576.7261" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940399v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tem.9299" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703631v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703154v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05415192v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille M&#233;plain" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mathis" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Bailoni" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mathis" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05226576v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Edelblutte" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05226593v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierric Calenge" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05226521v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745296v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528453v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732654v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713681v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244048v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222659v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332980v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216326v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807866v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Niederlander" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791728v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768647v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807918v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807819v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05245437v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enola Glotz" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528452v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703263v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/leopold-barbier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0009-8525-6673" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/146217799" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975226v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;opold Barbier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13e5h" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941175v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13ae5" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584388v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25518/0770-7576.7261" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940399v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tem.9299" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703631v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703154v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05415192v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille M&#233;plain" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mathis" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Bailoni" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mathis" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05226576v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Edelblutte" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05226593v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierric Calenge" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05226521v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713681v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732654v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745296v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528453v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332980v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244048v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222659v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216326v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807866v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Niederlander" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791728v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768647v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807918v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807819v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05245437v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enola Glotz" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528452v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703263v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>