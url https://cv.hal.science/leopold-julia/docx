--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -1188,51 +1188,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3114AF1F"/>
+    <w:nsid w:val="CC07E116"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>