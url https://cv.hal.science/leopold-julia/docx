--- v1 (2026-04-07)
+++ v2 (2026-05-01)
@@ -1188,51 +1188,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CC07E116"/>
+    <w:nsid w:val="F890EEF3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>