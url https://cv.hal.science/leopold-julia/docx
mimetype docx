--- v2 (2026-05-01)
+++ v3 (2026-05-22)
@@ -126,1001 +126,1302 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (3)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Euphonie défective » et invariance verbale : approche lexico-morphologique</w:t>
+                <w:t xml:space="preserve">Un usage qui partage : anatomie d'une « faute »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léopold Julia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9e Congrès Mondial de Linguistique Française - CMLF 2024</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CMLF 2026 - 10e Congrès Mondial de Linguistique Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université d'Artois, Jul 2026, Arras, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04682379v1</w:t>
+                <w:t xml:space="preserve">hal-05613884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“Frontside pop shove-it kickflip” ou “Hardflip” : approche phraséologique et morphosémantique du lexique du skateboard</w:t>
+                <w:t xml:space="preserve">Un usage qui partage : genèse d'une &amp;quot;faute</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léopold Julia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Explorations Linguistiques dans le domaine du sport et de l'activité physique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EDA - Université Paris Cité, Nov 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">"La règle et l'exception" - Journée d'études ReSO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire ReSO - Recherches sur les Suds et les Orients, Dec 2025, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04810867v1</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05613899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mon dictionnaire est-il woke? Regards sur l'évolution de la lexicographie militante (2008-2026)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léopold Julia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaires et culture numérique dans l’espace francophone</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Toulouse Jean Jaurès, Jun 2025, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05613919v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Euphonie défective » et invariance verbale : approche lexico-morphologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léopold Julia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9e Congrès Mondial de Linguistique Française - CMLF 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Lausanne, Jul 2024, Lausanne (CH), Suisse. pp.08006, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/shsconf/202419108006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04682379v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“Frontside pop shove-it kickflip” ou “Hardflip” : approche phraséologique et morphosémantique du lexique du skateboard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léopold Julia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Explorations Linguistiques dans le domaine du sport et de l'activité physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EDA - Université Paris Cité, Nov 2024, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04810867v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anglicismes et « unilinguisme » : approche lexicographique sur l’influence des emprunts à l’anglais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léopold Julia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CMLF 2022 - Congrès Mondial de Linguistique Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Orléans, France. pp.04002, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/shsconf/202213804002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03771682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (3)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pour un changement de paradigme des représentations sur les anglicismes</w:t>
+                <w:t xml:space="preserve">Approche phraséologique et morphosémantique du lexique du skateboard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léopold Julia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...86 lines deleted...]
-            </w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/lengas.6233⟩</w:t>
-[...96 lines deleted...]
-                <w:t xml:space="preserve">hal-03552873v1</w:t>
+                <w:t xml:space="preserve">hal-05613863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[émission de radio] RCF - Je pense donc j'agis : &amp;quot;30 ans de la loi Toubon : la langue française est-elle en péril ?</w:t>
+                <w:t xml:space="preserve">Pour un changement de paradigme des représentations sur les anglicismes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léopold Julia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...11 lines deleted...]
-            <w:pPr/>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Langage et Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, N° 181 (1), pp.135-161. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ls.181.0135⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04562141v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">hal-04810934v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Bouter les anglicismes hors de France »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léopold Julia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lengas : revue de sociolinguistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 91, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/lengas.6233⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03904782v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Is the French language [really] invaded by Anglicisms?Two decades of French Anglicisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léopold Julia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lengas : revue de sociolinguistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 89, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/lengas.5200⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03552873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Thèse (1)</w:t>
+        <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sommes-nous réellement envahis par les anglicismes ?&amp;quot; Anglicismes et unilinguisme : analyse lexicologique et évaluation de l'efficacité des dispositifs d’enrichissement de la langue française</w:t>
+                <w:t xml:space="preserve">[émission de radio] RCF - Je pense donc j'agis : &amp;quot;30 ans de la loi Toubon : la langue française est-elle en péril ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léopold Julia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Linguistique. Université Paul Valéry - Montpellier III, 2023. Français. </w:t>
-[...26 lines deleted...]
-                <w:t xml:space="preserve">tel-04308350v1</w:t>
+              <w:t xml:space="preserve">2024, https://www.rcf.fr/economie-et-societe/je-pense-donc-jagis?episode=528566</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04810934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Vidéo (1)</w:t>
+        <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contacts de langues, anglicismes et morphologie néologique : entre innovations et stabilités</w:t>
+                <w:t xml:space="preserve">Sommes-nous réellement envahis par les anglicismes ?&amp;quot; Anglicismes et unilinguisme : analyse lexicologique et évaluation de l'efficacité des dispositifs d’enrichissement de la langue française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léopold Julia</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Linguistique. Université Paul Valéry - Montpellier III, 2023. Français. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2023MON30011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Svetlana Krylosova</w:t>
-[...55 lines deleted...]
-                <w:t xml:space="preserve">hal-04358443v1</w:t>
+                <w:t xml:space="preserve">tel-04308350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ouvrages (1)</w:t>
+        <w:t xml:space="preserve">Vidéo (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Contacts de langues, anglicismes et morphologie néologique : entre innovations et stabilités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léopold Julia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Vigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Svetlana Krylosova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Snejana Gadjeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Unité Tice-Dsirn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04358443v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ouvrages (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L'UNILINGUISME FRANÇAIS ET LES DICTIONNAIRES (2019-2021)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léopold Julia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">L'Harmattan, 2020, Henri Boyer, 978-2-343-20538-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03552909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId30"/>
+      <w:footerReference w:type="default" r:id="rId34"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1188,51 +1489,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F890EEF3"/>
+    <w:nsid w:val="13D882E3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1419,51 +1720,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/leopold-julia" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0002-7014" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682379v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;opold Julia" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202419108006" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810867v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03771682v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202213804002" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562141v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ls.181.0135" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03904782v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lengas.6233" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03552873v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lengas.5200" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810934v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04308350v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023MON30011" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-04358443v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Vigny" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Krylosova" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Snejana Gadjeva" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Unit&#233; Tice-Dsirn" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03552909v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/leopold-julia" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0002-7014" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05613884v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;opold Julia" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05613899v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05613919v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682379v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202419108006" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810867v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03771682v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202213804002" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05613863v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562141v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ls.181.0135" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03904782v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lengas.6233" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03552873v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lengas.5200" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810934v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04308350v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023MON30011" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-04358443v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Vigny" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Krylosova" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Snejana Gadjeva" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Unit&#233; Tice-Dsirn" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03552909v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>