--- v0 (2026-03-20)
+++ v1 (2026-04-10)
@@ -1004,278 +1004,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04892440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A demo‐genetic model shows how silviculture reduces natural density‐dependent selection in tree populations</w:t>
+                <w:t xml:space="preserve">Mate selection: A useful approach to maximize genetic gain and control inbreeding in genomic and conventional oil palm (Elaeis guineensis Jacq.) hybrid breeding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Godineau</w:t>
+                <w:t xml:space="preserve">Billy Tchounke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leopoldo Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victor Fririon</w:t>
+                <w:t xml:space="preserve">Joseph Martin Bell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Beudez</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">David Cros</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolutionary Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/eva.13606⟩</w:t>
+              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 19 (9), pp.e1010290. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1010290⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04266725v1</w:t>
+                <w:t xml:space="preserve">hal-04205598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mate selection: A useful approach to maximize genetic gain and control inbreeding in genomic and conventional oil palm (Elaeis guineensis Jacq.) hybrid breeding</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A demo‐genetic model shows how silviculture reduces natural density‐dependent selection in tree populations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Godineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Fririon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Billy Tchounke</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Leopoldo Sanchez</w:t>
+                <w:t xml:space="preserve">Nicolas Beudez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joseph Martin Bell</w:t>
+                <w:t xml:space="preserve">François de Coligny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Cros</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">François Courbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 19 (9), pp.e1010290. </w:t>
+              <w:t xml:space="preserve">Evolutionary Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 16 (11), pp.1830-1844. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1010290⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/eva.13606⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04205598v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04266725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RNAseq based variant dataset in a black poplar association panel</w:t>
               </w:r>
@@ -2548,295 +2548,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02902844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering hybrid larch reaction norms using random regression</w:t>
+                <w:t xml:space="preserve">Sequence imputation from low density single nucleotide polymorphism panel in a black poplar breeding population</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Marchal</w:t>
+                <w:t xml:space="preserve">Marie Pegard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Rogier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carl D. Schlichting</w:t>
+                <w:t xml:space="preserve">Aurélie Berard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémy Gobin</w:t>
+                <w:t xml:space="preserve">Patricia Faivre-Rampant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Balandier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Millier</w:t>
+                <w:t xml:space="preserve">Marie-Christine Le Paslier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">G3</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1534/g3.118.200697⟩</w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 20, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12864-019-5660-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02608280v1</w:t>
+                <w:t xml:space="preserve">hal-02621320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sequence imputation from low density single nucleotide polymorphism panel in a black poplar breeding population</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Deciphering hybrid larch reaction norms using random regression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Pegard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Odile Rogier</w:t>
+                <w:t xml:space="preserve">Carl D. Schlichting</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Berard</w:t>
+                <w:t xml:space="preserve">Rémy Gobin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patricia Faivre-Rampant</w:t>
+                <w:t xml:space="preserve">Philippe Balandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Christine Le Paslier</w:t>
+                <w:t xml:space="preserve">Frédéric Millier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 20, </w:t>
+              <w:t xml:space="preserve">G3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (1), pp.21-32. </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12864-019-5660-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1534/g3.118.200697⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02621320v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02608280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance of alternative spatial models in empirical Douglas-fir and simulated datasets</w:t>
               </w:r>
@@ -2939,77 +2939,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un outil de simulation : comprendre comment la sylviculture modifie la qualité génétique et les capacités d'adaptation des peuplements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Godineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Beudez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François de Coligny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Courbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3185,77 +3185,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybrid larch heterosis: for which traits and under which genetic control?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Facundo Munoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Millier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leopoldo Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3315,51 +3315,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multivariate genomic model improves analysis of oil palm (Elaeis guineensis Jacq.) progeny tests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andres Legarra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4283,51 +4283,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-term genomic selection for heterosis without dominance in multiplicative traits: case study of bunch production in oil palm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4400,51 +4400,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genomic selection prediction accuracy in a perennial crop: case study of oil palm (Elaeis guineensis Jacq.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4672,51 +4672,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation of genealogical coancestry in plant species using a pedigree reconstruction algorithm and application to an oil palm breeding population</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leopoldo Sanchez Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8406,77 +8406,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How much genetic selection for growth can result from silviculture ? A new demo-genetic simulation approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Godineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Beudez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François de Coligny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Oddou Muratorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8656,51 +8656,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La régression aléatoire appliquée à l'étude de la dendroplasticité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc E. Pâques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8751,103 +8751,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of phenotypic plasticity in the expression of hybrid larch heterosis - a case study using random regression modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carl Schlichting</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Gobin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Facundo Munoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Millier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. Annual University of Michigan Early Career Scientists Symposium - Ecology and evolutionary biology of phenotypic plasticity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Ann Arbor, United States</w:t>
@@ -9221,51 +9221,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Random regression as a tool for reaction norms modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Pâques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11757,109 +11757,109 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01607166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ROLE OF PHENOTYPIC PLASTICITY IN THE EXPRESSION OF HYBRID LARCH HETEROSIS A CASE STUDY USING RANDOM REGRESSION MODELING</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
+                <w:t xml:space="preserve">Rôle of phenotypic plasticity in the expression of hybrid larch heterosis. A case study using random regression modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carl Schlichting</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Gobin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Facundo Muñoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Millier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Early Career Scientists Symposium on Phenotypic Plasticity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Ann Arbor, United States</w:t>
@@ -12807,51 +12807,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Dowkiw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanina Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Faivre-Rampant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Final Conference Noveltree project "Tree Breeding, Genomics and Evolutionary Biology"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Helsinki, Finland. , 2012, Final Conference Noveltree "Tree Breeding, Genomics and Evolutionary Biology : new synergies to tackle the impact of climate change in the 21st century"</w:t>
@@ -12880,51 +12880,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genomic selection in small populations with reduced effective size: example of oil palm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14086,90 +14086,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luberon2 user manual - A forest demo-genetic simulation software on Capsis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Godineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Fririon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Beudez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François de Coligny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Courbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15648,51 +15648,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F16050EF"/>
+    <w:nsid w:val="E523CD8F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -15879,51 +15879,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/leopoldo-sanchez-rodriguez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8285-0441" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/189608714" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05322036v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Duplan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Qi Feng" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenva&#235;l Laskar" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bao-Dong Cai" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Segura" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2025.10.14.681991" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05070106v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Durufl&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle D&#233;jardin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jorge" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie P&#233;gard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pilate" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.559" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04512732v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Climent" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Al&#237;a" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katri Karkkainen" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bastien" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Benito-Garzon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40725-024-00217-5" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04495140v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Fugeray-Scarbel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouffier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lemari&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leopoldo S&#225;nchez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Alia" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3832/ifor4544-017" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04629198v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Papin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bosc" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leopoldo Sanchez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41437-024-00702-4" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04892440v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregor Gorjanc" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Pocrnic" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13595-024-01269-0" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266725v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Godineau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Fririon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beudez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois de Coligny" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Courbet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.13606" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04205598v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Billy Tchounke" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Martin Bell" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cros" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1010290" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04225417v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Rogier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Chateigner" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Lesage-Descauses" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mandin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brunaud" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13104-023-06521-w" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04081906v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Archambeau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Bianchi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joukje Buiteveld" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Callejas-D&#237;az" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Cavers" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-023-01603-z" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04031548v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Rahmane Wade" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-022-08690-7" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03935893v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duncan Ray" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mats Berlin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jari Hynynen" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/ffgc.2022.1005761" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03116737v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ector Belaber" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Gauchat" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Schoffen" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Facundo Mu&#241;oz" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno Borralho" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-020-01015-2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03499680v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Bastien" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Philippe" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Rousselle" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Chaumet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3188/szf.2021.0076" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03255826v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caudou Inago Trebissou" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Gnion Tahi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Facundo Munoz" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon-Pierre Assanvo N&#8217;guetta" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2021.126288" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03347727v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Tiret" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.13300" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03025048v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.581954" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02902844v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Lepl&#233;" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-020-06809-2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608280v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Marchal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl D. Schlichting" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Gobin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Balandier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Millier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/g3.118.200697" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621320v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pegard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Berard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Faivre-Rampant" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Le Paslier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-019-5660-y" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610771v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Pablo Cappa" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-019-0836-9" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02878382v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lef&#232;vre" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Courbet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621942v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Lelu-Walter" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Gautier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate&#345;ina Eli&#225;&#353;ov&#225;" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Teyssier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11240-017-1318-0" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604189v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc E. P&#226;ques" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-017-1177-1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640043v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Legarra" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien S. Tisne" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Carasco-Lacombe" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Manez" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11032-015-0423-1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635765v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fikret Isik" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bartholom&#233;" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Farjat" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie E. Chancerel" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie A. Raffin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2015.08.006" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574920v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Durand" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Andrieu" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Barillot" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barre" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Combes" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635433v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry X. Wu" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik R. Hallingback" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;opoldo Sanchez" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/g3.115.025767" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330031v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Plomion" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-B&#233;atrice Bogeat-Triboulot" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-015-0488-3" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629490v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637477v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Cappa" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolfo J. C. Cantet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-015-0917-3" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309641v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Nardin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Musch" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Gu&#233;rin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-015-0483-8" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269293v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Denis" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Bouvet" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leopoldo Sanchez Rodriguez" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-015-1866-9" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637338v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Cochard" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Flori" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-014-2439-z" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635335v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Muranty" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lepoittevin" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-014-0790-5" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268542v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Samper" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-014-2273-3" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268714v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-014-0707-3" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102703v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Sergent" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Br&#233;da" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rozenberg" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-014-0393-1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268045v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Thompson" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Harvengt" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariano Toribio" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-013-0620-1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DPJFTS1G-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267931v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermina Dalla Salda" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Martinez" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Marin" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3188/szf.2012.0088" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645384v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645777v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvin D. Yanchuk" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-011-0404-4" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5VZZJ8BX-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666585v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Bessega" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz O Saidman" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a R Darquier" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Ewens" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3732/ajb.0800074" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655697v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Martinez Martinez-Meier" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermina G. Dalla Salda" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Gallo" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Pastorino" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00884145v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro G. Martinez Meier" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario J.M. Pastorino" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Gautry" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664895v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario J. M. Pastorino" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2007074" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659482v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Stoehr" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvin Yanchuk" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chang-Yi Xie" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-007-0100-6" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/47EA7A40A05BFD653FB24D58FA5B081B1FCFAF0F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663742v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Rozenberg" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2008.05.041" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657542v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvin A. Yanchuk" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John N. King" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-007-0101-5" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RMCKP7H5-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03176985v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahum Sanchez-Vargas" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/X07-075" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660852v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Wenes" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis D. Bourguet" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A. Andow" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Courtin" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Carre" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.hdy.6800845" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656251v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armando Caballero" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Santiago" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677824v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Woolliams" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677686v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piter Bijma" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03177223v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2540.2000.00715.x" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03178410v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Toro" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Garc&#237;a" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/genetics/151.3.1103" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03177226v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. W. Andersson" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Andersson" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s001220051210" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/81108A9370245247765313245818CF3A8FB771AA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03177007v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Garcia" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0388.1992.tb00393.x" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-S4C28MM5-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03177009v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Garcia" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Rolan-Alvarez" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02350185" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-VTHFC52Q-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05241621v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shannon Brandt" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lesur Kupin" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Dia Sow" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04628657v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04718581v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04511414v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03601505v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03601514v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04717539v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03547667v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Rousselle" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04726971v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04724135v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03106315v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Oddou Muratorio" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04724032v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Fugeray-Scarbel" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bernier" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Raffin" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594839v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594923v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Schlichting" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603097v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathie Reeves" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740159v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236558v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Litrico" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Escobar Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594921v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc P&#226;ques" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738583v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Michaud" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801127v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740953v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Wu" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Hallingb&#228;ck" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749143v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic F. Huard" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul J.-P. Charpentier" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811491v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Branger" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexane Berthier" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807557v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756895v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia P. Faivre-Rampant" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dowkiw" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756179v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Gion" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757012v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Mar&#231;ais" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lefevre" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813698v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Oddou-Muratorio" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pichot" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754201v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753533v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gerber" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Cesar Vilardi" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis A. Ducousso" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Puech" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757653v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Brachet" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bilger" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Buret" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dufour" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757335v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763192v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Lomas" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Moreno" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanca Nieto" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04283904v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Fichot" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Delaunay" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le Jan" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04157492v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lejan" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04540839v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03937654v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Guilbaud" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02928391v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Biselli" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Cattivelli" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Copini" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607166v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Brunaud" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484780v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456004v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Lesage Descauses" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Charpentier" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Kinkel" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743230v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740936v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741136v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798012v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799823v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455971v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apha Niango" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268722v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268642v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268728v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Durand-Gasselin" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818609v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bertel" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03594614v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lieven Sterck" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria de Mar&#237;a" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael A Ca&#241;as" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina de Miguel" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Perdiguero" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-030-93390-6" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-93390-6_5" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791217v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Allona" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ambroise" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Conde" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis R. Fichot" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/pii/S0065229618300478?via%3Dihub" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.abr.2018.09.003" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268435v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://libros.inia.es/libros/product_info.php?cPath=12&amp;amp;products_id=709" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268042v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/life+sciences/plant+sciences/book/978-94-007-6145-2" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-6146-9_7" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919866v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03509327v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788812v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04234752v2" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Courbet" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03496829v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03582832v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Pedrono" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03582805v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04216348v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03582779v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03582095v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03582087v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03582066v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03582070v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Ferron" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02814402v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800531v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794419v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801192v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/leopoldo-sanchez-rodriguez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8285-0441" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/189608714" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05322036v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Duplan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Qi Feng" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenva&#235;l Laskar" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bao-Dong Cai" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Segura" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2025.10.14.681991" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05070106v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Durufl&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle D&#233;jardin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jorge" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie P&#233;gard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pilate" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.559" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04512732v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Climent" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Al&#237;a" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katri Karkkainen" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bastien" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Benito-Garzon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40725-024-00217-5" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04495140v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Fugeray-Scarbel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouffier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lemari&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leopoldo S&#225;nchez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Alia" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3832/ifor4544-017" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04629198v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Papin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bosc" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leopoldo Sanchez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41437-024-00702-4" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04892440v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregor Gorjanc" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Pocrnic" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13595-024-01269-0" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04205598v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Billy Tchounke" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Martin Bell" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cros" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1010290" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266725v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Godineau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Fririon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beudez" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois de Coligny" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Courbet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.13606" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04225417v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Rogier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Chateigner" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Lesage-Descauses" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mandin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brunaud" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13104-023-06521-w" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04081906v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Archambeau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Bianchi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joukje Buiteveld" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Callejas-D&#237;az" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Cavers" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-023-01603-z" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04031548v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Rahmane Wade" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-022-08690-7" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03935893v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duncan Ray" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mats Berlin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jari Hynynen" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/ffgc.2022.1005761" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03116737v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ector Belaber" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Gauchat" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Schoffen" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Facundo Mu&#241;oz" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno Borralho" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-020-01015-2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03499680v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Bastien" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Philippe" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Rousselle" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Chaumet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3188/szf.2021.0076" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03255826v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caudou Inago Trebissou" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Gnion Tahi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Facundo Munoz" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon-Pierre Assanvo N&#8217;guetta" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2021.126288" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03347727v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Tiret" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.13300" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03025048v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.581954" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02902844v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Lepl&#233;" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-020-06809-2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621320v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pegard" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Berard" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Faivre-Rampant" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Le Paslier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-019-5660-y" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608280v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Marchal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl D. Schlichting" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Gobin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Balandier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Millier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/g3.118.200697" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610771v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Pablo Cappa" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-019-0836-9" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02878382v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lef&#232;vre" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Courbet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621942v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Lelu-Walter" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Gautier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate&#345;ina Eli&#225;&#353;ov&#225;" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Teyssier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11240-017-1318-0" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604189v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc E. P&#226;ques" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-017-1177-1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640043v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Legarra" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien S. Tisne" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Carasco-Lacombe" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Manez" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11032-015-0423-1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635765v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fikret Isik" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bartholom&#233;" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Farjat" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie E. Chancerel" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie A. Raffin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2015.08.006" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574920v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Durand" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Andrieu" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Barillot" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barre" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Combes" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635433v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry X. Wu" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik R. Hallingback" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;opoldo Sanchez" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/g3.115.025767" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330031v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Plomion" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-B&#233;atrice Bogeat-Triboulot" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-015-0488-3" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629490v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637477v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Cappa" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolfo J. C. Cantet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-015-0917-3" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309641v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Nardin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Musch" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Gu&#233;rin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-015-0483-8" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269293v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Denis" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Bouvet" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leopoldo Sanchez Rodriguez" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-015-1866-9" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637338v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Cochard" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Flori" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-014-2439-z" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635335v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Muranty" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lepoittevin" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-014-0790-5" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268542v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Samper" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-014-2273-3" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268714v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-014-0707-3" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102703v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Sergent" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Br&#233;da" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rozenberg" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-014-0393-1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268045v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Thompson" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Harvengt" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariano Toribio" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-013-0620-1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DPJFTS1G-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267931v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermina Dalla Salda" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Martinez" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Marin" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3188/szf.2012.0088" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645384v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645777v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvin D. Yanchuk" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-011-0404-4" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5VZZJ8BX-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666585v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Bessega" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz O Saidman" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a R Darquier" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Ewens" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3732/ajb.0800074" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655697v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Martinez Martinez-Meier" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermina G. Dalla Salda" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Gallo" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Pastorino" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00884145v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro G. Martinez Meier" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario J.M. Pastorino" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Gautry" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664895v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario J. M. Pastorino" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2007074" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659482v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Stoehr" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvin Yanchuk" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chang-Yi Xie" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-007-0100-6" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/47EA7A40A05BFD653FB24D58FA5B081B1FCFAF0F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663742v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Rozenberg" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2008.05.041" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657542v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvin A. Yanchuk" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John N. King" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-007-0101-5" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RMCKP7H5-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03176985v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahum Sanchez-Vargas" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/X07-075" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660852v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Wenes" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis D. Bourguet" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A. Andow" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Courtin" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Carre" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.hdy.6800845" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656251v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armando Caballero" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Santiago" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677824v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Woolliams" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677686v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piter Bijma" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03177223v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2540.2000.00715.x" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03178410v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Toro" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Garc&#237;a" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/genetics/151.3.1103" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03177226v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. W. Andersson" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Andersson" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s001220051210" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/81108A9370245247765313245818CF3A8FB771AA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03177007v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Garcia" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0388.1992.tb00393.x" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-S4C28MM5-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03177009v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Garcia" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Rolan-Alvarez" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02350185" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-VTHFC52Q-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05241621v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shannon Brandt" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lesur Kupin" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Dia Sow" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04628657v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04718581v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04511414v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03601505v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03601514v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04717539v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03547667v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Rousselle" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04726971v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04724135v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03106315v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Oddou Muratorio" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04724032v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Fugeray-Scarbel" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bernier" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Raffin" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594839v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594923v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Schlichting" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603097v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathie Reeves" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740159v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236558v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Litrico" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Escobar Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594921v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc P&#226;ques" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738583v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Michaud" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801127v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740953v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Wu" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Hallingb&#228;ck" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749143v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic F. Huard" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul J.-P. Charpentier" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811491v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Branger" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexane Berthier" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807557v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756895v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia P. Faivre-Rampant" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dowkiw" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756179v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Gion" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757012v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Mar&#231;ais" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lefevre" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813698v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Oddou-Muratorio" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pichot" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754201v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753533v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gerber" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Cesar Vilardi" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis A. Ducousso" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Puech" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757653v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Brachet" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bilger" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Buret" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dufour" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757335v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763192v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Lomas" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Moreno" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanca Nieto" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04283904v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Fichot" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Delaunay" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le Jan" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04157492v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lejan" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04540839v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03937654v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Guilbaud" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02928391v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Biselli" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Cattivelli" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Copini" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607166v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Brunaud" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484780v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456004v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Lesage Descauses" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Charpentier" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Kinkel" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743230v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740936v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741136v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798012v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799823v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455971v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apha Niango" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268722v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268642v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268728v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Durand-Gasselin" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818609v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bertel" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03594614v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lieven Sterck" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria de Mar&#237;a" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael A Ca&#241;as" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina de Miguel" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Perdiguero" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-030-93390-6" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-93390-6_5" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791217v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Allona" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ambroise" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Conde" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis R. Fichot" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/pii/S0065229618300478?via%3Dihub" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.abr.2018.09.003" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268435v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://libros.inia.es/libros/product_info.php?cPath=12&amp;amp;products_id=709" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268042v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/life+sciences/plant+sciences/book/978-94-007-6145-2" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-6146-9_7" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919866v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03509327v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788812v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04234752v2" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Courbet" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03496829v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03582832v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Pedrono" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03582805v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04216348v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03582779v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03582095v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03582087v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03582066v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03582070v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Ferron" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02814402v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800531v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794419v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801192v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>