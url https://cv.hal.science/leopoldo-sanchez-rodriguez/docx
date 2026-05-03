--- v1 (2026-04-10)
+++ v2 (2026-05-03)
@@ -1004,546 +1004,546 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04892440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mate selection: A useful approach to maximize genetic gain and control inbreeding in genomic and conventional oil palm (Elaeis guineensis Jacq.) hybrid breeding</w:t>
+                <w:t xml:space="preserve">RNAseq based variant dataset in a black poplar association panel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Billy Tchounke</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Leopoldo Sanchez</w:t>
+                <w:t xml:space="preserve">Odile Rogier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joseph Martin Bell</w:t>
+                <w:t xml:space="preserve">Aurélien Chateigner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Cros</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marie-Claude Lesage-Descauses</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Mandin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Brunaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1010290⟩</w:t>
+              <w:t xml:space="preserve">BMC Research Notes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 16, pp.248. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13104-023-06521-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04205598v1</w:t>
+                <w:t xml:space="preserve">hal-04225417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A demo‐genetic model shows how silviculture reduces natural density‐dependent selection in tree populations</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Managing forest genetic resources for an uncertain future: findings and perspectives from an international conference</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Beudez</w:t>
+                <w:t xml:space="preserve">Juliette Archambeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François de Coligny</w:t>
+                <w:t xml:space="preserve">Simone Bianchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Courbet</w:t>
+                <w:t xml:space="preserve">Joukje Buiteveld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Callejas-Díaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen Cavers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolutionary Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/eva.13606⟩</w:t>
+              <w:t xml:space="preserve">Tree Genetics and Genomes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 19 (3), pp.26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11295-023-01603-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04266725v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04081906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RNAseq based variant dataset in a black poplar association panel</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mate selection: A useful approach to maximize genetic gain and control inbreeding in genomic and conventional oil palm (Elaeis guineensis Jacq.) hybrid breeding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Claude Lesage-Descauses</w:t>
+                <w:t xml:space="preserve">Billy Tchounke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leopoldo Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Mandin</w:t>
+                <w:t xml:space="preserve">Joseph Martin Bell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Brunaud</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">David Cros</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Research Notes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 16, pp.248. </w:t>
+              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 19 (9), pp.e1010290. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13104-023-06521-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1010290⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04225417v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04205598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Managing forest genetic resources for an uncertain future: findings and perspectives from an international conference</w:t>
+                <w:t xml:space="preserve">A demo‐genetic model shows how silviculture reduces natural density‐dependent selection in tree populations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Archambeau</w:t>
+                <w:t xml:space="preserve">Claire Godineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simone Bianchi</w:t>
+                <w:t xml:space="preserve">Victor Fririon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joukje Buiteveld</w:t>
+                <w:t xml:space="preserve">Nicolas Beudez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marta Callejas-Díaz</w:t>
+                <w:t xml:space="preserve">François de Coligny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephen Cavers</w:t>
+                <w:t xml:space="preserve">François Courbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tree Genetics and Genomes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 19 (3), pp.26. </w:t>
+              <w:t xml:space="preserve">Evolutionary Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 16 (11), pp.1830-1844. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11295-023-01603-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/eva.13606⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04081906v1</w:t>
+                <w:t xml:space="preserve">hal-04266725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">eQTLs are key players in the integration of genomic and transcriptomic data for phenotype prediction</w:t>
               </w:r>
@@ -2420,77 +2420,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gene expression predictions and networks in natural populations supports the omnigenic theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Chateigner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claude Lesage-Descauses</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Rogier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Jorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2548,295 +2548,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02902844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sequence imputation from low density single nucleotide polymorphism panel in a black poplar breeding population</w:t>
+                <w:t xml:space="preserve">Deciphering hybrid larch reaction norms using random regression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Pegard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Odile Rogier</w:t>
+                <w:t xml:space="preserve">Alexandre Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Berard</w:t>
+                <w:t xml:space="preserve">Carl D. Schlichting</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patricia Faivre-Rampant</w:t>
+                <w:t xml:space="preserve">Rémy Gobin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Christine Le Paslier</w:t>
+                <w:t xml:space="preserve">Philippe Balandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Millier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12864-019-5660-y⟩</w:t>
+              <w:t xml:space="preserve">G3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (1), pp.21-32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1534/g3.118.200697⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02621320v1</w:t>
+                <w:t xml:space="preserve">hal-02608280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering hybrid larch reaction norms using random regression</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sequence imputation from low density single nucleotide polymorphism panel in a black poplar breeding population</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carl D. Schlichting</w:t>
+                <w:t xml:space="preserve">Marie Pegard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Rogier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémy Gobin</w:t>
+                <w:t xml:space="preserve">Aurélie Berard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Balandier</w:t>
+                <w:t xml:space="preserve">Patricia Faivre-Rampant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Millier</w:t>
+                <w:t xml:space="preserve">Marie-Christine Le Paslier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">G3</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 9 (1), pp.21-32. </w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 20, </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1534/g3.118.200697⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12864-019-5660-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02608280v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02621320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance of alternative spatial models in empirical Douglas-fir and simulated datasets</w:t>
               </w:r>
@@ -2939,77 +2939,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un outil de simulation : comprendre comment la sylviculture modifie la qualité génétique et les capacités d'adaptation des peuplements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Godineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Beudez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François de Coligny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Courbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3185,77 +3185,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybrid larch heterosis: for which traits and under which genetic control?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Facundo Munoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Millier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leopoldo Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3315,51 +3315,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multivariate genomic model improves analysis of oil palm (Elaeis guineensis Jacq.) progeny tests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andres Legarra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3944,390 +3944,390 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01330031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelle place pour la sélection génomique chez les arbres forestiers ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine Bastien</w:t>
+                <w:t xml:space="preserve">A novel individual-tree mixed model to account for competition and environmental heterogeneity: a Bayesian approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Facundo Munoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Cappa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léopoldo Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolfo J. C. Cantet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sélectionneur Français</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Tree Genetics and Genomes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 11 (6), 15 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11295-015-0917-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02629490v1</w:t>
+                <w:t xml:space="preserve">hal-02637477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel individual-tree mixed model to account for competition and environmental heterogeneity: a Bayesian approach</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Genetic differentiation of European larch along an altitudinal gradient in the French Alps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Nardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Musch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Rousselle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanina Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leopoldo Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tree Genetics and Genomes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annals of Forest Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 72 (5), pp.517-527. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13595-015-0483-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11295-015-0917-3⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02637477v1</w:t>
+                <w:t xml:space="preserve">hal-01309641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic differentiation of European larch along an altitudinal gradient in the French Alps</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quelle place pour la sélection génomique chez les arbres forestiers ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Bastien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léopoldo Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Forest Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sélectionneur Français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 66, pp.41-47</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s13595-015-0483-8⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01309641v1</w:t>
+                <w:t xml:space="preserve">hal-02629490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-term genomic selection for heterosis without dominance in multiplicative traits: case study of bunch production in oil palm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4400,51 +4400,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genomic selection prediction accuracy in a perennial crop: case study of oil palm (Elaeis guineensis Jacq.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4672,51 +4672,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation of genealogical coancestry in plant species using a pedigree reconstruction algorithm and application to an oil palm breeding population</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leopoldo Sanchez Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5768,280 +5768,280 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic control of the tree-ring response of Douglas-fir (Pseudotsuga menziesii (Mirb.) Franco) to the 2003 drought and heat-wave in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Martinez Martinez-Meier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léopoldo Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillermina G. Dalla Salda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alejandro G. Martinez Meier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Guillermina Dalla Salda</w:t>
+                <w:t xml:space="preserve">Mario J. M. Pastorino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Gautry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Forest Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 65 (1), pp.1-8</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2008, 65 (1), 102p1-102p8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/forest:2007074⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00884145v1</w:t>
+                <w:t xml:space="preserve">hal-02664895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic control of the tree-ring response of Douglas-fir (Pseudotsuga menziesii (Mirb.) Franco) to the 2003 drought and heat-wave in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mario J. M. Pastorino</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId228" w:history="1">
+                <w:t xml:space="preserve">Alejandro G. Martinez Meier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leopoldo Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillermina Dalla Salda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario J.M. Pastorino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Gautry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Forest Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 65 (1), 102p1-102p8. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2008, 65 (1), pp.1-8</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02664895v1</w:t>
+                <w:t xml:space="preserve">hal-00884145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gain and diversity in advanced generation coastal Douglas fir selections for seed production populations</w:t>
               </w:r>
@@ -7500,51 +7500,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Duplan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Lesur Kupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Rogier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mamadou Dia Sow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8406,77 +8406,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How much genetic selection for growth can result from silviculture ? A new demo-genetic simulation approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Godineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Beudez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François de Coligny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Oddou Muratorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8656,51 +8656,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La régression aléatoire appliquée à l'étude de la dendroplasticité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc E. Pâques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8751,103 +8751,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of phenotypic plasticity in the expression of hybrid larch heterosis - a case study using random regression modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carl Schlichting</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Gobin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Facundo Munoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Millier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. Annual University of Michigan Early Career Scientists Symposium - Ecology and evolutionary biology of phenotypic plasticity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Ann Arbor, United States</w:t>
@@ -9027,51 +9027,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Facundo Munoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leopoldo Sanchez Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Cappa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IUFRO Genomics and Forest Tree Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Union of Forest Research Organisations (IUFRO). AUT., May 2016, Arcachon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9221,51 +9221,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Random regression as a tool for reaction norms modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Pâques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9588,51 +9588,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How does climate influence the phenotypic variability of larch along an altitudinal gradient ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Nardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Pâques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10617,277 +10617,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02753533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stratégies raisonnées d'échantillonnage pour capturer la diversité génétique et sa structuration dans les populations naturelles - Application aux mesures de gestion conservatoire.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean Dufour</w:t>
+                <w:t xml:space="preserve">In situ genetic variability estimation of wood, phenology and morphological traits in a natural stand of Quercus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léopoldo Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Gerber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan-Cesar Vilardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis A. Ducousso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Puech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. colloque national du BRG</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2006, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">Population genetics and genomics of forest trees : from gene function to evolutionary dynamics and conservation; A joint conference of IUFRO working groups 2.04.01 (population, ecological and conservation genetics) and 2.04.10 (genomics), and COST Action E-28 (genosilva : european forest genomics network)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2006, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02757653v1</w:t>
+                <w:t xml:space="preserve">hal-02757335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ genetic variability estimation of wood, phenology and morphological traits in a natural stand of Quercus</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Puech</w:t>
+                <w:t xml:space="preserve">Stratégies raisonnées d'échantillonnage pour capturer la diversité génétique et sa structuration dans les populations naturelles - Application aux mesures de gestion conservatoire.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Brachet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Bastien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bilger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Buret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Population genetics and genomics of forest trees : from gene function to evolutionary dynamics and conservation; A joint conference of IUFRO working groups 2.04.01 (population, ecological and conservation genetics) and 2.04.10 (genomics), and COST Action E-28 (genosilva : european forest genomics network)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2006, Madrid, Spain</w:t>
+              <w:t xml:space="preserve">6. colloque national du BRG</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2006, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02757335v1</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02757653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lab experiments on optimum contribution selection</w:t>
               </w:r>
@@ -10990,2155 +10990,2280 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02763192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (18)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (19)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What epigenetics can bring to (plant) physiologists and ecologists in a climate change context</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Study of the impact of genome editing in a perennial species breeding program through simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régis Fichot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mamadou Dia Sow</w:t>
+                <w:t xml:space="preserve">Xabi Cazenave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bartholomé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Tiret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Delaunay</w:t>
+                <w:t xml:space="preserve">Alain Charcosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Le Jan</w:t>
+                <w:t xml:space="preserve">Laurence Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biotechnocentre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Nouan-le-Fuzelier, France. </w:t>
+              <w:t xml:space="preserve">XIXth EUCARPIA Biometrics in Plant Breeding Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Edimbourg, United Kingdom. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04283904v1</w:t>
+                <w:t xml:space="preserve">hal-05601338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trees short-time and inter-annual epigenetic somatic memories in response to drought-rewatering cycles</w:t>
+                <w:t xml:space="preserve">What epigenetics can bring to (plant) physiologists and ecologists in a climate change context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Duplan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Fichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mamadou Dia Sow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Delaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Lejan</w:t>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Le Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Conference of the French Society of Plant Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Marseille, France. </w:t>
+              <w:t xml:space="preserve">Biotechnocentre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Nouan-le-Fuzelier, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04157492v1</w:t>
+                <w:t xml:space="preserve">hal-04283904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">eQTLs are key players in the integration of genomic and transcriptomic data for phenotype prediction</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Trees short-time and inter-annual epigenetic somatic memories in response to drought-rewatering cycles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Duplan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Fichot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mamadou Dia Sow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Delaunay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Lejan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">B4EST International Conference: Managing Forest Genetic Resources (FGR) for an Uncertain Future</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Lisboa, Portugal. 2022</w:t>
+              <w:t xml:space="preserve">14th International Conference of the French Society of Plant Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Marseille, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04540839v1</w:t>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04157492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short reads et trios, un duo gagnant pour l'identification de variations structurales chez le peuplier noir</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Véronique Jorge</w:t>
+                <w:t xml:space="preserve">eQTLs are key players in the integration of genomic and transcriptomic data for phenotype prediction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdou Rahmane Wade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harold Duruflé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leopoldo Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Segura</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mini congrès</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Evry, France</w:t>
+              <w:t xml:space="preserve">B4EST International Conference: Managing Forest Genetic Resources (FGR) for an Uncertain Future</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Lisboa, Portugal. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03937654v1</w:t>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04540839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a new tool (4TREE) for adapted genome selection in European tree species</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId362" w:history="1">
+                <w:t xml:space="preserve">Short reads et trios, un duo gagnant pour l'identification de variations structurales chez le peuplier noir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romane Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Paul Copini</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Rogier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Jorge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harold Duruflé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leopoldo Sanchez Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GenTree</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2020, Avignon, France. </w:t>
+              <w:t xml:space="preserve">Mini congrès</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Evry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02928391v1</w:t>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03937654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of black poplar biofuel production: disentangling omnigenics with transcriptomics</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Charles Leplé</w:t>
+                <w:t xml:space="preserve">Development of a new tool (4TREE) for adapted genome selection in European tree species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romane Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Veronique Brunaud</w:t>
+                <w:t xml:space="preserve">Chiara Biselli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joukje Buiteveld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luigi Cattivelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Copini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Detecting the Genomic Signal of Polygenic Adaptation and the Role of Epistasis in Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, Zurich, Switzerland. , 45 p., 2017, Symposium: Detecting the Genomic Signal of Polygenic Adaptation and the Role of Epistasis in Evolution</w:t>
+              <w:t xml:space="preserve">GenTree</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2020, Avignon, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01607166v1</w:t>
+                <w:t xml:space="preserve">hal-02928391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rôle of phenotypic plasticity in the expression of hybrid larch heterosis. A case study using random regression modeling</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Millier</w:t>
+                <w:t xml:space="preserve">Prediction of black poplar biofuel production: disentangling omnigenics with transcriptomics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Chateigner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Rogier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Jorge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Leplé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Brunaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Early Career Scientists Symposium on Phenotypic Plasticity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Ann Arbor, United States</w:t>
+              <w:t xml:space="preserve">Detecting the Genomic Signal of Polygenic Adaptation and the Role of Epistasis in Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Zurich, Switzerland. , 45 p., 2017, Symposium: Detecting the Genomic Signal of Polygenic Adaptation and the Role of Epistasis in Evolution</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05484780v1</w:t>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01607166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A systems biology approach for identifying candidate genes involved in the natural variability of biomass yield and chemical properties in black poplar</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Claire Mandin</w:t>
+                <w:t xml:space="preserve">Rôle of phenotypic plasticity in the expression of hybrid larch heterosis. A case study using random regression modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carl Schlichting</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Facundo Muñoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Millier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IUFRO Genomics and Forest Tree Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Arcachon, France. , 2016, IUFRO Genomics and Forest Tree Genetics. Book of Abstract</w:t>
+              <w:t xml:space="preserve">Early Career Scientists Symposium on Phenotypic Plasticity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Ann Arbor, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01456004v1</w:t>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05484780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preliminary training of a genomic evaluation in a breeding pedigree of Populus nigra L.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Odile Rogier</w:t>
+                <w:t xml:space="preserve">A systems biology approach for identifying candidate genes involved in the natural variability of biomass yield and chemical properties in black poplar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Segura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claude Lesage Descauses</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Charpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Kinkel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Mandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IUFRO Genomics and Forest Tree Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2016, Arcachon, France. , 2016, Abstract Book. IUFRO Genomics and Forest Tree Genetics</w:t>
+              <w:t xml:space="preserve">, May 2016, Arcachon, France. , 2016, IUFRO Genomics and Forest Tree Genetics. Book of Abstract</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02743230v1</w:t>
+                <w:t xml:space="preserve">hal-01456004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to maintain embryogenic capacity of embryogenic lines initiated from Douglas-fir immature embryos</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Caroline Teyssier</w:t>
+                <w:t xml:space="preserve">Preliminary training of a genomic evaluation in a breeding pedigree of Populus nigra L.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Pégard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Jorge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia P. Faivre-Rampant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Facundo Munoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Rogier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IUFRO working party 2.09.02 (Somatic embryogenesis and other vegetative propagation technologies). Development and application of vegetative propagation technologies in plantation forestry to cope with a changing climate and environment, 4ème réunion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, La Plata, Argentina. 2016</w:t>
+              <w:t xml:space="preserve">IUFRO Genomics and Forest Tree Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Arcachon, France. , 2016, Abstract Book. IUFRO Genomics and Forest Tree Genetics</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02740936v1</w:t>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02743230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">breedR: Statistical methods for forest genetic resources analysts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How to maintain embryogenic capacity of embryogenic lines initiated from Douglas-fir immature embryos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kateřina Eliášová</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathie Reeves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leopoldo Sanchez Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Teyssier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IUFRO Genomics and Forest Tree Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Arcachon, France. , 2016, IUFRO Genomics and Forest Tree Genetics. Abstract book</w:t>
+              <w:t xml:space="preserve">IUFRO working party 2.09.02 (Somatic embryogenesis and other vegetative propagation technologies). Development and application of vegetative propagation technologies in plantation forestry to cope with a changing climate and environment, 4ème réunion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, La Plata, Argentina. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02741136v1</w:t>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02740936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linkage disequilibrium and genomic selection in maritime pine</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">breedR: Statistical methods for forest genetic resources analysts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leopoldo Sanchez Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Facundo Munoz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IUFRO - Tree Biotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, florence, Italy. 2015</w:t>
+              <w:t xml:space="preserve">IUFRO Genomics and Forest Tree Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Arcachon, France. , 2016, IUFRO Genomics and Forest Tree Genetics. Abstract book</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02798012v1</w:t>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02741136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet SELGEN 2015-2017: Breed2Last</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Linkage disequilibrium and genomic selection in maritime pine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fikret Isik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bartholomé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfredo Farjat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie E. Chancerel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie A. Raffin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Selgen 2014 "Entre Sélection et Génomique"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2014, Paris, France. , 2014</w:t>
+              <w:t xml:space="preserve">IUFRO - Tree Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, florence, Italy. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02799823v1</w:t>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02798012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">METAGENE, a simulation tool based on finite loci approaches: new developments to consider phenotypic plasticity in forest tree breeding</w:t>
+                <w:t xml:space="preserve">Projet SELGEN 2015-2017: Breed2Last</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leopoldo Sanchez Rodriguez</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Helene Muranty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Final Conference Noveltree project "Tree Breeding, Genomics and Evolutionary Biology"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Helsinki, Finland. , 2012</w:t>
+              <w:t xml:space="preserve">Séminaire Selgen 2014 "Entre Sélection et Génomique"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Paris, France. , 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01455971v1</w:t>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02799823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasticity versus stability (or lack of it): when scintific fields collide</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jose Climent</w:t>
+                <w:t xml:space="preserve">METAGENE, a simulation tool based on finite loci approaches: new developments to consider phenotypic plasticity in forest tree breeding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leopoldo Sanchez Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apha Niango</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bastien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Leopoldo Sanchez Rodriguez</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Muranty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Final Conference Noveltree "Tree Breeding, Genomics and Evolutionary Biology"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Helsinki, Finland. , 2012, Final Conference Noveltree "Tree Breeding, Genomics and Evolutionary Biology : new synergies to tackles the impact of climate change in the 21st century</w:t>
+              <w:t xml:space="preserve">Final Conference Noveltree project "Tree Breeding, Genomics and Evolutionary Biology"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Helsinki, Finland. , 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01268722v1</w:t>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01455971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A case study in marker‐assisted breeding for disease resistance</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Plasticity versus stability (or lack of it): when scintific fields collide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Climent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Bastien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rozenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leopoldo Sanchez Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Final Conference Noveltree project "Tree Breeding, Genomics and Evolutionary Biology"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Helsinki, Finland. , 2012, Final Conference Noveltree "Tree Breeding, Genomics and Evolutionary Biology : new synergies to tackle the impact of climate change in the 21st century"</w:t>
+              <w:t xml:space="preserve">Final Conference Noveltree "Tree Breeding, Genomics and Evolutionary Biology"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Helsinki, Finland. , 2012, Final Conference Noveltree "Tree Breeding, Genomics and Evolutionary Biology : new synergies to tackles the impact of climate change in the 21st century</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01268642v1</w:t>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01268722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genomic selection in small populations with reduced effective size: example of oil palm</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Tristan Durand-Gasselin</w:t>
+                <w:t xml:space="preserve">A case study in marker‐assisted breeding for disease resistance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Muranty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Jorge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Dowkiw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanina Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Faivre-Rampant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Final Conference Noveltree "Tree Breeding, Genomics and Evolutionary Biology"</w:t>
+              <w:t xml:space="preserve">Final Conference Noveltree project "Tree Breeding, Genomics and Evolutionary Biology"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Helsinki, Finland. , 2012, Final Conference Noveltree "Tree Breeding, Genomics and Evolutionary Biology : new synergies to tackle the impact of climate change in the 21st century"</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01268728v1</w:t>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01268642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Genomic selection in small populations with reduced effective size: example of oil palm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Cros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leopoldo Sanchez Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Cochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Durand-Gasselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Final Conference Noveltree "Tree Breeding, Genomics and Evolutionary Biology"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Helsinki, Finland. , 2012, Final Conference Noveltree "Tree Breeding, Genomics and Evolutionary Biology : new synergies to tackle the impact of climate change in the 21st century"</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01268728v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les gènes supports de l’hérédité et mémoire de l’évolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Jorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bastien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bertel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanina Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leopoldo Sanchez Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fête de la Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2009, Orléans, France. 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02818609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13148,345 +13273,345 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maritime Pine Genomics in Focus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lieven Sterck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nuria de María</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael A Cañas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina de Miguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Perdiguero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Pine Genomes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer International Publishing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.67-123, 2022, Compendium of Plant Genomes, 978-3-030-93390-6. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-93390-6_5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03594614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epigenetics in Forest Trees: State of the Art and Potential Implications for Breeding and Management in a Context of Climate Change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mamadou Dia Sow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Allona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ambroise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Conde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis R. Fichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Epigenetics Coming of Age for Breeding Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 88, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Academic press, Elsevier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 454 p., 2018, Advances in Botanical Research, 9780128154038. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/bs.abr.2018.09.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02791217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shifting from growth to adaptive traits and competition: the prospect of improving tree responses to environmental stresses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leopoldo Sanchez Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13505,96 +13630,96 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bastien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Novel Tree Breeding</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 24, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Instituto Nacional de Investigacion y Tecnologia Agraria y Alimentaria (INIA)</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 89 p., 2013, Monografias INIA : Serie forestal, 978-84-7498-558-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01268435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douglas-Fir ([i]Pseudotsuga menziesii[/i] (Mirb.) Franco). Chapter 7</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Bastien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13613,83 +13738,83 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Michaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forest tree breeding in Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 25, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 527 p., 2013, Managing Forest Ecosystems, 978-94-007-6146-9. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-94-007-6146-9_7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01268042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13699,51 +13824,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natural variation in chalcone isomerase defines a major locus controlling growth variation between Populus nigra populations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harold Duruflé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13795,73 +13920,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pilate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04919866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">eQTLs are key players in the integration of genomic and transcriptomic data for phenotype prediction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdou Rahmane Wade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13896,113 +14021,113 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Segura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03509327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The relationship between gene co-expression network connectivity and phenotypic prediction sheds light at the core of the omnigenic theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Chateigner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claude Lesage Descauses</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Rogier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Jorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14018,51 +14143,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02788812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14072,169 +14197,169 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luberon2 user manual - A forest demo-genetic simulation software on Capsis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Godineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Fririon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Beudez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François de Coligny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Courbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE, URFM. 2023, 36p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04234752v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélioration du douglas et déploiement des plantations en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leopoldo Sanchez Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -14247,73 +14372,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Bastien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Inrae. 2022, 18 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03496829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douglas Avenir 2 - Rapport d'activité 2021</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leopoldo Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -14335,103 +14460,103 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marin Chaumet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Rousselle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Pedrono</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] INRAE; FCBA; ONF; France Douglas. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03582832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douglas Avenir - Rapport d'activité - Déc. 2019-Nov. 2020</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leopoldo Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -14453,103 +14578,103 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marin Chaumet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Rousselle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Pedrono</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] INRAE; FCBA; ONF; France Douglas. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03582805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atelier sur la transformation de dispositifs expérimentaux en structure de production de MFR ou en unité de conservation de ressources génétiques: Guide de bonnes pratiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Bastien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -14588,73 +14713,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Leopoldo Sanchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRA. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04216348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douglas Avenir - Rapport d'activité - Déc. 2018-Nov. 2019</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leopoldo Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -14676,103 +14801,103 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marin Chaumet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Rousselle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Pedrono</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] INRAE; FCBA; ONF; France Douglas. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03582779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douglas Avenir - Rapport d'activité - Déc. 2017-Nov. 2018</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leopoldo Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -14781,103 +14906,103 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marin Chaumet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Rousselle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Pedrono</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] INRAE; FCBA; ONF; France Douglas. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03582095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douglas Avenir - Rapport d'activité - Déc. 2016-Nov. 2017</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leopoldo Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -14886,103 +15011,103 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marin Chaumet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Rousselle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Pedrono</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] INRAE; FCBA; ONF; France Douglas. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03582087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douglas Avenir - Rapport d'activité - Déc. 2015-Nov. 2016</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leopoldo Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -14991,103 +15116,103 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marin Chaumet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Rousselle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Pedrono</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] INRAE; FCBA; ONF; France Douglas. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03582066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douglas Avenir - Rapport d'activité - Déc. 2014-Nov. 2015</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leopoldo Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -15096,81 +15221,81 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Rousselle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Ferron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] INRAE; FCBA; ONF; France Douglas. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03582070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15180,91 +15305,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’étude de caractères complexes en sélection : vers des modèles de réseau de gènes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léopoldo Sanchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université d'Orléans, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02814402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15274,51 +15399,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">breedR : An open statistical package to analyse genetic data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Facundo Munoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -15327,139 +15452,139 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leopoldo Sanchez Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02800531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial and competition effects in tree breeding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Facundo Munoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leopoldo Sanchez Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Cappa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02794419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15469,51 +15594,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">breedR: an statistical R-package for genetic evaluation of trees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léopoldo Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -15522,65 +15647,65 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Facundo Munoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02801192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId427"/>
+      <w:footerReference w:type="default" r:id="rId431"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -15648,51 +15773,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E523CD8F"/>
+    <w:nsid w:val="1E1EAA06"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -15879,51 +16004,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/leopoldo-sanchez-rodriguez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8285-0441" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/189608714" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05322036v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Duplan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Qi Feng" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenva&#235;l Laskar" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bao-Dong Cai" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Segura" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2025.10.14.681991" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05070106v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Durufl&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle D&#233;jardin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jorge" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie P&#233;gard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pilate" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.559" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04512732v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Climent" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Al&#237;a" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katri Karkkainen" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bastien" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Benito-Garzon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40725-024-00217-5" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04495140v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Fugeray-Scarbel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouffier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lemari&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leopoldo S&#225;nchez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Alia" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3832/ifor4544-017" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04629198v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Papin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bosc" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leopoldo Sanchez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41437-024-00702-4" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04892440v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregor Gorjanc" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Pocrnic" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13595-024-01269-0" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04205598v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Billy Tchounke" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Martin Bell" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cros" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1010290" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266725v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Godineau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Fririon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beudez" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois de Coligny" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Courbet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.13606" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04225417v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Rogier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Chateigner" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Lesage-Descauses" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mandin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brunaud" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13104-023-06521-w" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04081906v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Archambeau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Bianchi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joukje Buiteveld" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Callejas-D&#237;az" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Cavers" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-023-01603-z" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04031548v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Rahmane Wade" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-022-08690-7" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03935893v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duncan Ray" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mats Berlin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jari Hynynen" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/ffgc.2022.1005761" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03116737v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ector Belaber" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Gauchat" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Schoffen" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Facundo Mu&#241;oz" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno Borralho" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-020-01015-2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03499680v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Bastien" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Philippe" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Rousselle" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Chaumet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3188/szf.2021.0076" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03255826v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caudou Inago Trebissou" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Gnion Tahi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Facundo Munoz" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon-Pierre Assanvo N&#8217;guetta" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2021.126288" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03347727v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Tiret" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.13300" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03025048v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.581954" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02902844v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Lepl&#233;" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-020-06809-2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621320v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pegard" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Berard" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Faivre-Rampant" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Le Paslier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-019-5660-y" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608280v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Marchal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl D. Schlichting" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Gobin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Balandier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Millier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/g3.118.200697" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610771v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Pablo Cappa" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-019-0836-9" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02878382v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lef&#232;vre" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Courbet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621942v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Lelu-Walter" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Gautier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate&#345;ina Eli&#225;&#353;ov&#225;" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Teyssier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11240-017-1318-0" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604189v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc E. P&#226;ques" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-017-1177-1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640043v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Legarra" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien S. Tisne" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Carasco-Lacombe" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Manez" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11032-015-0423-1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635765v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fikret Isik" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bartholom&#233;" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Farjat" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie E. Chancerel" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie A. Raffin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2015.08.006" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574920v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Durand" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Andrieu" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Barillot" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barre" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Combes" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635433v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry X. Wu" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik R. Hallingback" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;opoldo Sanchez" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/g3.115.025767" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330031v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Plomion" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-B&#233;atrice Bogeat-Triboulot" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-015-0488-3" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629490v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637477v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Cappa" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolfo J. C. Cantet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-015-0917-3" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309641v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Nardin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Musch" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Gu&#233;rin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-015-0483-8" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269293v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Denis" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Bouvet" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leopoldo Sanchez Rodriguez" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-015-1866-9" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637338v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Cochard" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Flori" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-014-2439-z" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635335v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Muranty" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lepoittevin" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-014-0790-5" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268542v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Samper" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-014-2273-3" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268714v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-014-0707-3" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102703v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Sergent" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Br&#233;da" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rozenberg" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-014-0393-1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268045v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Thompson" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Harvengt" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariano Toribio" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-013-0620-1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DPJFTS1G-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267931v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermina Dalla Salda" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Martinez" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Marin" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3188/szf.2012.0088" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645384v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645777v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvin D. Yanchuk" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-011-0404-4" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5VZZJ8BX-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666585v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Bessega" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz O Saidman" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a R Darquier" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Ewens" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3732/ajb.0800074" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655697v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Martinez Martinez-Meier" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermina G. Dalla Salda" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Gallo" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Pastorino" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00884145v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro G. Martinez Meier" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario J.M. Pastorino" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Gautry" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664895v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario J. M. Pastorino" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2007074" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659482v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Stoehr" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvin Yanchuk" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chang-Yi Xie" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-007-0100-6" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/47EA7A40A05BFD653FB24D58FA5B081B1FCFAF0F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663742v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Rozenberg" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2008.05.041" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657542v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvin A. Yanchuk" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John N. King" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-007-0101-5" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RMCKP7H5-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03176985v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahum Sanchez-Vargas" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/X07-075" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660852v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Wenes" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis D. Bourguet" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A. Andow" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Courtin" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Carre" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.hdy.6800845" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656251v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armando Caballero" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Santiago" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677824v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Woolliams" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677686v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piter Bijma" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03177223v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2540.2000.00715.x" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03178410v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Toro" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Garc&#237;a" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/genetics/151.3.1103" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03177226v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. W. Andersson" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Andersson" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s001220051210" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/81108A9370245247765313245818CF3A8FB771AA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03177007v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Garcia" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0388.1992.tb00393.x" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-S4C28MM5-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03177009v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Garcia" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Rolan-Alvarez" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02350185" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-VTHFC52Q-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05241621v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shannon Brandt" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lesur Kupin" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Dia Sow" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04628657v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04718581v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04511414v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03601505v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03601514v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04717539v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03547667v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Rousselle" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04726971v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04724135v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03106315v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Oddou Muratorio" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04724032v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Fugeray-Scarbel" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bernier" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Raffin" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594839v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594923v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Schlichting" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603097v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathie Reeves" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740159v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236558v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Litrico" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Escobar Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594921v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc P&#226;ques" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738583v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Michaud" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801127v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740953v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Wu" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Hallingb&#228;ck" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749143v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic F. Huard" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul J.-P. Charpentier" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811491v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Branger" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexane Berthier" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807557v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756895v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia P. Faivre-Rampant" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dowkiw" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756179v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Gion" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757012v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Mar&#231;ais" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lefevre" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813698v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Oddou-Muratorio" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pichot" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754201v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753533v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gerber" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Cesar Vilardi" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis A. Ducousso" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Puech" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757653v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Brachet" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bilger" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Buret" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dufour" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757335v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763192v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Lomas" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Moreno" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanca Nieto" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04283904v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Fichot" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Delaunay" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le Jan" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04157492v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lejan" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04540839v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03937654v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Guilbaud" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02928391v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Biselli" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Cattivelli" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Copini" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607166v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Brunaud" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484780v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456004v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Lesage Descauses" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Charpentier" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Kinkel" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743230v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740936v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741136v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798012v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799823v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455971v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apha Niango" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268722v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268642v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268728v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Durand-Gasselin" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818609v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bertel" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03594614v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lieven Sterck" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria de Mar&#237;a" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael A Ca&#241;as" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina de Miguel" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Perdiguero" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-030-93390-6" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-93390-6_5" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791217v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Allona" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ambroise" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Conde" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis R. Fichot" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/pii/S0065229618300478?via%3Dihub" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.abr.2018.09.003" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268435v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://libros.inia.es/libros/product_info.php?cPath=12&amp;amp;products_id=709" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268042v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/life+sciences/plant+sciences/book/978-94-007-6145-2" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-6146-9_7" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919866v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03509327v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788812v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04234752v2" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Courbet" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03496829v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03582832v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Pedrono" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03582805v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04216348v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03582779v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03582095v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03582087v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03582066v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03582070v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Ferron" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02814402v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800531v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794419v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801192v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/leopoldo-sanchez-rodriguez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8285-0441" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/189608714" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05322036v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Duplan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Qi Feng" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenva&#235;l Laskar" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bao-Dong Cai" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Segura" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2025.10.14.681991" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05070106v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Durufl&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle D&#233;jardin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jorge" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie P&#233;gard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pilate" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.559" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04512732v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Climent" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Al&#237;a" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katri Karkkainen" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bastien" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Benito-Garzon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40725-024-00217-5" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04495140v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Fugeray-Scarbel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouffier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lemari&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leopoldo S&#225;nchez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Alia" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3832/ifor4544-017" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04629198v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Papin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bosc" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leopoldo Sanchez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41437-024-00702-4" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04892440v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregor Gorjanc" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Pocrnic" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13595-024-01269-0" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04225417v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Rogier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Chateigner" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Lesage-Descauses" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mandin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brunaud" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13104-023-06521-w" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04081906v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Archambeau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Bianchi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joukje Buiteveld" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Callejas-D&#237;az" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Cavers" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-023-01603-z" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04205598v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Billy Tchounke" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Martin Bell" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cros" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1010290" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266725v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Godineau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Fririon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beudez" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois de Coligny" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Courbet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.13606" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04031548v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Rahmane Wade" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-022-08690-7" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03935893v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duncan Ray" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mats Berlin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jari Hynynen" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/ffgc.2022.1005761" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03116737v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ector Belaber" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Gauchat" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Schoffen" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Facundo Mu&#241;oz" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno Borralho" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-020-01015-2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03499680v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Bastien" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Philippe" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Rousselle" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Chaumet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3188/szf.2021.0076" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03255826v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caudou Inago Trebissou" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Gnion Tahi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Facundo Munoz" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon-Pierre Assanvo N&#8217;guetta" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2021.126288" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03347727v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Tiret" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.13300" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03025048v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.581954" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02902844v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Lepl&#233;" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-020-06809-2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608280v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Marchal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl D. Schlichting" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Gobin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Balandier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Millier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/g3.118.200697" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621320v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pegard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Berard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Faivre-Rampant" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Le Paslier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-019-5660-y" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610771v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Pablo Cappa" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-019-0836-9" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02878382v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lef&#232;vre" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Courbet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621942v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Lelu-Walter" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Gautier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate&#345;ina Eli&#225;&#353;ov&#225;" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Teyssier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11240-017-1318-0" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604189v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc E. P&#226;ques" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-017-1177-1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640043v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Legarra" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien S. Tisne" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Carasco-Lacombe" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Manez" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11032-015-0423-1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635765v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fikret Isik" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bartholom&#233;" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Farjat" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie E. Chancerel" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie A. Raffin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2015.08.006" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574920v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Durand" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Andrieu" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Barillot" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barre" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Combes" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635433v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry X. Wu" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik R. Hallingback" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;opoldo Sanchez" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/g3.115.025767" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330031v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Plomion" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-B&#233;atrice Bogeat-Triboulot" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-015-0488-3" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637477v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Cappa" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolfo J. C. Cantet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-015-0917-3" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309641v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Nardin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Musch" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Gu&#233;rin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-015-0483-8" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629490v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269293v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Denis" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Bouvet" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leopoldo Sanchez Rodriguez" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-015-1866-9" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637338v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Cochard" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Flori" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-014-2439-z" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635335v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Muranty" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lepoittevin" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-014-0790-5" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268542v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Samper" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-014-2273-3" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268714v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-014-0707-3" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102703v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Sergent" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Br&#233;da" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rozenberg" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-014-0393-1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268045v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Thompson" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Harvengt" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariano Toribio" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-013-0620-1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DPJFTS1G-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267931v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermina Dalla Salda" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Martinez" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Marin" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3188/szf.2012.0088" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645384v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645777v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvin D. Yanchuk" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-011-0404-4" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5VZZJ8BX-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666585v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Bessega" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz O Saidman" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a R Darquier" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Ewens" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3732/ajb.0800074" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655697v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Martinez Martinez-Meier" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermina G. Dalla Salda" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Gallo" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Pastorino" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664895v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario J. M. Pastorino" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Gautry" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2007074" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00884145v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro G. Martinez Meier" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario J.M. Pastorino" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659482v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Stoehr" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvin Yanchuk" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chang-Yi Xie" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-007-0100-6" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/47EA7A40A05BFD653FB24D58FA5B081B1FCFAF0F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663742v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Rozenberg" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2008.05.041" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657542v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvin A. Yanchuk" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John N. King" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-007-0101-5" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RMCKP7H5-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03176985v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahum Sanchez-Vargas" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/X07-075" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660852v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Wenes" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis D. Bourguet" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A. Andow" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Courtin" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Carre" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.hdy.6800845" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656251v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armando Caballero" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Santiago" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677824v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Woolliams" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677686v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piter Bijma" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03177223v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2540.2000.00715.x" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03178410v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Toro" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Garc&#237;a" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/genetics/151.3.1103" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03177226v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. W. Andersson" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Andersson" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s001220051210" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/81108A9370245247765313245818CF3A8FB771AA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03177007v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Garcia" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0388.1992.tb00393.x" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-S4C28MM5-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03177009v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Garcia" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Rolan-Alvarez" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02350185" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-VTHFC52Q-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05241621v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shannon Brandt" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lesur Kupin" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Dia Sow" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04628657v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04718581v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04511414v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03601505v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03601514v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04717539v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03547667v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Rousselle" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04726971v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04724135v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03106315v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Oddou Muratorio" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04724032v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Fugeray-Scarbel" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bernier" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Raffin" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594839v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594923v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Schlichting" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603097v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathie Reeves" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740159v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236558v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Litrico" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Escobar Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594921v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc P&#226;ques" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738583v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Michaud" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801127v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740953v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Wu" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Hallingb&#228;ck" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749143v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic F. Huard" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul J.-P. Charpentier" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811491v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Branger" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexane Berthier" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807557v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756895v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia P. Faivre-Rampant" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dowkiw" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756179v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Gion" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757012v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Mar&#231;ais" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lefevre" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813698v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Oddou-Muratorio" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pichot" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754201v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753533v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gerber" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Cesar Vilardi" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis A. Ducousso" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Puech" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757335v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757653v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Brachet" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bilger" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Buret" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dufour" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763192v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Lomas" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Moreno" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanca Nieto" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05601338v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xabi Cazenave" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Charcosset" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Moreau" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04283904v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Fichot" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Delaunay" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le Jan" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04157492v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lejan" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04540839v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03937654v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Guilbaud" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02928391v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Biselli" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Cattivelli" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Copini" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607166v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Brunaud" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484780v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456004v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Lesage Descauses" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Charpentier" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Kinkel" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743230v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740936v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741136v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798012v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799823v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455971v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apha Niango" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268722v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268642v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268728v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Durand-Gasselin" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818609v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bertel" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03594614v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lieven Sterck" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria de Mar&#237;a" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael A Ca&#241;as" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina de Miguel" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Perdiguero" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-030-93390-6" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-93390-6_5" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791217v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Allona" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ambroise" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Conde" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis R. Fichot" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/pii/S0065229618300478?via%3Dihub" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.abr.2018.09.003" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268435v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://libros.inia.es/libros/product_info.php?cPath=12&amp;amp;products_id=709" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268042v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/life+sciences/plant+sciences/book/978-94-007-6145-2" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-6146-9_7" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919866v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03509327v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788812v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04234752v2" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Courbet" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03496829v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03582832v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Pedrono" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03582805v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04216348v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03582779v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03582095v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03582087v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03582066v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03582070v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Ferron" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02814402v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800531v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794419v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801192v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>