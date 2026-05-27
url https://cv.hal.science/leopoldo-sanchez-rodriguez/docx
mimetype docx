--- v2 (2026-05-03)
+++ v3 (2026-05-27)
@@ -2548,295 +2548,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02902844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering hybrid larch reaction norms using random regression</w:t>
+                <w:t xml:space="preserve">Sequence imputation from low density single nucleotide polymorphism panel in a black poplar breeding population</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Marchal</w:t>
+                <w:t xml:space="preserve">Marie Pegard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Rogier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carl D. Schlichting</w:t>
+                <w:t xml:space="preserve">Aurélie Berard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémy Gobin</w:t>
+                <w:t xml:space="preserve">Patricia Faivre-Rampant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Balandier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Millier</w:t>
+                <w:t xml:space="preserve">Marie-Christine Le Paslier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">G3</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1534/g3.118.200697⟩</w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 20, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12864-019-5660-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02608280v1</w:t>
+                <w:t xml:space="preserve">hal-02621320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sequence imputation from low density single nucleotide polymorphism panel in a black poplar breeding population</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Deciphering hybrid larch reaction norms using random regression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Pegard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Odile Rogier</w:t>
+                <w:t xml:space="preserve">Carl D. Schlichting</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Berard</w:t>
+                <w:t xml:space="preserve">Rémy Gobin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patricia Faivre-Rampant</w:t>
+                <w:t xml:space="preserve">Philippe Balandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Christine Le Paslier</w:t>
+                <w:t xml:space="preserve">Frédéric Millier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 20, </w:t>
+              <w:t xml:space="preserve">G3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (1), pp.21-32. </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12864-019-5660-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1534/g3.118.200697⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02621320v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02608280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance of alternative spatial models in empirical Douglas-fir and simulated datasets</w:t>
               </w:r>
@@ -3185,77 +3185,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybrid larch heterosis: for which traits and under which genetic control?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Facundo Munoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Millier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leopoldo Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3315,51 +3315,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multivariate genomic model improves analysis of oil palm (Elaeis guineensis Jacq.) progeny tests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andres Legarra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8656,51 +8656,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La régression aléatoire appliquée à l'étude de la dendroplasticité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc E. Pâques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8751,103 +8751,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of phenotypic plasticity in the expression of hybrid larch heterosis - a case study using random regression modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carl Schlichting</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Gobin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Facundo Munoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Millier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. Annual University of Michigan Early Career Scientists Symposium - Ecology and evolutionary biology of phenotypic plasticity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Ann Arbor, United States</w:t>
@@ -9221,51 +9221,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Random regression as a tool for reaction norms modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Pâques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11888,103 +11888,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rôle of phenotypic plasticity in the expression of hybrid larch heterosis. A case study using random regression modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carl Schlichting</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Gobin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Facundo Muñoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Millier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Early Career Scientists Symposium on Phenotypic Plasticity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Ann Arbor, United States</w:t>
@@ -12932,51 +12932,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Dowkiw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanina Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Faivre-Rampant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Final Conference Noveltree project "Tree Breeding, Genomics and Evolutionary Biology"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Helsinki, Finland. , 2012, Final Conference Noveltree "Tree Breeding, Genomics and Evolutionary Biology : new synergies to tackle the impact of climate change in the 21st century"</w:t>
@@ -15773,51 +15773,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1E1EAA06"/>
+    <w:nsid w:val="3C720998"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -16004,51 +16004,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/leopoldo-sanchez-rodriguez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8285-0441" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/189608714" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05322036v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Duplan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Qi Feng" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenva&#235;l Laskar" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bao-Dong Cai" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Segura" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2025.10.14.681991" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05070106v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Durufl&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle D&#233;jardin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jorge" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie P&#233;gard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pilate" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.559" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04512732v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Climent" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Al&#237;a" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katri Karkkainen" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bastien" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Benito-Garzon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40725-024-00217-5" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04495140v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Fugeray-Scarbel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouffier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lemari&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leopoldo S&#225;nchez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Alia" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3832/ifor4544-017" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04629198v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Papin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bosc" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leopoldo Sanchez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41437-024-00702-4" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04892440v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregor Gorjanc" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Pocrnic" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13595-024-01269-0" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04225417v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Rogier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Chateigner" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Lesage-Descauses" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mandin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brunaud" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13104-023-06521-w" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04081906v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Archambeau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Bianchi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joukje Buiteveld" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Callejas-D&#237;az" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Cavers" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-023-01603-z" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04205598v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Billy Tchounke" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Martin Bell" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cros" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1010290" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266725v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Godineau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Fririon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beudez" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois de Coligny" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Courbet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.13606" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04031548v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Rahmane Wade" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-022-08690-7" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03935893v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duncan Ray" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mats Berlin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jari Hynynen" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/ffgc.2022.1005761" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03116737v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ector Belaber" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Gauchat" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Schoffen" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Facundo Mu&#241;oz" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno Borralho" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-020-01015-2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03499680v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Bastien" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Philippe" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Rousselle" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Chaumet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3188/szf.2021.0076" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03255826v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caudou Inago Trebissou" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Gnion Tahi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Facundo Munoz" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon-Pierre Assanvo N&#8217;guetta" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2021.126288" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03347727v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Tiret" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.13300" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03025048v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.581954" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02902844v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Lepl&#233;" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-020-06809-2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608280v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Marchal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl D. Schlichting" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Gobin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Balandier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Millier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/g3.118.200697" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621320v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pegard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Berard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Faivre-Rampant" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Le Paslier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-019-5660-y" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610771v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Pablo Cappa" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-019-0836-9" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02878382v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lef&#232;vre" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Courbet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621942v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Lelu-Walter" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Gautier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate&#345;ina Eli&#225;&#353;ov&#225;" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Teyssier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11240-017-1318-0" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604189v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc E. P&#226;ques" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-017-1177-1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640043v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Legarra" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien S. Tisne" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Carasco-Lacombe" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Manez" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11032-015-0423-1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635765v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fikret Isik" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bartholom&#233;" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Farjat" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie E. Chancerel" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie A. Raffin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2015.08.006" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574920v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Durand" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Andrieu" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Barillot" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barre" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Combes" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635433v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry X. Wu" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik R. Hallingback" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;opoldo Sanchez" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/g3.115.025767" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330031v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Plomion" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-B&#233;atrice Bogeat-Triboulot" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-015-0488-3" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637477v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Cappa" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolfo J. C. Cantet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-015-0917-3" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309641v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Nardin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Musch" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Gu&#233;rin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-015-0483-8" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629490v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269293v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Denis" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Bouvet" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leopoldo Sanchez Rodriguez" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-015-1866-9" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637338v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Cochard" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Flori" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-014-2439-z" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635335v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Muranty" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lepoittevin" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-014-0790-5" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268542v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Samper" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-014-2273-3" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268714v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-014-0707-3" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102703v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Sergent" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Br&#233;da" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rozenberg" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-014-0393-1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268045v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Thompson" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Harvengt" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariano Toribio" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-013-0620-1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DPJFTS1G-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267931v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermina Dalla Salda" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Martinez" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Marin" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3188/szf.2012.0088" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645384v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645777v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvin D. Yanchuk" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-011-0404-4" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5VZZJ8BX-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666585v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Bessega" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz O Saidman" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a R Darquier" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Ewens" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3732/ajb.0800074" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655697v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Martinez Martinez-Meier" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermina G. Dalla Salda" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Gallo" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Pastorino" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664895v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario J. M. Pastorino" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Gautry" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2007074" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00884145v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro G. Martinez Meier" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario J.M. Pastorino" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659482v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Stoehr" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvin Yanchuk" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chang-Yi Xie" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-007-0100-6" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/47EA7A40A05BFD653FB24D58FA5B081B1FCFAF0F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663742v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Rozenberg" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2008.05.041" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657542v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvin A. Yanchuk" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John N. King" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-007-0101-5" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RMCKP7H5-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03176985v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahum Sanchez-Vargas" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/X07-075" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660852v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Wenes" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis D. Bourguet" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A. Andow" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Courtin" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Carre" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.hdy.6800845" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656251v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armando Caballero" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Santiago" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677824v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Woolliams" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677686v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piter Bijma" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03177223v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2540.2000.00715.x" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03178410v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Toro" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Garc&#237;a" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/genetics/151.3.1103" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03177226v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. W. Andersson" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Andersson" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s001220051210" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/81108A9370245247765313245818CF3A8FB771AA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03177007v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Garcia" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0388.1992.tb00393.x" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-S4C28MM5-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03177009v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Garcia" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Rolan-Alvarez" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02350185" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-VTHFC52Q-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05241621v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shannon Brandt" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lesur Kupin" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Dia Sow" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04628657v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04718581v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04511414v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03601505v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03601514v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04717539v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03547667v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Rousselle" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04726971v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04724135v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03106315v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Oddou Muratorio" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04724032v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Fugeray-Scarbel" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bernier" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Raffin" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594839v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594923v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Schlichting" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603097v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathie Reeves" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740159v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236558v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Litrico" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Escobar Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594921v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc P&#226;ques" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738583v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Michaud" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801127v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740953v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Wu" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Hallingb&#228;ck" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749143v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic F. Huard" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul J.-P. Charpentier" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811491v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Branger" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexane Berthier" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807557v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756895v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia P. Faivre-Rampant" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dowkiw" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756179v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Gion" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757012v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Mar&#231;ais" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lefevre" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813698v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Oddou-Muratorio" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pichot" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754201v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753533v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gerber" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Cesar Vilardi" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis A. Ducousso" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Puech" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757335v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757653v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Brachet" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bilger" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Buret" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dufour" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763192v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Lomas" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Moreno" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanca Nieto" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05601338v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xabi Cazenave" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Charcosset" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Moreau" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04283904v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Fichot" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Delaunay" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le Jan" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04157492v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lejan" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04540839v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03937654v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Guilbaud" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02928391v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Biselli" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Cattivelli" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Copini" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607166v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Brunaud" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484780v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456004v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Lesage Descauses" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Charpentier" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Kinkel" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743230v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740936v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741136v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798012v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799823v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455971v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apha Niango" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268722v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268642v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268728v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Durand-Gasselin" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818609v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bertel" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03594614v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lieven Sterck" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria de Mar&#237;a" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael A Ca&#241;as" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina de Miguel" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Perdiguero" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-030-93390-6" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-93390-6_5" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791217v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Allona" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ambroise" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Conde" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis R. Fichot" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/pii/S0065229618300478?via%3Dihub" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.abr.2018.09.003" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268435v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://libros.inia.es/libros/product_info.php?cPath=12&amp;amp;products_id=709" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268042v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/life+sciences/plant+sciences/book/978-94-007-6145-2" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-6146-9_7" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919866v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03509327v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788812v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04234752v2" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Courbet" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03496829v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03582832v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Pedrono" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03582805v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04216348v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03582779v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03582095v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03582087v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03582066v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03582070v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Ferron" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02814402v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800531v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794419v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801192v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/leopoldo-sanchez-rodriguez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8285-0441" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/189608714" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05322036v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Duplan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Qi Feng" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenva&#235;l Laskar" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bao-Dong Cai" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Segura" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2025.10.14.681991" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05070106v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Durufl&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle D&#233;jardin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jorge" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie P&#233;gard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pilate" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.559" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04512732v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Climent" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Al&#237;a" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katri Karkkainen" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bastien" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Benito-Garzon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40725-024-00217-5" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04495140v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Fugeray-Scarbel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouffier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lemari&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leopoldo S&#225;nchez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Alia" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3832/ifor4544-017" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04629198v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Papin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bosc" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leopoldo Sanchez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41437-024-00702-4" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04892440v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregor Gorjanc" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Pocrnic" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13595-024-01269-0" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04225417v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Rogier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Chateigner" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Lesage-Descauses" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mandin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brunaud" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13104-023-06521-w" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04081906v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Archambeau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Bianchi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joukje Buiteveld" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Callejas-D&#237;az" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Cavers" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-023-01603-z" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04205598v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Billy Tchounke" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Martin Bell" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cros" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1010290" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266725v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Godineau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Fririon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beudez" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois de Coligny" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Courbet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.13606" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04031548v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Rahmane Wade" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-022-08690-7" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03935893v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duncan Ray" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mats Berlin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jari Hynynen" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/ffgc.2022.1005761" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03116737v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ector Belaber" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Gauchat" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Schoffen" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Facundo Mu&#241;oz" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno Borralho" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-020-01015-2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03499680v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Bastien" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Philippe" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Rousselle" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Chaumet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3188/szf.2021.0076" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03255826v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caudou Inago Trebissou" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Gnion Tahi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Facundo Munoz" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon-Pierre Assanvo N&#8217;guetta" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2021.126288" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03347727v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Tiret" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.13300" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03025048v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.581954" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02902844v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Lepl&#233;" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-020-06809-2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621320v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pegard" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Berard" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Faivre-Rampant" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Le Paslier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-019-5660-y" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608280v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Marchal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl D. Schlichting" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Gobin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Balandier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Millier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/g3.118.200697" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610771v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Pablo Cappa" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-019-0836-9" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02878382v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lef&#232;vre" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Courbet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621942v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Lelu-Walter" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Gautier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate&#345;ina Eli&#225;&#353;ov&#225;" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Teyssier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11240-017-1318-0" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604189v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc E. P&#226;ques" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-017-1177-1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640043v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Legarra" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien S. Tisne" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Carasco-Lacombe" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Manez" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11032-015-0423-1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635765v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fikret Isik" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bartholom&#233;" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Farjat" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie E. Chancerel" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie A. Raffin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2015.08.006" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574920v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Durand" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Andrieu" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Barillot" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barre" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Combes" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635433v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry X. Wu" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik R. Hallingback" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;opoldo Sanchez" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/g3.115.025767" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330031v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Plomion" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-B&#233;atrice Bogeat-Triboulot" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-015-0488-3" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637477v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Cappa" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolfo J. C. Cantet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-015-0917-3" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309641v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Nardin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Musch" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Gu&#233;rin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-015-0483-8" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629490v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269293v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Denis" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Bouvet" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leopoldo Sanchez Rodriguez" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-015-1866-9" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637338v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Cochard" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Flori" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-014-2439-z" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635335v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Muranty" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lepoittevin" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-014-0790-5" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268542v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Samper" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-014-2273-3" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268714v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-014-0707-3" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102703v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Sergent" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Br&#233;da" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rozenberg" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-014-0393-1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268045v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Thompson" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Harvengt" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariano Toribio" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-013-0620-1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DPJFTS1G-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267931v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermina Dalla Salda" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Martinez" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Marin" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3188/szf.2012.0088" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645384v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645777v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvin D. Yanchuk" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-011-0404-4" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5VZZJ8BX-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666585v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Bessega" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz O Saidman" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a R Darquier" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Ewens" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3732/ajb.0800074" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655697v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Martinez Martinez-Meier" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermina G. Dalla Salda" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Gallo" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Pastorino" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664895v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario J. M. Pastorino" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Gautry" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2007074" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00884145v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro G. Martinez Meier" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario J.M. Pastorino" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659482v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Stoehr" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvin Yanchuk" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chang-Yi Xie" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-007-0100-6" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/47EA7A40A05BFD653FB24D58FA5B081B1FCFAF0F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663742v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Rozenberg" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2008.05.041" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657542v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvin A. Yanchuk" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John N. King" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-007-0101-5" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RMCKP7H5-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03176985v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahum Sanchez-Vargas" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/X07-075" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660852v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Wenes" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis D. Bourguet" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A. Andow" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Courtin" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Carre" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.hdy.6800845" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656251v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armando Caballero" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Santiago" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677824v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Woolliams" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677686v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piter Bijma" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03177223v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2540.2000.00715.x" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03178410v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Toro" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Garc&#237;a" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/genetics/151.3.1103" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03177226v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. W. Andersson" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Andersson" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s001220051210" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/81108A9370245247765313245818CF3A8FB771AA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03177007v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Garcia" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0388.1992.tb00393.x" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-S4C28MM5-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03177009v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Garcia" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Rolan-Alvarez" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02350185" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-VTHFC52Q-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05241621v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shannon Brandt" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lesur Kupin" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Dia Sow" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04628657v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04718581v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04511414v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03601505v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03601514v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04717539v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03547667v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Rousselle" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04726971v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04724135v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03106315v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Oddou Muratorio" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04724032v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Fugeray-Scarbel" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bernier" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Raffin" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594839v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594923v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Schlichting" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603097v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathie Reeves" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740159v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236558v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Litrico" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Escobar Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594921v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc P&#226;ques" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738583v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Michaud" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801127v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740953v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Wu" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Hallingb&#228;ck" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749143v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic F. Huard" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul J.-P. Charpentier" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811491v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Branger" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexane Berthier" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807557v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756895v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia P. Faivre-Rampant" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dowkiw" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756179v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Gion" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757012v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Mar&#231;ais" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lefevre" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813698v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Oddou-Muratorio" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pichot" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754201v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753533v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gerber" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Cesar Vilardi" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis A. Ducousso" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Puech" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757335v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757653v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Brachet" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bilger" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Buret" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dufour" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763192v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Lomas" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Moreno" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanca Nieto" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05601338v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xabi Cazenave" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Charcosset" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Moreau" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04283904v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Fichot" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Delaunay" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le Jan" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04157492v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lejan" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04540839v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03937654v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Guilbaud" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02928391v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Biselli" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Cattivelli" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Copini" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607166v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Brunaud" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484780v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456004v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Lesage Descauses" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Charpentier" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Kinkel" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743230v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740936v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741136v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798012v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799823v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455971v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apha Niango" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268722v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268642v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268728v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Durand-Gasselin" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818609v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bertel" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03594614v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lieven Sterck" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria de Mar&#237;a" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael A Ca&#241;as" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina de Miguel" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Perdiguero" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-030-93390-6" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-93390-6_5" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791217v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Allona" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ambroise" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Conde" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis R. Fichot" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/pii/S0065229618300478?via%3Dihub" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.abr.2018.09.003" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268435v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://libros.inia.es/libros/product_info.php?cPath=12&amp;amp;products_id=709" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268042v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/life+sciences/plant+sciences/book/978-94-007-6145-2" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-6146-9_7" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919866v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03509327v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788812v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04234752v2" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Courbet" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03496829v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03582832v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Pedrono" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03582805v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04216348v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03582779v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03582095v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03582087v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03582066v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03582070v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Ferron" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02814402v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800531v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794419v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801192v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>