--- v0 (2026-03-06)
+++ v1 (2026-04-15)
@@ -1038,295 +1038,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01407840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y2SiO5 environmental barrier coatings for niobium silicide based materials</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Environmental/thermal barrier coating systems deposited on Nb/Nb5Si3 based alloy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Braun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">U. Schulz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Portebois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials at High Temperatures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 32 (1-2), pp.74-80. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1179/0960340914Z.00000000079⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 32 (1-2), pp.50-56. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1179/0960340914Z.00000000061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01295117v1</w:t>
+                <w:t xml:space="preserve">hal-01295118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental/thermal barrier coating systems deposited on Nb/Nb5Si3 based alloy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Y2SiO5 environmental barrier coatings for niobium silicide based materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Braun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A. Lange</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Mechnich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. C. Buettner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">U. Schulz</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">S. Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials at High Temperatures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 32 (1-2), pp.50-56. </w:t>
+              <w:t xml:space="preserve">, 2015, 32 (1-2), pp.74-80. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1179/0960340914Z.00000000061⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1179/0960340914Z.00000000079⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01295118v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01295117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of tin addition on Nb-Si-based in situ composites. Part II: Oxidation behaviour</w:t>
               </w:r>
@@ -2244,51 +2244,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04689366v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Portebois" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mathieu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vilasi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Berthod" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. Panteix" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-024-10258-7" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04078825v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Cieplak" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Gdoura" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gay" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Portebois" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ramenatte" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42452-023-05319-6" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057835v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mathieu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Aranda" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Portebois" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mathieu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vilasi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-017-9822-5" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413907v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhold Braun" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe Schulz" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Mathieu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.intermet.2017.12.001" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057840v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chaia" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas David" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2016.11.027" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057842v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Brix" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fran&#231;ois" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-017-9748-y" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407840v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Braun" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lange" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Schulz" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/maco.201608929" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XD5F9NPS-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295117v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mechnich" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. C. Buettner" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/0960340914Z.00000000079" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295118v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/0960340914Z.00000000061" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291815v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Knittel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.intermet.2013.12.010" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279085v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2013.10.033" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MD72X41L-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291825v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youn&#232;s Bouizi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2014.05.058" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289982v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Knittel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-013-9376-0" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4174605A80A5DF8DD36AEEFFDAFB4111B9158315/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289991v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Drawin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2013.07.053" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-37JFC19Z-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01751060v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014LORR0153" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04689366v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Portebois" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mathieu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vilasi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Berthod" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. Panteix" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-024-10258-7" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04078825v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Cieplak" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Gdoura" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gay" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Portebois" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ramenatte" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42452-023-05319-6" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057835v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mathieu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Aranda" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Portebois" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mathieu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vilasi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-017-9822-5" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413907v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhold Braun" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe Schulz" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Mathieu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.intermet.2017.12.001" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057840v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chaia" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas David" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2016.11.027" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057842v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Brix" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fran&#231;ois" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-017-9748-y" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407840v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Braun" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lange" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Schulz" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/maco.201608929" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XD5F9NPS-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295118v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/0960340914Z.00000000061" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295117v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mechnich" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. C. Buettner" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/0960340914Z.00000000079" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291815v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Knittel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.intermet.2013.12.010" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279085v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2013.10.033" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MD72X41L-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291825v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youn&#232;s Bouizi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2014.05.058" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289982v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Knittel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-013-9376-0" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4174605A80A5DF8DD36AEEFFDAFB4111B9158315/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289991v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Drawin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2013.07.053" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-37JFC19Z-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01751060v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014LORR0153" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>