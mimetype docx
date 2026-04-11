--- v0 (2026-03-22)
+++ v1 (2026-04-11)
@@ -66,1129 +66,1263 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (9)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The time has come for revising the rules of clozapine blood monitoring in Europe. A joint expert statement from the European Clozapine Task Force</w:t>
+                <w:t xml:space="preserve">Optimizing Antidepressant Use in Geriatric Depression: Expert Consensus from French societies of geriatrics, old age psychiatry and clinical pharmacy (SFGG, SF3PA and SFPC)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helene Verdoux</w:t>
+                <w:t xml:space="preserve">Morgane Houix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert A Bittner</w:t>
+                <w:t xml:space="preserve">Alexis Lepetit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alkomiet Hasan</w:t>
+                <w:t xml:space="preserve">Christophe Arbus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mishal Qubad</w:t>
+                <w:t xml:space="preserve">Sophie Armand-Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elias Wagner</w:t>
+                <w:t xml:space="preserve">Sylvie Bonin-Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Psychiatry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 68 (1), pp.e17. </w:t>
+              <w:t xml:space="preserve">, 2026, pp.1 - 37. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1192/j.eurpsy.2024.1816⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1192/j.eurpsy.2026.12206⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05022682v1</w:t>
+                <w:t xml:space="preserve">hal-05584061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clozapine monitoring: Have the times come for changing the rules?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">The time has come for revising the rules of clozapine blood monitoring in Europe. A joint expert statement from the European Clozapine Task Force</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Verdoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert A Bittner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alkomiet Hasan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mishal Qubad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias Wagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.amp.2024.09.025⟩</w:t>
+              <w:t xml:space="preserve">European Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 68 (1), pp.e17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1192/j.eurpsy.2024.1816⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04758445v1</w:t>
+                <w:t xml:space="preserve">hal-05022682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prise en charge, dans les services d’urgences, des troubles psycho-comportementaux liés à la démence – Enquête nationale</w:t>
+                <w:t xml:space="preserve">Clozapine monitoring: Have the times come for changing the rules?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Verdoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Lepetit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gériatrie et psychologie &amp; neuropsychiatrie du vieillissement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1684/pnv.2022.1027⟩</w:t>
+              <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.amp.2024.09.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05074229v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04758445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Misuse of opioid analgesics in elderly patients: a review.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Prise en charge, dans les services d’urgences, des troubles psycho-comportementaux liés à la démence – Enquête nationale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Lepetit</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gériatrie et psychologie &amp; neuropsychiatrie du vieillissement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, </w:t>
+              <w:t xml:space="preserve">, 2022, 20 (1), pp.121-130. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1684/pnv.2021.0926⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1684/pnv.2022.1027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04953001v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05074229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analgesic opioids misuse in the elderly: A review</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Misuse of opioid analgesics in elderly patients: a review.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Cublier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Menecier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armin von Gunten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Lepetit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Dorey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gériatrie et psychologie &amp; neuropsychiatrie du vieillissement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 18 (3), pp.343-349. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1684/pnv.2020.0880⟩</w:t>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/pnv.2021.0926⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04953022v1</w:t>
+                <w:t xml:space="preserve">hal-04953001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What the COVID-19 pandemic entails for the management of patients with behavioral and psychological symptoms of dementia: experience in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Drunat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Kohler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vernaudon Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saidlitz Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Psychogeriatrics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 32 (11), pp.1361-1364. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/s1041610220003567⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04480314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Description of the Treatment Course by Pregabalin for Anxiety in Patients With a Major Neurocognitive Disorder</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Analgesic opioids misuse in the elderly: A review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Cublier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Menecier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armin von Gunten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Lepetit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Dorey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Psychopharmacology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 39 (3), pp.261-263. </w:t>
+              <w:t xml:space="preserve">Gériatrie et psychologie &amp; neuropsychiatrie du vieillissement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 18 (3), pp.343-349. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1097/JCP.0000000000001029⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1684/pnv.2020.0880⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05042683v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04953022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Late-life atypical reactivation of obsessive-compulsive disorder associated with frontotemporal dementia</w:t>
+                <w:t xml:space="preserve">Description of the Treatment Course by Pregabalin for Anxiety in Patients With a Major Neurocognitive Disorder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Dondé</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Teddy Novais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Doutone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Gombault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Krolak-Salmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Lepetit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Neurologique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neurol.2018.04.015⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Psychopharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 39 (3), pp.261-263. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/JCP.0000000000001029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05074231v1</w:t>
+                <w:t xml:space="preserve">hal-05042683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Late-life atypical reactivation of obsessive-compulsive disorder associated with frontotemporal dementia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Dondé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Lepetit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Dorey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Herrmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Neurologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 175 (3), pp.205-206. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neurol.2018.04.015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05074231v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Faut-il annoncer un diagnostic de trouble bipolaire à un patient qui n’a jamais connu la dépression ? Une revue systématique actualisée sur la manie récurrente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Dondé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Lepetit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Lavigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Presse Médicale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 48, pp.1306 - 1318. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.lpm.2018.06.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03488824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId49"/>
+      <w:footerReference w:type="default" r:id="rId55"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1335,51 +1469,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022682v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Verdoux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert A Bittner" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alkomiet Hasan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mishal Qubad" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Wagner" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1192/j.eurpsy.2024.1816" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758445v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Lepetit" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2024.09.025" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05074229v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2022.1027" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953001v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Cublier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Menecier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armin von Gunten" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Dorey" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2021.0926" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953022v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2020.0880" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480314v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Drunat" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Roche" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Kohler" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vernaudon Julien" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saidlitz Pascal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s1041610220003567" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-05042683v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Novais" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Doutone" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gombault" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Krolak-Salmon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/JCP.0000000000001029" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05074231v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dond&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Dorey" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Herrmann" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2018.04.015" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488824v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Dond&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lavigne" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpm.2018.06.020" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05584061v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Houix" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Lepetit" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Arbus" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Armand-Branger" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bonin-Guillaume" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1192/j.eurpsy.2026.12206" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022682v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Verdoux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert A Bittner" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alkomiet Hasan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mishal Qubad" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Wagner" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1192/j.eurpsy.2024.1816" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758445v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2024.09.025" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05074229v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2022.1027" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953001v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Cublier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Menecier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armin von Gunten" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Dorey" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2021.0926" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480314v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Drunat" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Roche" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Kohler" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vernaudon Julien" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saidlitz Pascal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s1041610220003567" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953022v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2020.0880" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-05042683v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Novais" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Doutone" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gombault" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Krolak-Salmon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/JCP.0000000000001029" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05074231v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dond&#233;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Dorey" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Herrmann" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2018.04.015" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488824v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Dond&#233;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lavigne" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpm.2018.06.020" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>