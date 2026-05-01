--- v0 (2026-03-20)
+++ v1 (2026-05-01)
@@ -100,377 +100,377 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantum-Dash Mode-Locked Laser as a Source for 56-Gb/s DQPSK Modulation in WDM Multicast Applications</w:t>
+                <w:t xml:space="preserve">All-optical 2R regeneration with a vertical microcavity based saturable absorber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yousra Ben M'Sallem</w:t>
+                <w:t xml:space="preserve">Laurent Bramerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quang Trung Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Bramerie</w:t>
+                <w:t xml:space="preserve">Mathilde Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quoc Thai Nguyen</w:t>
+                <w:t xml:space="preserve">Arthur O'Hare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Borgne</w:t>
+                <w:t xml:space="preserve">Sebastien Lobo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 23 (7), pp.453-455. </w:t>
+              <w:t xml:space="preserve">IEEE Journal of Selected Topics in Quantum Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 18 (2), pp.870. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/LPT.2011.2106116⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/JSTQE.2011.2125779⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00580989v1</w:t>
+                <w:t xml:space="preserve">hal-00721069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">All-optical 2R regeneration with a vertical microcavity based saturable absorber</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Quantum-Dash Mode-Locked Laser as a Source for 56-Gb/s DQPSK Modulation in WDM Multicast Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yousra Ben M'Sallem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quang Trung Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bramerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arthur O'Hare</w:t>
+                <w:t xml:space="preserve">Quoc Thai Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastien Lobo</w:t>
+                <w:t xml:space="preserve">Eric Borgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Journal of Selected Topics in Quantum Electronics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 18 (2), pp.870. </w:t>
+              <w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 23 (7), pp.453-455. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/JSTQE.2011.2125779⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/LPT.2011.2106116⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00721069v1</w:t>
+                <w:t xml:space="preserve">hal-00580989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saturable-Absorber-Based Phase-Preserving Amplitude Regeneration of RZ DPSK Signals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quang Trung Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bramerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hoang Trung Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Bramerie</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Mathilde Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Lobo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 22 (12), pp.887-889. </w:t>
@@ -521,64 +521,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noise Tolerance Assessment and System Design Discussion of a Saturable-Absorption-Based All-Optical 2R Regenerator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quang Trung Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bramerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -668,64 +668,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh Nam Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bramerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quang Trung Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -789,90 +789,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">All-optical 2R regeneration using passive saturable absorption</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quang Trung Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur O'Hare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hoang Trung Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bramerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Vol. 282 (Issue 14), pp.2768-2773. </w:t>
@@ -961,51 +961,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Roncin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quang Trung Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bramerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1108,51 +1108,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liam P. Barry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quang Trung Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Lobo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Optical Society of America B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Vol.25 (Issue 6), pp.A133-A139. </w:t>
@@ -1184,295 +1184,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00429599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">WDM compatible 2R regeneration device based on eight-channel saturable absorber module</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Multi-Data-Rate System Performance of a 40 GHz all-optical clock recovery based on a Quantum-Dot Fabry-Perot laser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Roncin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur O'Hare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Lobo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Jacquette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bramerie</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Michel Joindot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1049/el:20072745⟩</w:t>
+              <w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Vol.19 (Issue 19), pp.1409-1411. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LPT.2007.902299⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00287392v1</w:t>
+                <w:t xml:space="preserve">hal-00274531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-Data-Rate System Performance of a 40 GHz all-optical clock recovery based on a Quantum-Dot Fabry-Perot laser</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">WDM compatible 2R regeneration device based on eight-channel saturable absorber module</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quang Trung Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bramerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Lobo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Bramerie</w:t>
+                <w:t xml:space="preserve">Mathilde Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Joindot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Vol.19 (Issue 19), pp.1409-1411. </w:t>
+              <w:t xml:space="preserve">Electronics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Vol.43 (Issue 23), pp.1305. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/LPT.2007.902299⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1049/el:20072745⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00274531v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00287392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (24)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1484,364 +1484,364 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">All-optical phase-preserving amplitude regeneration of 28-Gbaud RZ-DQPSK signals with a microcavity saturable absorber in a recirculating loop experiment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Saturable absorber device for high bit rate all-optical regeneration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Oudar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hoang Trung Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Aubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quang Trung Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bramerie</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Fiber Communication conference and National Fiber Optic Engineers Conference 2011 (OFC/NFOEC 2011)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OFC.2011.OMT5⟩</w:t>
+              <w:t xml:space="preserve">2010 Asia Communications and Photonics Conference and Exhibition (ACP 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2010, Shangaï, China. pp.413-414, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ACP.2010.5682495⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00585463v1</w:t>
+                <w:t xml:space="preserve">hal-00570051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saturable absorber device for high bit rate all-optical regeneration</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hoang Trung Nguyen</w:t>
+                <w:t xml:space="preserve">All-optical phase-preserving amplitude regeneration of 28-Gbaud RZ-DQPSK signals with a microcavity saturable absorber in a recirculating loop experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quang Trung Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bramerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Joindot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guy Aubin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laurent Bramerie</w:t>
+                <w:t xml:space="preserve">Jean-Claude Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2010 Asia Communications and Photonics Conference and Exhibition (ACP 2010)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2010, Shangaï, China. pp.413-414, </w:t>
+              <w:t xml:space="preserve">Optical Fiber Communication conference and National Fiber Optic Engineers Conference 2011 (OFC/NFOEC 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Los Angeles, CA, United States. pp.OMT5, </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ACP.2010.5682495⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/OFC.2011.OMT5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00570051v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00585463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cascadability assessment of a microcavity-saturable-absorber based phase-preserving amplitude regenerator in a DPSK transmission system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quang Trung Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bramerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Bramerie</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Mathilde Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Lobo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Joindot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1892,103 +1892,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantum-dash mode-locked laser source for wavelength-tunable 56 Gbit/s DQPSK</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yousra Ben M'Sallem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quang Trung Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yousra Ben M'Sallem</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Laurent Bramerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quoc Thai Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Borgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">36th European Conference on Optical Communication (ECOC 2010)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Turin, Italy. pp.Mo.1.F.4, </w:t>
@@ -2039,64 +2039,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phase-Preserving Amplitude Regeneration for RZ-DPSK Signals at 42.7 Gbit/s using Saturable Absorber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quang Trung Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bramerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lobo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2173,77 +2173,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traitement tout-optique d'un Signal RZ DPSK à 42,7 Gbit/s en utilisant Absorbant Saturable en Micro-Cavité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quang Trung Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bramerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Bramerie</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Mathilde Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Lobo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Joindot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2324,64 +2324,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quang Trung Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Roncin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bramerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28èmes Journées Nationales d'Optique Guidée (JNOG 2009)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2009, Lille, France. pp.348-350</w:t>
@@ -2436,64 +2436,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh Nam Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bramerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quang Trung Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2538,911 +2538,911 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00496343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">WDM Compatible 2R and 3R Regeneration based on Saturable Absorber</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Utilisation of a self-phase-modulation-based compressor to overcome Brillouin backscattering and intrachannel four-wave mixing in a 2R regenerator at 42.6 Gbit/s</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh Nam Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Chartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bramerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quang Trung Le</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Vincent Roncin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Photonics and Applications 2008 (IWPA 2008)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Nha Trang, Vietnam. pp.B-38</w:t>
+              <w:t xml:space="preserve">34th European Conference on Optical Communication (ECOC 2008)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Bruxelles, Belgium. pp.115-116</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00489851v1</w:t>
+                <w:t xml:space="preserve">hal-00496327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation of a self-phase-modulation-based compressor to overcome Brillouin backscattering and intrachannel four-wave mixing in a 2R regenerator at 42.6 Gbit/s</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Gay</w:t>
+                <w:t xml:space="preserve">All-Optical Sampling in a Multiple Quantum Well Saturable Absorber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douglas A. Reid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul J. Maguire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liam P. Barry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quang Trung Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Lobo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">34th European Conference on Optical Communication (ECOC 2008)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Optical Fiber Communication conference and National Fiber Optic Engineers Conference 2008 (OFC/NFOEC 2008)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2008, San Diego (CA), United States. pp.OThG4 (CD version only), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/OFC.2008.4528463⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00496327v1</w:t>
+                <w:t xml:space="preserve">hal-00276717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">All-Optical Sampling in a Multiple Quantum Well Saturable Absorber</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sebastien Lobo</w:t>
+                <w:t xml:space="preserve">Long Distance Transmission Using Optical Regeneration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bramerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Roncin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Joindot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optical Fiber Communication conference and National Fiber Optic Engineers Conference 2008 (OFC/NFOEC 2008)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Feb 2008, San Diego (CA), United States. pp.OThG4 (CD version only), </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Feb 2008, San Diego (CA), United States. pp.OWS1 (CD version only)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/OFC.2008.4528463⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00276717v1</w:t>
+                <w:t xml:space="preserve">hal-00276708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long Distance Transmission Using Optical Regeneration</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Characterisation of semiconductor optical amplifiers for all-optical regeneration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minh Nguyet Ngo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bramerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Michel Joindot</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaëlle Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quang Trung Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Fiber Communication conference and National Fiber Optic Engineers Conference 2008 (OFC/NFOEC 2008)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2008, San Diego (CA), United States. pp.OWS1 (CD version only)</w:t>
+              <w:t xml:space="preserve">International Workshop on Photonics and Applications 2008 (IWPA 2008)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Nha Trang, Vietnam. pp.B-35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00276708v1</w:t>
+                <w:t xml:space="preserve">hal-00490845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterisation of semiconductor optical amplifiers for all-optical regeneration</w:t>
+                <w:t xml:space="preserve">Amélioration de la qualité d'une récupération d'horloge tout-optique en utilisant un filtrage passif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minh Nguyet Ngo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Roncin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quang Trung Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bramerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Quang Trung Le</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Photonics and Applications 2008 (IWPA 2008)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Nha Trang, Vietnam. pp.B-35</w:t>
+              <w:t xml:space="preserve">27èmes Journées Nationales d'Optique Guidée (JNOG 2008)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Lannion, France. pp.102-104</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00490845v1</w:t>
+                <w:t xml:space="preserve">hal-00490855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélioration de la qualité d'une récupération d'horloge tout-optique en utilisant un filtrage passif</w:t>
+                <w:t xml:space="preserve">High Performance and Polarisation Insensitive BER Assessment of a 42.66 Gbit/s All-Optical Clock Recovery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minh Nguyet Ngo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Roncin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quang Trung Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Lobo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Bramerie</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David Chevallier</w:t>
+                <w:t xml:space="preserve">Mathilde Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27èmes Journées Nationales d'Optique Guidée (JNOG 2008)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2008, Lannion, France. pp.102-104</w:t>
+              <w:t xml:space="preserve">34th European Conference on Optical Communication (ECOC 2008)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Bruxelles, Belgium. pp.29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00490855v1</w:t>
+                <w:t xml:space="preserve">hal-00490850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Performance and Polarisation Insensitive BER Assessment of a 42.66 Gbit/s All-Optical Clock Recovery</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Roncin</w:t>
+                <w:t xml:space="preserve">Réduction de l'effet Brillouin et du mélange à quatre ondes dans un régénérateur optique à base de fibres optiques non-linéaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh Nam Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Chartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bramerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quang Trung Le</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">34th European Conference on Optical Communication (ECOC 2008)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Bruxelles, Belgium. pp.29</w:t>
+              <w:t xml:space="preserve">27èmes Journées Nationales d'Optique Guidée (JNOG 2008)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Lannion, France. pp.299-301</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00490850v1</w:t>
+                <w:t xml:space="preserve">hal-00496386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation de dispositifs de récupération d'horloge tout-optique par la mesure de taux d'erreur binaire</w:t>
               </w:r>
@@ -3467,51 +3467,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Roncin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quang Trung Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bramerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Shen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3566,64 +3566,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Boucle à Recirculation Courte: Un nouvel outil pour evaluer une ligne de transmission régénérée optiquement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quang Trung Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bramerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3672,911 +3672,911 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00487947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réduction de l'effet Brillouin et du mélange à quatre ondes dans un régénérateur optique à base de fibres optiques non-linéaires</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thierry Chartier</w:t>
+                <w:t xml:space="preserve">WDM Compatible 2R and 3R Regeneration based on Saturable Absorber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quang Trung Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bramerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Lobo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Bramerie</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Mathilde Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Quang Trung Le</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Roncin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27èmes Journées Nationales d'Optique Guidée (JNOG 2008)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2008, Lannion, France. pp.299-301</w:t>
+              <w:t xml:space="preserve">International Workshop on Photonics and Applications 2008 (IWPA 2008)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Nha Trang, Vietnam. pp.B-38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00496386v1</w:t>
+                <w:t xml:space="preserve">hal-00489851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cascadability Assessment of an All Optical 3R Regenerator based on Synchronous Modulation in a Saturable Absorber and Optical Clock Recovery</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cascadability and wavelength tunability assessment of a 2R regeneration device based on a 8 channel saturable absorber module</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bramerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quang Trung Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Lobo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Bramerie</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Mathilde Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Joindot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">33rd European Conference on Optical Communication (ECOC 2007)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Optical Fiber Communication conference and National Fiber Optic Engineers Conference 2007 (OFC/NFOEC 2007)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2007, Anaheim (CA), United States. pp.PDP1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/OFC.2006.215684⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00274873v1</w:t>
+                <w:t xml:space="preserve">hal-00282989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cascadability and wavelength tunability assessment of a 2R regeneration device based on a 8 channel saturable absorber module</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Etude d'un régénérateur 3R basé sur de la modulation synchrone obtenue dans un absorbant saturable avec une récupération d'horloge toute optique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quang Trung Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bramerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Roncin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Lobo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Bramerie</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Mathilde Gay</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Joindot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Fiber Communication conference and National Fiber Optic Engineers Conference 2007 (OFC/NFOEC 2007)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">26èmes Journées Nationales d'Optique Guidée (JNOG 2007)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Grenoble, France. pp.137-139</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/OFC.2006.215684⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00282989v1</w:t>
+                <w:t xml:space="preserve">hal-00274924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude d'un régénérateur 3R basé sur de la modulation synchrone obtenue dans un absorbant saturable avec une récupération d'horloge toute optique</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Bramerie</w:t>
+                <w:t xml:space="preserve">Récuperation d'horloge tout-optique à 42.66 Gb/s avec un filtre de fabry-perot a reseaux de bragg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Chevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Le Rouzic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lablonde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Cadier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Roncin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26èmes Journées Nationales d'Optique Guidée (JNOG 2007)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2007, Grenoble, France. pp.137-139</w:t>
+              <w:t xml:space="preserve">, Jul 2007, Grenoble, France. pp.312-314</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00274924v1</w:t>
+                <w:t xml:space="preserve">hal-00274916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Récuperation d'horloge tout-optique à 42.66 Gb/s avec un filtre de fabry-perot a reseaux de bragg</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Passive All-optical Clock Recovery demonstration at 42.66 Gbit/s with Bragg-gratings based Fabry-Perot Filter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Roncin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quang Trung Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Poette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Lobo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bramerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26èmes Journées Nationales d'Optique Guidée (JNOG 2007)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2007, Grenoble, France. pp.312-314</w:t>
+              <w:t xml:space="preserve">33rd European Conference on Optical Communication (ECOC 2007)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Berlin, Germany. pp.189-190</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00274916v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00274556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Passive All-optical Clock Recovery demonstration at 42.66 Gbit/s with Bragg-gratings based Fabry-Perot Filter</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Etude de la compatibilité WDM d'un régénérateur tout-optique 2R basé sur un module absorbant saturable à 8 canaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quang Trung Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bramerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Lobo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Bramerie</w:t>
+                <w:t xml:space="preserve">Mathilde Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Joindot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">33rd European Conference on Optical Communication (ECOC 2007)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Berlin, Germany. pp.189-190</w:t>
+              <w:t xml:space="preserve">26èmes Journées Nationales d'Optique Guidée (JNOG 2007)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Grenoble, France. pp.318-320</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00274556v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00487931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de la compatibilité WDM d'un régénérateur tout-optique 2R basé sur un module absorbant saturable à 8 canaux</w:t>
+                <w:t xml:space="preserve">Cascadability Assessment of an All Optical 3R Regenerator based on Synchronous Modulation in a Saturable Absorber and Optical Clock Recovery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quang Trung Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bramerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Roncin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Lobo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Bramerie</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Mathilde Gay</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Joindot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26èmes Journées Nationales d'Optique Guidée (JNOG 2007)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2007, Grenoble, France. pp.318-320</w:t>
+              <w:t xml:space="preserve">33rd European Conference on Optical Communication (ECOC 2007)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Berlin, Germany. pp.167-168</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00487931v1</w:t>
+                <w:t xml:space="preserve">hal-00274873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4834,51 +4834,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580989v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousra Ben M'Sallem" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Trung Le" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bramerie" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc Thai Nguyen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Borgne" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2011.2106116" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721069v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Gay" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur O'Hare" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Lobo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTQE.2011.2125779" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489078v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang Trung Nguyen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2010.2047103" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430424v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Girault" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Joindot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2009.2015274" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419426v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Nam Nguyen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chartier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.17.017747" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430433v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2009.04.009" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QZX8F1D2-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00488684v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Nguyet Ngo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Roncin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chevallier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2008.928842" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429599v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas A. Reid" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul J. Maguire" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liam P. Barry" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.25.00A133" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00287392v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:20072745" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274531v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Jacquette" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2007.902299" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585463v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Simon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OFC.2011.OMT5" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00570051v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Oudar" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Aubin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACP.2010.5682495" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00569380v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECOC.2010.5621322" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00569382v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECOC.2010.5621590" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476880v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lobo" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OFC.2010.OMT4" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00488220v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490843v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496343v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OECC.2009.5214414" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489851v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496327v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00276717v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OFC.2008.4528463" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00276708v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490845v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490855v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490850v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490858v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Shen" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487947v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496386v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274873v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282989v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OFC.2006.215684" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274924v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274916v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Le Rouzic" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lablonde" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Cadier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274556v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Poette" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487931v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00568932v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721069v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bramerie" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Trung Le" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Gay" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur O'Hare" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Lobo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTQE.2011.2125779" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580989v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousra Ben M'Sallem" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc Thai Nguyen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Borgne" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2011.2106116" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489078v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang Trung Nguyen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2010.2047103" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430424v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Girault" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Joindot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2009.2015274" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419426v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Nam Nguyen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chartier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.17.017747" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430433v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2009.04.009" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QZX8F1D2-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00488684v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Nguyet Ngo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Roncin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chevallier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2008.928842" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429599v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas A. Reid" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul J. Maguire" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liam P. Barry" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.25.00A133" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274531v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Jacquette" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2007.902299" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00287392v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:20072745" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00570051v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Oudar" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Aubin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACP.2010.5682495" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585463v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Simon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OFC.2011.OMT5" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00569380v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECOC.2010.5621322" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00569382v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECOC.2010.5621590" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476880v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lobo" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OFC.2010.OMT4" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00488220v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490843v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496343v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OECC.2009.5214414" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496327v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00276717v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OFC.2008.4528463" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00276708v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490845v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490855v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490850v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496386v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490858v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Shen" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487947v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489851v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282989v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OFC.2006.215684" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274924v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274916v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Le Rouzic" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lablonde" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Cadier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274556v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Poette" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487931v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274873v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00568932v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>