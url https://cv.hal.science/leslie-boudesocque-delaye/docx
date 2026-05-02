--- v0 (2026-03-09)
+++ v1 (2026-05-02)
@@ -156,5681 +156,5681 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (54)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (55)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cosmetic creams with caprylic acid‐based Natural Eutectic Solvents: Stability, rheology and user perception</w:t>
+                <w:t xml:space="preserve">Simple and Rapid Microwave‐Assisted Suzuki–Miyaura Cross‐coupling in Betaine/Glycerol Natural Eutectic Solvent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Verger</w:t>
+                <w:t xml:space="preserve">Chefikou Salami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roxane Grard</w:t>
+                <w:t xml:space="preserve">Leslie Boudesocque‐delaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Pradel</w:t>
+                <w:t xml:space="preserve">Pierre‐olivier Delaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Perse</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Emilie Thiery</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Cosmetic Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ics.70051⟩</w:t>
+              <w:t xml:space="preserve">ChemistryOpen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 14 (11), pp.e202500138. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/open.202500138⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05510895v1</w:t>
+                <w:t xml:space="preserve">hal-05273005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simple and Rapid Microwave‐Assisted Suzuki–Miyaura Cross‐coupling in Betaine/Glycerol Natural Eutectic Solvent</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cosmetic creams with caprylic acid‐based Natural Eutectic Solvents: Stability, rheology and user perception</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Verger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chefikou Salami</w:t>
+                <w:t xml:space="preserve">Roxane Grard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leslie Boudesocque‐delaye</w:t>
+                <w:t xml:space="preserve">Charlotte Pradel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre‐olivier Delaye</w:t>
+                <w:t xml:space="preserve">Xavier Perse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Thiery</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Salima Bouderbala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemistryOpen</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 14 (11), pp.e202500138. </w:t>
+              <w:t xml:space="preserve">International Journal of Cosmetic Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/open.202500138⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/ics.70051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05273005v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05510895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards sustainable cosmetic Ingredients: A Simplified in silico approach for selecting Innovative natural mixtures as solvents in biomass extraction</w:t>
+                <w:t xml:space="preserve">Natural eutectic systems as emerging green multifunctional ingredients: A sensory-related perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mervé Yagmur</w:t>
+                <w:t xml:space="preserve">Clémence Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bénédicte Montigny</w:t>
+                <w:t xml:space="preserve">Elsa Vrignaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carine Maaliki</w:t>
+                <w:t xml:space="preserve">Leslie Boudesocque-Delaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Verger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alia Chevalley</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Théry-Koné</w:t>
+                <w:t xml:space="preserve">Emilie Munnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Separation and Purification Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.seppur.2025.133343⟩</w:t>
+              <w:t xml:space="preserve">Journal of Molecular Liquids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 436, pp.128277. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.molliq.2025.128277⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05075093v1</w:t>
+                <w:t xml:space="preserve">hal-05312342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natural eutectic systems as emerging green multifunctional ingredients: A sensory-related perspective</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards sustainable cosmetic Ingredients: A Simplified in silico approach for selecting Innovative natural mixtures as solvents in biomass extraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mervé Yagmur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clémence Martin</w:t>
+                <w:t xml:space="preserve">Bénédicte Montigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elsa Vrignaud</w:t>
+                <w:t xml:space="preserve">Carine Maaliki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leslie Boudesocque-Delaye</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexis Verger</w:t>
+                <w:t xml:space="preserve">Alia Chevalley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Munnier</w:t>
+                <w:t xml:space="preserve">Isabelle Théry-Koné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Liquids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 436, pp.128277. </w:t>
+              <w:t xml:space="preserve">Separation and Purification Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 371, pp.133343. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.molliq.2025.128277⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.seppur.2025.133343⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05312342v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05075093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blue-light activated molybdenum cluster-based photosensitizers in NaDES – formulated creams for dermatological photodynamic therapy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Eutectic Point Determination of Type V Hydrophobic Octanoic Acid-Based Solvents by “Lock-Free” 1 H and 13 C NMR Self-Diffusion Experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Thiery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mervé Yagmur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michaela Kubáňová</w:t>
+                <w:t xml:space="preserve">Jean-Marc Nuzillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kaplan Kirakci</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Leslie Boudesocque-Delaye</w:t>
+                <w:t xml:space="preserve">Jean-Hugues Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Divoux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Antonín Kaňa</w:t>
+                <w:t xml:space="preserve">Johan Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2025.126491⟩</w:t>
+              <w:t xml:space="preserve">Analytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 97 (35), pp.18983-18991. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.analchem.5c01641⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05510929v1</w:t>
+                <w:t xml:space="preserve">hal-05580892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natural eutectic systems as emerging green multifunctional ingredients: A sensory-related perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Vrignaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leslie Boudesocque-Delaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Verger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Munnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Molecular Liquids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 436, pp.128277. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.molliq.2025.128277⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05503171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natural Deep Eutectic Solvents as a Novel Bio-Based Matrix for Ready-to-Use Natural Antioxidants-Enriched Ingredients: Extraction and Formulation Optimization</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Blue-light activated molybdenum cluster-based photosensitizers in NaDES – formulated creams for dermatological photodynamic therapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaela Kubáňová</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaplan Kirakci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leslie Boudesocque-Delaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Théry-Koné</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Divoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonín Kaňa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cosmetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/cosmetics11010017⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 689, pp.126491. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2025.126491⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04768168v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05510929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single-step extraction/pre-formulation process for B-phycoerythrin using glycerol-based eutectic solvents: A step toward more sustainable production of phycobiliproteins</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effects of Hydrophilic Natural Deep Eutectic Solvents on the Rheological, Textural, and Sensory Properties of Carboxymethylcellulose-Based Cosmetic Hydrogels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myriam Phelippe</w:t>
+                <w:t xml:space="preserve">A Verger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hichem Kichou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Perse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I.-M. Ardeza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainable Chemistry and Pharmacy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scp.2024.101654⟩</w:t>
+              <w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12 (18), pp.7187-7199. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acssuschemeng.4c01866⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04768160v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04570176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovative Alkanediol-Based Eutectic Solvents for Extracting/Pre-Formulating Dermatologically Valuable Free Fatty Acids from Spirulina and Porphyridium Cakes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Wils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mervé Yagmur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bellin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Phelippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alia Chevalley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine drugs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 22 (6), pp.281. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/md22060281⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04723274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chicory (Cichorium intybus) reduces cyathostomin egg excretion and larval development in grazing horses</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Natural Deep Eutectic Solvents as a Novel Bio-Based Matrix for Ready-to-Use Natural Antioxidants-Enriched Ingredients: Extraction and Formulation Optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leslie Boudesocque-Delaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Dumont</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iron Mike Ardeza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Verger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxane Grard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Théry-Koné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International journal for parasitology. Drugs and drug resistance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijpddr.2024.100523⟩</w:t>
+              <w:t xml:space="preserve">Cosmetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 11 (1), pp.17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cosmetics11010017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04465124v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04768168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NaDES-based biorefinery of Spirulina (Arthrospira platensis): A new path for sustainable high value-added metabolites</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Single-step extraction/pre-formulation process for B-phycoerythrin using glycerol-based eutectic solvents: A step toward more sustainable production of phycobiliproteins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise van Gheluwe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Odou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mervé Yagmur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Théry-Koné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Phelippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Separation and Purification Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.seppur.2023.125123⟩</w:t>
+              <w:t xml:space="preserve">Sustainable Chemistry and Pharmacy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 40, pp.101654. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scp.2024.101654⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04213157v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04768160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of Hydrophilic Natural Deep Eutectic Solvents on the Rheological, Textural, and Sensory Properties of Carboxymethylcellulose-Based Cosmetic Hydrogels</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chicory (Cichorium intybus) reduces cyathostomin egg excretion and larval development in grazing horses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Huang</w:t>
+                <w:t xml:space="preserve">Joshua Malsa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leslie Boudesocque-Delaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X Perse</w:t>
+                <w:t xml:space="preserve">Laurence Wimel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I.-M. Ardeza</w:t>
+                <w:t xml:space="preserve">Juliette Auclair-Ronzaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acssuschemeng.4c01866⟩</w:t>
+              <w:t xml:space="preserve">International journal for parasitology. Drugs and drug resistance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 24, pp.100523. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpddr.2024.100523⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04570176v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04465124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanochemical Suzuki‐Miyaura Cross‐Coupling with Natural Deep Eutectic Solvent as Liquid‐Assisted Grinding Additive: Merging Two Fields for a Greener Strategy</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">NaDES-based biorefinery of Spirulina (Arthrospira platensis): A new path for sustainable high value-added metabolites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soukaina Hilali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise van Gheluwe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mervé Yagmur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Wils</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Phelippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejoc.202300727⟩</w:t>
+              <w:t xml:space="preserve">Separation and Purification Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 329, pp.125123. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.seppur.2023.125123⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04969276v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04213157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial: The application of green chemistry in biomass valorization: green route, green catalyst and green solvent</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Brown Alga Bifurcaria bifurcata Presents an Anthelmintic Activity on All Developmental Stages of the Parasitic Nematode Heligmosomoides polygyrus bakeri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zupeng Chen</w:t>
+                <w:t xml:space="preserve">Morgane Miclon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chang Geun Yoo</w:t>
+                <w:t xml:space="preserve">Elise Courtot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiaojun Shen</w:t>
+                <w:t xml:space="preserve">Fabrice Guégnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qidong Hou</w:t>
+                <w:t xml:space="preserve">Océane Lenhof</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leslie Boudesocque-Delaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 11, </w:t>
+              <w:t xml:space="preserve">Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12 (4), pp.540. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fchem.2023.1277256⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/pathogens12040540⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04951083v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04129892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formulability of natural deep eutectic solvents in cosmetics: a joint rheological, calorimetric and sensory analysis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">I.-M. Ardeza</w:t>
+                <w:t xml:space="preserve">Mechanochemical Suzuki‐Miyaura Cross‐Coupling with Natural Deep Eutectic Solvent as Liquid‐Assisted Grinding Additive: Merging Two Fields for a Greener Strategy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Thiery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre‐olivier Delaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Despres</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jérôme Thibonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leslie Boudesocque‐delaye</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Cosmetic Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Special Issue:Cosm’Innov Congress, 5th edition, 24 &amp; 25 May 2023, Orléans, France, 45 (S2), pp.46. </w:t>
+              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 26 (37), pp.e202300727. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/ics.12921⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ejoc.202300727⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05510855v1</w:t>
+                <w:t xml:space="preserve">hal-04969276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Brown Alga Bifurcaria bifurcata Presents an Anthelmintic Activity on All Developmental Stages of the Parasitic Nematode Heligmosomoides polygyrus bakeri</w:t>
+                <w:t xml:space="preserve">Editorial: The application of green chemistry in biomass valorization: green route, green catalyst and green solvent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgane Miclon</w:t>
+                <w:t xml:space="preserve">Chao Xie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elise Courtot</w:t>
+                <w:t xml:space="preserve">Zupeng Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Guégnard</w:t>
+                <w:t xml:space="preserve">Chang Geun Yoo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Océane Lenhof</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Leslie Boudesocque-Delaye</w:t>
+                <w:t xml:space="preserve">Xiaojun Shen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qidong Hou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pathogens</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/pathogens12040540⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fchem.2023.1277256⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04129892v1</w:t>
+                <w:t xml:space="preserve">hal-04951083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glycerol-based NaDES as green solvents for ultrasound-assisted extraction of phycocyanin from Arthrospira platensis—RSM optimization and ANN modelling</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Formulability of natural deep eutectic solvents in cosmetics: a joint rheological, calorimetric and sensory analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Verger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iron Mike Ardeza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Despres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Perse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salima Bouderbala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomass Conversion and Biorefinery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13399-021-02263-6⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Cosmetic Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Special Issue:Cosm’Innov Congress, 5th edition, 24 &amp; 25 May 2023, Orléans, France, 45 (S2), pp.1-61. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ics.12921⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03547594v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05510855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alternative Solvents for the Biorefinery of Spirulina: Impact of Pretreatment on Free Fatty Acids with High Added Value</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Monitoring the water content in NADES extracts from spirulina biomass by means of ATR-IR spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suha Elderderi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soukaina Hilali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Wils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Barbara Clément-Larosière</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Chourpa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Soucé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine drugs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/md20100600⟩</w:t>
+              <w:t xml:space="preserve">Analytical Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (20), pp.1973-1981. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D2AY00234E⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04345730v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04302019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cassia sieberiana root bark used in traditional medicine in Togo: Anthelmintic property against Haemonchus contortus and tannins composition</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thibaut Munsch</w:t>
+                <w:t xml:space="preserve">Comparison of Vibrational Spectroscopic Techniques for Quantification of Water in Natural Deep Eutectic Solvents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suha Elderderi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amégninou Agban</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Théry-Koné</w:t>
+                <w:t xml:space="preserve">Pierre-Yves Sacré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Wils</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Chourpa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joelle Dorat</w:t>
+                <w:t xml:space="preserve">Abdalla Elbashir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">South African Journal of Botany</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 151 (part B), pp.549-558. </w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 27 (15), pp.4819. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.sajb.2022.05.055⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/molecules27154819⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03918718v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04951090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring the water content in NADES extracts from spirulina biomass by means of ATR-IR spectroscopy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Alternative Solvents for the Biorefinery of Spirulina: Impact of Pretreatment on Free Fatty Acids with High Added Value</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Wils</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mervé Yagmur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Phelippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suha Elderderi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laura Wils</w:t>
+                <w:t xml:space="preserve">Bénédicte Claude-Montigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Igor Chourpa</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Martin Soucé</w:t>
+                <w:t xml:space="preserve">Barbara Clément-Larosière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical Methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D2AY00234E⟩</w:t>
+              <w:t xml:space="preserve">Marine drugs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 20 (10), pp.600. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/md20100600⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04302019v1</w:t>
+                <w:t xml:space="preserve">hal-04345730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of Vibrational Spectroscopic Techniques for Quantification of Water in Natural Deep Eutectic Solvents</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Glycerol-based NaDES as green solvents for ultrasound-assisted extraction of phycocyanin from Arthrospira platensis—RSM optimization and ANN modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soukaina Hilali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Wils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alia Chevalley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Clement-Larosière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leslie Boudesocque-Delaye</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules27154819⟩</w:t>
+              <w:t xml:space="preserve">Biomass Conversion and Biorefinery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13399-021-02263-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04951090v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03547594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In Situ Water Quantification in Natural Deep Eutectic Solvents Using Portable Raman Spectroscopy</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laura Wils</w:t>
+                <w:t xml:space="preserve">Cassia sieberiana root bark used in traditional medicine in Togo: Anthelmintic property against Haemonchus contortus and tannins composition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iwaba Kpabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Munsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Leman-Loubière</w:t>
+                <w:t xml:space="preserve">Amégninou Agban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Théry-Koné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugh Byrne</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Igor Chourpa</w:t>
+                <w:t xml:space="preserve">Joelle Dorat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 26 (18), pp.5488. </w:t>
+              <w:t xml:space="preserve">South African Journal of Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 151 (part B), pp.549-558. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/molecules26185488⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.sajb.2022.05.055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03346166v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03918718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of Raman and attenuated total reflectance (ATR) infrared spectroscopy for water quantification in natural deep eutectic solvent</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Natural deep eutectic solvent formulations for spirulina: Preparation, intensification, and skin impact</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Wils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Leman-Loubière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sandra Henry</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bellin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Clement-Larosière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugh J Byrne</w:t>
+                <w:t xml:space="preserve">Michelle Pinault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 413 (19), pp.4785-4799. </w:t>
+              <w:t xml:space="preserve">Algal Research - Biomass, Biofuels and Bioproducts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 56, pp.102317. </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00216-021-03432-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.algal.2021.102317⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04681605v1</w:t>
+                <w:t xml:space="preserve">hal-03547589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biomass Valorization Using Natural Deep Eutectic Solvents: What’s New in France?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">In Situ Water Quantification in Natural Deep Eutectic Solvents Using Portable Raman Spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suha Elderderi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Wils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Leman-Loubière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugh Byrne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Chourpa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 26 (21), pp.6556. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules26216556⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 26 (18), pp.5488. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules26185488⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03547583v1</w:t>
+                <w:t xml:space="preserve">hal-03346166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natural deep eutectic solvent formulations for spirulina: Preparation, intensification, and skin impact</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Comparison of Raman and attenuated total reflectance (ATR) infrared spectroscopy for water quantification in natural deep eutectic solvent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suha Elderderi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Wils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Leman-Loubière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Michelle Pinault</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugh J Byrne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Algal Research - Biomass, Biofuels and Bioproducts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.algal.2021.102317⟩</w:t>
+              <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 413 (19), pp.4785-4799. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00216-021-03432-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03547589v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04681605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanovectorized Microalgal Extracts to Fight Candida albicans and Cutibacterium acnes Biofilms: Impact of Dual-Species Conditions</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Biomass Valorization Using Natural Deep Eutectic Solvents: What’s New in France?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Wils</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soukaina Hilali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leslie Boudesocque-Delaye</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antibiotics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/antibiotics9060279⟩</w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 26 (21), pp.6556. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules26216556⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02715674v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03547583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aqueous Fraction from Hibiscus sabdariffa Relaxes Mesenteric Arteries of Normotensive and Hypertensive Rats through Calcium Current Reduction and Possibly Potassium Channels Modulation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nanovectorized Microalgal Extracts to Fight Candida albicans and Cutibacterium acnes Biofilms: Impact of Dual-Species Conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anas M A Alsayed</w:t>
+                <w:t xml:space="preserve">Clément Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Leman-Loubière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Clement-Larosière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bei Li Zhang</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Angèle Yu</w:t>
+                <w:t xml:space="preserve">Marion Girardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrients</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nu12061782⟩</w:t>
+              <w:t xml:space="preserve">Antibiotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9 (6), pp.279. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/antibiotics9060279⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02881241v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02715674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ATR-IR spectroscopy for rapid quantification of water content in deep eutectic solvents</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sandra Henry</w:t>
+                <w:t xml:space="preserve">Aqueous Fraction from Hibiscus sabdariffa Relaxes Mesenteric Arteries of Normotensive and Hypertensive Rats through Calcium Current Reduction and Possibly Potassium Channels Modulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anas M A Alsayed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bei Li Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Bertrand</w:t>
+                <w:t xml:space="preserve">Pierre Bredeloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leslie Boudesocque-Delaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angèle Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Liquids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.molliq.2020.113361⟩</w:t>
+              <w:t xml:space="preserve">Nutrients</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (6), pp.E-1782. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nu12061782⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02716021v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02881241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lupin (Lupinus spp.) seeds exert anthelmintic activity associated with their alkaloid content</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">O. Dubois</w:t>
+                <w:t xml:space="preserve">ATR-IR spectroscopy for rapid quantification of water content in deep eutectic solvents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suha Elderderi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Leman-Loubière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Wils</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Allanic</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">H. Février</w:t>
+                <w:t xml:space="preserve">Dominique Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-019-45654-6⟩</w:t>
+              <w:t xml:space="preserve">Journal of Molecular Liquids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 311, pp.113361. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.molliq.2020.113361⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02176665v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02716021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spirulina platensis sustainable lipid extracts in alginate-based nanocarriers: An algal approach against biofilms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lupin (Lupinus spp.) seeds exert anthelmintic activity associated with their alkaloid content</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Allanic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Boutin</w:t>
+                <w:t xml:space="preserve">C. L Charvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Guégnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Munnier</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">M. Pinault</w:t>
+                <w:t xml:space="preserve">H. Février</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Algal Research - Biomass, Biofuels and Bioproducts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.algal.2018.11.015⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (1), 12 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-019-45654-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01955429v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02176665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quality control of commercial cranberry products: HPTLC-densitometry a new deal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Leslie Boudesocque-Delaye</w:t>
+                <w:t xml:space="preserve">Spirulina platensis sustainable lipid extracts in alginate-based nanocarriers: An algal approach against biofilms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Boutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Munnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Renaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Lanoue</w:t>
+                <w:t xml:space="preserve">M. Girardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joëlle Dorat</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Frank Bruyère</w:t>
+                <w:t xml:space="preserve">M. Pinault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodcont.2017.11.017⟩</w:t>
+              <w:t xml:space="preserve">Algal Research - Biomass, Biofuels and Bioproducts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 37, pp.160-168. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.algal.2018.11.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02176754v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01955429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natural Deep Eutectic Solvents as sustainable solvent for Suzuki-Miyaura cross- coupling reactions applied to imidazo-fused heterocycles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quality control of commercial cranberry products: HPTLC-densitometry a new deal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leslie Boudesocque-Delaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lanoue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Dorat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Olivier Delaye</w:t>
+                <w:t xml:space="preserve">Alain Gueiffier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Pénichon</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Frank Bruyère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SynOpen</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1055/s-0037-1610400⟩</w:t>
+              <w:t xml:space="preserve">Food Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 86, pp.214-223. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodcont.2017.11.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02172280v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02176754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anti-inflammatory activity of Crateva adansonii DC on keratinocytes infected by Staphylococcus aureus: From traditional practice to scientific approach using HPTLC-densitometry</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Natural Deep Eutectic Solvents as sustainable solvent for Suzuki-Miyaura cross- coupling reactions applied to imidazo-fused heterocycles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Delaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kplolali Ahama-Esseh</w:t>
+                <w:t xml:space="preserve">Mélanie Pénichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leslie Boudesocque-Delaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles Bodet</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cécile Enguehard-Gueiffier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Gueiffier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Ethnopharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jep.2017.04.001⟩</w:t>
+              <w:t xml:space="preserve">SynOpen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 2 (04), pp.306 - 311. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1055/s-0037-1610400⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01600133v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02172280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Purification of dirucotide, a synthetic 17-aminoacid peptide, by ion exchange centrifugal partition chromatography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Leslie Boudesocque-Delaye</w:t>
+                <w:t xml:space="preserve">Anti-inflammatory activity of Crateva adansonii DC on keratinocytes infected by Staphylococcus aureus: From traditional practice to scientific approach using HPTLC-densitometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kplolali Ahama-Esseh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Bodet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akossiwa Quashie-Mensah-Attoh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luciano Forni</w:t>
+                <w:t xml:space="preserve">Magali Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agathe Martinez</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Giraud</w:t>
+                <w:t xml:space="preserve">Isabelle Thery-Koné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chromatography A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chroma.2017.07.003⟩</w:t>
+              <w:t xml:space="preserve">Journal of Ethnopharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 204, pp.26-35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jep.2017.04.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01608841v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01600133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovative bioguided fractionation of cranberry juice for Candida biofilm treatment and infected-wound healing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Purification of dirucotide, a synthetic 17-aminoacid peptide, by ion exchange centrifugal partition chromatography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leslie Boudesocque-Delaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luciano Forni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Nuzillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L Boudesocque-Delaye</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">L Bazinet</w:t>
+                <w:t xml:space="preserve">Matthieu Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Planta Medica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1055/s-0036-1596949⟩</w:t>
+              <w:t xml:space="preserve">Journal of Chromatography A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 1513, pp.78-83. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chroma.2017.07.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04450234v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01608841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One-step preparative isolation of aristolochic acids by strong ion-exchange centrifugal partition chromatography</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Innovative bioguided fractionation of cranberry juice for Candida biofilm treatment and infected-wound healing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Boudesocque-Delaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Puy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Girardot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Lanoue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelgadir Alamin</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Elhadi Ahmed</w:t>
+                <w:t xml:space="preserve">L Bazinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Separation and Purification Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.seppur.2015.10.033⟩</w:t>
+              <w:t xml:space="preserve">Planta Medica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 81 (S 01), pp.S1-S381. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1055/s-0036-1596949⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01773818v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04450234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deacidification of cranberry juice by electrodialysis with bipolar membranes</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">One-step preparative isolation of aristolochic acids by strong ion-exchange centrifugal partition chromatography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelgadir Alamin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leslie Boudesocque-Delaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Thery-Koné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Gueiffier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elhadi Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jf502824f⟩</w:t>
+              <w:t xml:space="preserve">Separation and Purification Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 156, pp.444 - 449. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.seppur.2015.10.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02637832v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01773818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antibacterial Polyketide Heterodimers from [i]Pyrenacantha kaurabassana[/i] Tubers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Leslie Boudesocque-Delaye</w:t>
+                <w:t xml:space="preserve">Deacidification of cranberry juice by electrodialysis with bipolar membranes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Rozoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leslie Boudesocque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Agostinho</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Laurent Bazinet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of natural products</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/np5003252⟩</w:t>
+              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 63 (2), pp.642-651. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jf502824f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01168461v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02637832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antifungal Activity of Resveratrol Derivatives against Candida Species</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Antibacterial Polyketide Heterodimers from [i]Pyrenacantha kaurabassana[/i] Tubers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leslie Boudesocque-Delaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Agostinho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Bodet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Thery-Koné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Houillé</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Besseau</w:t>
+                <w:t xml:space="preserve">Hassan Allouchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Natural Products</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/np5002576⟩</w:t>
+              <w:t xml:space="preserve">Journal of natural products</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 78 (4), pp.597-603. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/np5003252⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03333804v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01168461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Promising results of cranberry in the prevention of oral Candida biofilms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marion Girardot</w:t>
+                <w:t xml:space="preserve">Antifungal Activity of Resveratrol Derivatives against Candida Species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Houillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Papon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leslie Boudesocque-Delaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Bourdeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amandine Guerineau</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Laurent Bazinet</w:t>
+                <w:t xml:space="preserve">Sébastien Besseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pathogens and Disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/2049-632X.12168⟩</w:t>
+              <w:t xml:space="preserve">Journal of Natural Products</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 77 (7), pp.1658-1662. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/np5002576⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02636060v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03333804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New biphasic solvent system based on cyclopentyl methyl ether for the purification of a non-polar synthetic peptide by pH-zone refining centrifugal partition chromatography</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Promising results of cranberry in the prevention of oral Candida biofilms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Girardot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Guerineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leslie Boudesocque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nassima Amarouche</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Luciano Forni</w:t>
+                <w:t xml:space="preserve">Damien Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bazinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Separation Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jssc.201300971⟩</w:t>
+              <w:t xml:space="preserve">Pathogens and Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 70 (3), pp.432 - 439. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/2049-632X.12168⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01123362v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02636060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new meroterpenoid isolated from roots of Ptaeroxylon obliquum Radlk.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Thery-Koné</w:t>
+                <w:t xml:space="preserve">New biphasic solvent system based on cyclopentyl methyl ether for the purification of a non-polar synthetic peptide by pH-zone refining centrifugal partition chromatography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassima Amarouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leslie Boudesocque-Delaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Debierre-Grockiego</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alain Gueiffier</w:t>
+                <w:t xml:space="preserve">Nicolas Borie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luciano Forni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytochemistry Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 6 (4), pp.560 - 566. </w:t>
+              <w:t xml:space="preserve">Journal of Separation Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 37 (11), pp.1222-1228. </w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.phytol.2013.06.012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/jssc.201300971⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02651564v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01123362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High performance thin layer chromatography-densitometry: a step further for quality control of cranberry extracts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leslie Boudesocque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Dorat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jack Pothier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Gueiffier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Enguehard-Gueiffier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 139 (1-4), pp.866-871. </w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5858,10037 +5858,10671 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02647200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Purification of a modified cyclosporine A by co-current centrifugal partition chromatography: Process development and intensification</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Leslie Boudesocque-Delaye</w:t>
+                <w:t xml:space="preserve">A new meroterpenoid isolated from roots of Ptaeroxylon obliquum Radlk.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Agostinho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leslie Boudesocque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Thery-Koné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Sayagh</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">John Mcgarrity</w:t>
+                <w:t xml:space="preserve">Françoise Debierre-Grockiego</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Gueiffier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chromatography A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chroma.2013.08.053⟩</w:t>
+              <w:t xml:space="preserve">Phytochemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 6 (4), pp.560 - 566. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.phytol.2013.06.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01935738v1</w:t>
+                <w:t xml:space="preserve">hal-02651564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concentration and selective fractionation of an antihypertensive peptide from an alfalfa white proteins hydrolysate by mixed ion-exchange centrifugal partition chromatography</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ivan Marc</w:t>
+                <w:t xml:space="preserve">Purification of a modified cyclosporine A by co-current centrifugal partition chromatography: Process development and intensification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassima Amarouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leslie Boudesocque-Delaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Sayagh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Mcgarrity</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chromatography B - Analytical Technologies in the Biomedical and Life Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jchromb.2012.07.034⟩</w:t>
+              <w:t xml:space="preserve">Journal of Chromatography A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 1311, pp.72 - 78. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chroma.2013.08.053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00777702v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01935738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ion-exchange centrifugal partition chromatography: A methodological approach for peptide separation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Francesca Quattrini</w:t>
+                <w:t xml:space="preserve">Concentration and selective fractionation of an antihypertensive peptide from an alfalfa white proteins hydrolysate by mixed ion-exchange centrifugal partition chromatography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leslie Boudesocque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Kapel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Dhulster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Marc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chromatography A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chroma.2012.03.010⟩</w:t>
+              <w:t xml:space="preserve">Journal of Chromatography B - Analytical Technologies in the Biomedical and Life Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 905, pp.23-30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jchromb.2012.07.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01968716v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00777702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preparative isolation of glucosinolates from various edible plants by strong ion-exchange centrifugal partition chromatography</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ion-exchange centrifugal partition chromatography: A methodological approach for peptide separation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leslie Boudesocque-Delaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Lameiras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassima Amarouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Quattrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Separation and Purification Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.seppur.2011.07.001⟩</w:t>
+              <w:t xml:space="preserve">Journal of Chromatography A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 1236, pp.115-122. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chroma.2012.03.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02646197v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01968716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glycerol and glycerol carbonate as ultraviscous solvents for mixture analysis by NMR.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Lameiras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leslie Boudesocque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zéphirin Mouloungui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Hugues Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Wieruszeski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Magnetic Resonance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 212 (1), pp.161-8. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jmr.2011.06.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00618281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bacterial rhamnolipids are novel MAMPs conferring resistance to Botrytis cinerea in grapevine.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Preparative isolation of glucosinolates from various edible plants by strong ion-exchange centrifugal partition chromatography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix Toribio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leslie Boudesocque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Nuzillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Hugues Renault</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Separation and Purification Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 83 (9), pp.15 - 22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.seppur.2011.07.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00415108v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02646197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pilot-scale ion-exchange centrifugal partition chromatography: Purification of sinalbin from white mustard seeds</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Nuzillard</w:t>
+                <w:t xml:space="preserve">Bacterial rhamnolipids are novel MAMPs conferring resistance to Botrytis cinerea in grapevine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Varnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parul Vatsa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leslie Boudesocque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Pinel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Michel Lafosse</w:t>
+                <w:t xml:space="preserve">Angela Garcia-Brugger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Separation Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jssc.200800651⟩</w:t>
+              <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 32 (2), pp.178-193. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-3040.2008.01911.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01968224v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02666434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bacterial rhamnolipids are novel MAMPs conferring resistance to Botrytis cinerea in grapevine</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bacterial rhamnolipids are novel MAMPs conferring resistance to Botrytis cinerea in grapevine.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Varnier Al</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Lise Varnier</w:t>
+                <w:t xml:space="preserve">P. Vatsa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leslie Boudesocque-Delaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lisa Sanchez</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Angela Garcia-Brugger</w:t>
+                <w:t xml:space="preserve">A. Garcia-Brugger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 32 (2), pp.178-193. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2009, 32 (2), pp.178-193</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02666434v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00415108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bacterial rhamnolipids are novel MAMPs confering resistance to Botrytis cinerea in grapevine</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Pilot-scale ion-exchange centrifugal partition chromatography: Purification of sinalbin from white mustard seeds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix Toribio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Nuzillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Pinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leslie Boudesocque-Delaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A. Garcia-Brugger</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Lafosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Separation Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 32 (11), pp.1801-1807. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jssc.200800651⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00367324v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01968224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large-scale purification of glucosinolates by strong ion-exchange centrifugal partition chromatography. From lab-scale CPC to 5L-pilot-scale FCPC</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bacterial rhamnolipids are novel MAMPs confering resistance to Botrytis cinerea in grapevine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jh Renault</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">B Pinel</w:t>
+                <w:t xml:space="preserve">A.L. Varnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Vatsa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leslie Boudesocque-Delaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Garcia-Brugger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Planta Medica</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 32, pp.178-193</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01968215v1</w:t>
+                <w:t xml:space="preserve">hal-00367324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Large-scale purification of glucosinolates by strong ion-exchange centrifugal partition chromatography. From lab-scale CPC to 5L-pilot-scale FCPC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Hugues Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jh Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Toribio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Lafosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Pinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Planta Medica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 74 (09), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chroma.2007.09.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01968215v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Multiple dual-mode centrifugal partition chromatography, a semi-continuous development mode for routine laboratory-scale purifications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eldra Delannay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alix Toribio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leslie Boudesocque-Delaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Nuzillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Zeches-Hanrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chromatography A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 1127 (1-2), pp.45-51. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.chroma.2006.05.069⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01968206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (33)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (37)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Solvents to Multifunctional Ingredients: Natural Deep Eutectic Solvents for Sustainable Cosmetic Emulsions</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Natural Deep Eutectic Solvents : Exploring the in vitro sensory properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perse Xavier</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Ecaterina Gore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Vrignaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Verger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leslie Boudesocque-Delaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Meeting on Deep Eutectic Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, DES Solutio &amp; Nova University, Jun 2025, Lisboa, Portugal</w:t>
+              <w:t xml:space="preserve">Société Francaise d'analyse Sensorielle - SFAS webinar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2026, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05133306v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05578213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pioneering Sustainability in Ingredient Design with Eutectic Matrixes: Focus on the Smart selection strategy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Bio-inspired eutectic solvents: composition, properties and cosmetic use</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leslie Boudesocque-Delaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Munnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Merve Yagmur</w:t>
+                <w:t xml:space="preserve">Ana Rita Cruz Duarte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Massoud Kermanioryani</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marine Bellanger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Green Chemistry (ISGC 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, La Rochelle (17000), France</w:t>
+              <w:t xml:space="preserve">IFSCC 35th 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, The International Federation of Societies of Cosmetic Chemists (IFSCC), Sep 2025, Cannes Côte dAzur, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05075077v1</w:t>
+                <w:t xml:space="preserve">hal-05305398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bio-inspired eutectic solvents: composition, properties and cosmetic use</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">E. Munnier</w:t>
+                <w:t xml:space="preserve">From Solvents to Multifunctional Ingredients: Natural Deep Eutectic Solvents for Sustainable Cosmetic Emulsions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Divoux Laura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Verger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana Rita Cruz Duarte</w:t>
+                <w:t xml:space="preserve">Thiery Emilie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Bellanger</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Perse Xavier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Vrignaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFSCC 35th 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, The International Federation of Societies of Cosmetic Chemists (IFSCC), Sep 2025, Cannes Côte dAzur, France</w:t>
+              <w:t xml:space="preserve">4th International Meeting on Deep Eutectic Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, DES Solutio &amp; Nova University, Jun 2025, Lisboa, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05305398v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05133306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eutectic Matrixes: A Game-Changer for Sustainable Ingredient Development</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Pioneering Sustainability in Ingredient Design with Eutectic Matrixes: Focus on the Smart selection strategy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leslie Boudesocque-Delaye</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Merve Yagmur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massoud Kermanioryani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Wils</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solene Odou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Meeting on Deep Eutectics Systems (4th IMDES)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Lisbonne, Portugal</w:t>
+              <w:t xml:space="preserve">International Symposium on Green Chemistry (ISGC 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, La Rochelle (17000), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05138149v1</w:t>
+                <w:t xml:space="preserve">hal-05075077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natural Cosmetics: How to Harness the Potential of Eutectic Solvents for the Formulation and Enhancement of Natural Ingredients</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Eutectic Matrixes: A Game-Changer for Sustainable Ingredient Development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leslie Boudesocque-Delaye</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Congress on Natural Products Research (ICNPR 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Cracovie, Poland</w:t>
+              <w:t xml:space="preserve">4th International Meeting on Deep Eutectics Systems (4th IMDES)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04780120v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05138149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les solvants eutectiques : une alternative éco-responsable en séparation liquide/liquide</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Exploring the in vitro sensory properties of Natural Deep Eutectic Solvents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ecaterina Gore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Vrignaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Verger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leslie Boudesocque-Delaye</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AFSEP 2024 Club de Chromatographie Ouest Atlantique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AFSEP, Feb 2024, Nantes (France), France</w:t>
+              <w:t xml:space="preserve">16th Pangborn Sensory Science Symposium "Connecting Senses and Minds"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Philadelphie, PA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04951125v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05576516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eutectic extraction, a vector of innovation for botanical ingredients</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Exploring the in vitro sensory properties of Natural Deep Eutectic Solvents - Pangborn</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ecaterina Gore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Vrignaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Verger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leslie Boudesocque-Delaye</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Solène Odou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès METASP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2024, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">16th Pangborn Sensory Science Symposium - CONNECTING SENSES AND MINDS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, E3S, Jul 2025, Philadelphia, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04951269v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05578231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modulation of Spirulina extraction using Natural Deep Eutectic Solvents with respect to predicted thermodynamic properties</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Impact of natural eutectic matrices on the stability and properties of skincare products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Munnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Verger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxane Grard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Perse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Pradel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Meeting on Deep Eutectic Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Lisboa, Portugal</w:t>
+              <w:t xml:space="preserve">International Congress Unité de Recherche en Chimie Organique et Macromoléculaire (URCOM25)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Le Havre Normandie, May 2024, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04951449v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05578259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chicory (Cichorium intybus) reduces cyathostomin egg excretion and development in grazing horses</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Eutectic extraction, a vector of innovation for botanical ingredients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leslie Boudesocque-Delaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Dumont</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Verger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Wils</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mervé Yagmur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Odou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">74th Annual Meeting of European Federation of Animal Production</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">Congrès METASP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04750296v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04951269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La chicorée fourragère pour le contrôle des petits strongles</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Dumont</w:t>
+                <w:t xml:space="preserve">Natural Cosmetics: How to Harness the Potential of Eutectic Solvents for the Formulation and Enhancement of Natural Ingredients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leslie Boudesocque-Delaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Verger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Divoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Odou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxane Grard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Journées sciences &amp; innovations équines (JSIE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IFCE, Jun 2023, Saumur, France</w:t>
+              <w:t xml:space="preserve">International Congress on Natural Products Research (ICNPR 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Cracovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04168244v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04780120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction en milieu eutectique : avancées et perspectives</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Les solvants eutectiques : une alternative éco-responsable en séparation liquide/liquide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leslie Boudesocque-Delaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Francophone sur les Ingrédients Botaniques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Grasse, France</w:t>
+              <w:t xml:space="preserve">AFSEP 2024 Club de Chromatographie Ouest Atlantique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFSEP, Feb 2024, Nantes (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04951141v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04951125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atelier Halte au tout start’up</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Utilisation d’outils de prédictions thermodynamiques dans la compréhension des systèmes eutectiques pour l’extraction de la spiruline</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mervé Yagmur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leslie Boudesocque-Delaye</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alia Chevalley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felipe Sosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">João A P Coutinho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Claude-Montigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès CURIE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Reims (51), France</w:t>
+              <w:t xml:space="preserve">Boitechnocentre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Nouan Le Fuzelier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04951194v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04952550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NaDES for biomass valorization: process innovation as a key point</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modulation of Spirulina extraction using Natural Deep Eutectic Solvents with respect to predicted thermodynamic properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mervé Yagmur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alia Chevalley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Montigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Jacquemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leslie Boudesocque-Delaye</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Meeting on Deep Eutectic Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Lisboa, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04951180v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04951449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation d’outils de prédictions thermodynamiques dans la compréhension des systèmes eutectiques pour l’extraction de la spiruline</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Extraction en milieu eutectique : avancées et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leslie Boudesocque-Delaye</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Boitechnocentre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Nouan Le Fuzelier, France</w:t>
+              <w:t xml:space="preserve">Conférence Francophone sur les Ingrédients Botaniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Grasse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04952550v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04951141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natural Deep Eutectic Solvents: fad or real opportunity?</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">La chicorée fourragère pour le contrôle des petits strongles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joshua Malsa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sallé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Wimel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Auclair-Ronzaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st Franco-Thai Seminar on Phytocosmeceutical Research and Applications (Webinar)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Le Studium, May 2022, Tours (FR), France</w:t>
+              <w:t xml:space="preserve">Les Journées sciences &amp; innovations équines (JSIE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IFCE, Jun 2023, Saumur, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04951399v1</w:t>
+                <w:t xml:space="preserve">hal-04168244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NaDES for Biomass valorization: new insights on a green technology</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Chicory (Cichorium intybus) reduces cyathostomin egg excretion and development in grazing horses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joshua Malsa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leslie Boudesocque-Delaye</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Wimel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Auclair-Ronzaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NaDES for biomass valorization: new insight of a green technology Studium Webinar</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Le Studium Cosmétosciences, Sep 2022, Tours, France</w:t>
+              <w:t xml:space="preserve">74th Annual Meeting of European Federation of Animal Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04951345v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04750296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of natural deep eutectic solvents-based microalgae extracts on the stability and properties of skincare products</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Atelier Halte au tout start’up</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leslie Boudesocque-Delaye</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFSCC 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, London, United Kingdom</w:t>
+              <w:t xml:space="preserve">Congrès CURIE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Reims (51), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04951476v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04951194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Solvants Eutectiques Profonds Naturels une solution bio-inspirée pour la bioraffinerie de microalgues en cosmétique</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">NaDES for biomass valorization: process innovation as a key point</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Van Gheluwe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Odou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soukaina Hilali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mike Iron Ardeza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Wils</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Xavier Perse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">34e Colloque Biotechnocentre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Nouans Le Fuzelier, France</w:t>
+              <w:t xml:space="preserve">International Meeting on Deep Eutectic Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Lisboa, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04951236v1</w:t>
+                <w:t xml:space="preserve">hal-04951180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NaDES for microalgae biorefinery An exciting tool from raw material to cosmetic product</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Les Solvants Eutectiques Profonds Naturels une solution bio-inspirée pour la bioraffinerie de microalgues en cosmétique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leslie Boudesocque-Delaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Wils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mervé Yagmur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soukaina Hilali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Barbara Clement-Larosière</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Perse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium of Green Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">34e Colloque Biotechnocentre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Nouans Le Fuzelier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04951501v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04951236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of hydrophilic natural deep eutectic solvents on hydrogels intended for skin application</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">NaDES for microalgae biorefinery An exciting tool from raw material to cosmetic product</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leslie Boudesocque-Delaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Wils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sybille de la Motte</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soukaina Hilali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mervé Yagmur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Clement-Larosière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Meeting on Deep Eutectic System</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Lisboa (Virtual Sessions), France</w:t>
+              <w:t xml:space="preserve">International Symposium of Green Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04951600v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04951501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natural deep eutectic solvents: the future of natural cosmetic formulation?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Natural Deep Eutectic Solvents: fad or real opportunity?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leslie Boudesocque-Delaye</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Meeting on Deep Eutectic System</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Lisboa (Virtual Sessions), Portugal</w:t>
+              <w:t xml:space="preserve">1st Franco-Thai Seminar on Phytocosmeceutical Research and Applications (Webinar)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Le Studium, May 2022, Tours (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04951612v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04951399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natural deep eutectic solvents for microalgae biorefinery: Spirulina as a case study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">L Boudesocque-Delaye</w:t>
+                <w:t xml:space="preserve">NaDES for Biomass valorization: new insights on a green technology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leslie Boudesocque-Delaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Association Francophone de l'enseignement et de la recherche en Pharmacognosie (AFERP) webinaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">NaDES for biomass valorization: new insight of a green technology Studium Webinar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Le Studium Cosmétosciences, Sep 2022, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04951520v1</w:t>
+                <w:t xml:space="preserve">hal-04951345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solvants Eutectiques Profonds Naturels (NaDES) Quel impact en chromatographie?</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Impact of natural deep eutectic solvents-based microalgae extracts on the stability and properties of skincare products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Munnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mike Iron Ardeza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soukaina Hilali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Perse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7éme Journée Thématique Club de Chromatographie Ouest Atlantique Chimie durable et sciences séparatives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Francophone des Sciences Séparatives (AFSEP) Webinaire, 2021, Nantes (France), France</w:t>
+              <w:t xml:space="preserve">IFSCC 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04951417v1</w:t>
+                <w:t xml:space="preserve">hal-04951476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ATR-IR spectroscopy for rapid quantification of water content in deep eutectic solvents</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Natural deep eutectic solvents for microalgae biorefinery: Spirulina as a case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Wils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soukaina Hilali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mervé Yagmur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Clement-Larosière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Boudesocque-Delaye</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Meeting on Deep Eutectic System</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Lisbonne, Portugal</w:t>
+              <w:t xml:space="preserve">Congrès Association Francophone de l'enseignement et de la recherche en Pharmacognosie (AFERP) webinaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04951574v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04951520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NADES for microalgae biorefinery: biomass pre-treatment and comparison with bio-sourced solvents</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Impact of hydrophilic natural deep eutectic solvents on hydrogels intended for skin application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mike Iron Ardeza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leslie Boudesocque-Delaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Wils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Perse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sybille de la Motte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd International Meeting on Deep Eutectic System</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2021, Lisboa (Virtual Sessions), France. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, Jun 2021, Lisboa (Virtual Sessions), France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04951588v1</w:t>
+                <w:t xml:space="preserve">hal-04951600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natural Deep Eutectic Solvents for Microalgae Biorefinery in Cosmetic (DERMIC): focus on free fatty acids</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Natural deep eutectic solvents: the future of natural cosmetic formulation?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mike Iron Ardeza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leslie Boudesocque-Delaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Wils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Barbara Clément-Larosière</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Despres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Bonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Lipids &amp; Cosmetics 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Cosmetic Valley, Jan 2020, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">2nd International Meeting on Deep Eutectic System</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Lisboa (Virtual Sessions), Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04768181v1</w:t>
+                <w:t xml:space="preserve">hal-04951612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation in vitro du potentiel anthelminthique de la graine de lupin, &amp;lt;em&amp;gt;Lupinus spp&amp;lt;/em&amp;gt;</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hélène Février</w:t>
+                <w:t xml:space="preserve">ATR-IR spectroscopy for rapid quantification of water content in deep eutectic solvents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suha Elderderi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Leman-Loubière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Wils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Bernard Magnin-Robert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicole Harzic</w:t>
+                <w:t xml:space="preserve">H.J. Byrne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Chourpa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. Journées du Consortium antiParasitaire et antiFongique : CaPF-2016 " A la croisée des Mondes !"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Consortium Anti-Parasitaire et Fongique (CaPF). FRA., Mar 2016, Tours, France. 49 p</w:t>
+              <w:t xml:space="preserve">2nd International Meeting on Deep Eutectic System</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02741920v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04951574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polyphénol du Cranberry : analyses et activités biologiques</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cécile Enguehard-Gueiffier</w:t>
+                <w:t xml:space="preserve">Solvants Eutectiques Profonds Naturels (NaDES) Quel impact en chromatographie?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leslie Boudesocque-Delaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de rencontre du réseau de recherche sur les métabolites spécialisées des plantes (MétaSP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2015, Tours, France. 23 diapositives</w:t>
+              <w:t xml:space="preserve">7éme Journée Thématique Club de Chromatographie Ouest Atlantique Chimie durable et sciences séparatives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Francophone des Sciences Séparatives (AFSEP) Webinaire, 2021, Nantes (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02801591v1</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04951417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation in vitro du potentiel anthelminthique de la graine de lupin, &amp;lt;em&amp;gt;Lupinus spp.&amp;lt;/em&amp;gt;</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">NADES for microalgae biorefinery: biomass pre-treatment and comparison with bio-sourced solvents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Wils</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soukaina Hilali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mervé Yagmur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Clement-Larosière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leslie Boudesocque-Delaye</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22. Rencontres autour des Recherches sur les Ruminants</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2nd International Meeting on Deep Eutectic System</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Lisboa (Virtual Sessions), France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biortech.2019.122719⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02741636v1</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04951588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polyphénols du Cranberry : purification, analyses et activités biologiques</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Natural Deep Eutectic Solvents for Microalgae Biorefinery in Cosmetic (DERMIC): focus on free fatty acids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leslie Boudesocque-Delaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Wils</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Leman-Loubière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bellin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Clément-Larosière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Recherche de l’UFR Sciences Pharmaceutiques Philippe Maupas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Tours, France</w:t>
+              <w:t xml:space="preserve">Congrès Lipids &amp; Cosmetics 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cosmetic Valley, Jan 2020, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02795674v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04768181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stratégies originales de purification et d'évaluation biologique de polyphénols du cranberry.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId191" w:history="1">
+                <w:t xml:space="preserve">Caractérisation in vitro du potentiel anthelminthique de la graine de lupin, &amp;lt;em&amp;gt;Lupinus spp&amp;lt;/em&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leslie Boudesocque</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Février</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Bernard Magnin-Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Harzic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Animation Scientifique : Agents infectieux, immunité et thérapies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Structure Fédérative de Recherche (SFR). Tours, FRA., Jul 2012, Parçay-Meslay, France. 25 diapositives</w:t>
+              <w:t xml:space="preserve">6. Journées du Consortium antiParasitaire et antiFongique : CaPF-2016 " A la croisée des Mondes !"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Consortium Anti-Parasitaire et Fongique (CaPF). FRA., Mar 2016, Tours, France. 49 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02804123v1</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02741920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La chromatographie de partage centrifuge en mode échange d'ions : un outil novateur pour la capture de peptide d'intérêts au sein d'un hydrolysat de RuBisCO.</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Evaluation in vitro du potentiel anthelminthique de la graine de lupin, &amp;lt;em&amp;gt;Lupinus spp.&amp;lt;/em&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Salle Sallé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Février</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques J. Cortet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Bernard Magnin-Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Adebiotech-SFGP "Peptide issus des procédés d'hydrolyse : filières industrielles"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Adebiotech. Romainville, FRA., Oct 2012, Romainville, France. 17 diapositives</w:t>
+              <w:t xml:space="preserve">22. Rencontres autour des Recherches sur les Ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut de l'Elevage (IDELE). FRA., Dec 2015, Paris, France. pp.409</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02805544v1</w:t>
+                <w:t xml:space="preserve">hal-02741636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Polyphénol du Cranberry : analyses et activités biologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leslie Boudesocque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Enguehard-Gueiffier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées de rencontre du réseau de recherche sur les métabolites spécialisées des plantes (MétaSP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2015, Tours, France. 23 diapositives</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02801591v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Polyphénols du Cranberry : purification, analyses et activités biologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leslie Boudesocque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Dorat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Enguehard-Gueiffier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées Recherche de l’UFR Sciences Pharmaceutiques Philippe Maupas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Tours, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02795674v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">HTPLC-densitométrie : une avancée significative dans le contrôle qualité d'extraits de Cranberry (&amp;lt;em&amp;gt;Vaccinium macrocarpon&amp;lt;/em&amp;gt;)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leslie Boudesocque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Dorat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Pothier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Enguehard-Gueiffier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée du Club de CCM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université François Rabelais (Tours). UFR des Sciences Pharmaceutiques, Tours, FRA., Jul 2012, Tours, France. 22 diapositives</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02808938v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stratégies originales de purification et d'évaluation biologique de polyphénols du cranberry.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leslie Boudesocque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées d'Animation Scientifique : Agents infectieux, immunité et thérapies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Structure Fédérative de Recherche (SFR). Tours, FRA., Jul 2012, Parçay-Meslay, France. 25 diapositives</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02804123v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La chromatographie de partage centrifuge en mode échange d'ions : un outil novateur pour la capture de peptide d'intérêts au sein d'un hydrolysat de RuBisCO.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leslie Boudesocque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Adebiotech-SFGP "Peptide issus des procédés d'hydrolyse : filières industrielles"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Adebiotech. Romainville, FRA., Oct 2012, Romainville, France. 17 diapositives</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02805544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (40)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revealing the Nature of Eutectic Solvents: A Synergy Between DSC and Lock-Free DOSY NMR</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Simple and Rapid Microwave-Assisted Suzuki–Miyaura Cross-coupling in Betaine/Glycerol Natural Eutectic Solvent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chefikou Salami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leslie Boudesocque‐delaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre‐olivier Delaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Thiery</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Meeting on Deep Eutectic Systems (4IMDES)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">JCO2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05138133v1</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05365613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovative Alkanediol-Based Eutectic Solvents for Extracting/Pre-Formulating Dermatologically Valuable Free Fatty Acids from Spirulina and Porphyridium Cakes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Revealing the Nature of Eutectic Solvents: A Synergy Between DSC and Lock-Free DOSY NMR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Thiery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mervé Yagmur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Alia Chevalley</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Nuzillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Jacquemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Claude-Montigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Green Chemistry (ISGC 2025)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">4th International Meeting on Deep Eutectic Systems (4IMDES)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Lisbonne, Portugal. , 330, 2024, 4th International Meeting on Deep Eutectic Systems (4IMDES) Book of Abstracts. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2024.121804⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05075055v1</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05138133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revealing the Nature of Eutectic Solvents: A Synergy Between DSC and Lock-Free NMR DOSY</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Innovative Alkanediol-Based Eutectic Solvents for Extracting/Pre-Formulating Dermatologically Valuable Free Fatty Acids from Spirulina and Porphyridium Cakes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Wils</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mervé Yagmur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Carine Maaliki</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bellin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Phelippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alia Chevalley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Green Chemistry (ISGC 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2025, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">, May 2025, La Rochelle (17000), France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05075050v1</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05075055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring sensory potential of NaDES: from synthetic skin to cosmetic applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Revealing the Nature of Eutectic Solvents: A Synergy Between DSC and Lock-Free NMR DOSY</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mervé Yagmur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Thiery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Nuzillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Jacquemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elsa Vrignaud</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Leslie Boudesocque-Delaye</w:t>
+                <w:t xml:space="preserve">Carine Maaliki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFSCC 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Cannes Côte dAzur, France</w:t>
+              <w:t xml:space="preserve">International Symposium on Green Chemistry (ISGC 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05325947v1</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05075050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simple and Rapid Microwave-Assisted Suzuki–Miyaura Cross-coupling in Betaine/Glycerol Natural Eutectic Solvent</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Exploring sensory potential of NaDES: from synthetic skin to cosmetic applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Vrignaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Divoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Verger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leslie Boudesocque-Delaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JCO2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">IFSCC 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Cannes Côte dAzur, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05365613v1</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05325947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovative Alkanediol-Based Eutectic Solvents for Extracting/Pre-Formulating Dermatologically Valuable Free Fatty Acids from Spirulina and Porphyridium Cakes</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Porphyridium cruentum as a chemical factory: valorization of high-value phycobiliproteins and lipids using an innovative solid-liquid-liquid method based entirely on eutectic solvents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Odou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Van Gheluwe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alia Chevalley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Phelippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leslie Boudesocque-Delaye</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Congress on Natural Products Research (ICNPR 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, Cracovie, Poland</w:t>
+              <w:t xml:space="preserve">, 2024, Cracovie, Poland. 28, pp.2777 - 2806, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04780056v1</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04780073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">COSMO-RS as a cutting-edge technology for designing and pre-screening of Natural Deep Eutectic Solvents for selective extraction: Spirulina as a case study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Innovative Alkanediol-Based Eutectic Solvents for Extracting/Pre-Formulating Dermatologically Valuable Free Fatty Acids from Spirulina and Porphyridium Cakes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Wils</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mervé Yagmur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Odou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Van Gheluwe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alia Chevalley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Congress on Natural Products Research (ICNPR 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2024, Cracovie, Poland</w:t>
+              <w:t xml:space="preserve">, 2024, Cracovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04951821v1</w:t>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04780056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of biomass hydration on the valorization of nonpolar metabolites from Spirulina using eutectic solvents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mervé Yagmur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alia Chevalley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Montigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leslie Boudesocque-Delaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Congress on Natural Products Research (ICNPR 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Cracovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04951814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Porphyridium cruentum as a chemical factory: valorization of high-value phycobiliproteins and lipids using an innovative solid-liquid-liquid method based entirely on eutectic solvents</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">COSMO-RS as a cutting-edge technology for designing and pre-screening of Natural Deep Eutectic Solvents for selective extraction: Spirulina as a case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mervé Yagmur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alia Chevalley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Montigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Jacquemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leslie Boudesocque-Delaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Congress on Natural Products Research (ICNPR 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, Cracovie, Poland. 28, pp.2777 - 2806, 2024</w:t>
+              <w:t xml:space="preserve">, Jul 2024, Cracovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04780073v1</w:t>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04951821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modulation of Spirulina extraction using Natural Deep Eutectic Solvents with respect to predicted thermodynamic properties</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Introduction of phycocyanin in cosmetic formulation: natural deep eutectic solvents as key factor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mike Iron Ardeza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soukaina Hilali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Wils</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Perse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Munnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cosm’Innov International Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04951827v1</w:t>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04951835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation de solvant eutectique profond naturel comme additif de broyage : Couplage de Suzuki-Miyaura par mécanochimie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Thiery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Delaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Thibonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leslie Boudesocque-Delaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Chimie Durable</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05019137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction of phycocyanin in cosmetic formulation: natural deep eutectic solvents as key factor</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modulation of Spirulina extraction using Natural Deep Eutectic Solvents with respect to predicted thermodynamic properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mervé Yagmur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alia Chevalley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Montigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Jacquemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leslie Boudesocque-Delaye</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cosm’Innov International Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04951835v1</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04951827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SPIRULINA EXTRACTION WITH NON-POLAR NADES: IMPACT OF COMPONENT RATIO</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mervé Yagmur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Wils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soukaina Hilali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Clément-Larosière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Montigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecole Thématique CNRS Deep Eutectic Solvents</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Roscoff, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04951874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction of NaDES in cosmetic formulation: phycocyanin-enriched extracts as case study</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">NaDES for valorization of phycobiliprotein extraction co-product: Free fatty acids as high added value biocomponds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Wils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mervé Yagmur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Clement-Larosière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leslie Boudesocque-Delaye</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium of Green Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04951850v1</w:t>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04951845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NaDES for valorization of phycobiliprotein extraction co-product: Free fatty acids as high added value biocomponds</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Introduction of NaDES in cosmetic formulation: phycocyanin-enriched extracts as case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mike Iron Ardeza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soukaina Hilali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Wils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Perse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Munnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium of Green Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04951845v1</w:t>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04951850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NaDES pour la valorisation des métabolites apolaires de Spiruline: étude in silico et expérimentale de l’impact de la composition et du procédé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mervé Yagmur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Wils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soukaina Hilali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Clement-Larosière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Claude-Montigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biotechnocentre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Nouan Le Fuzelier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04952518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SPIRULINA EXTRACTION WITH NON-POLAR NADES: IMPACT OF COMPONENT RATIO AND EXTRACTION METHOD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mervé Yagmur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Wils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soukaina Hilali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Clément-Larosière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Montigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium of Green Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, La Rochelle (17000), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04780376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A NaDES Biphasic biorefinery approach for the one-step valorization of Arthospira plantensis polar and non-polar bio-compounds.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soukaina Hilali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mervé Yagmur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Clément-Laroisère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leslie Boudesocque-Delaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium of Green Chemistry (ISGC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, La Rochelle (17000), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04780142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glycerol based NaDES as green solvents for ultrasound-assisted extraction of phycocyanin from Arthrospira platensis-RSM optimization and ANN modeling</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">NaDES-based formulations of Spirulina enriched in free fatty acids: preparation, characterization and skin-impact</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Wils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Leman-Loubière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bellin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Clément-Larosière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Bodet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd International Meeting on Deep Eutectic System</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2021, Lisbon, Portugal</w:t>
+              <w:t xml:space="preserve">, Jun 2021, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04951867v1</w:t>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04951869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NaDES-based formulations of Spirulina enriched in free fatty acids: preparation, characterization and skin-impact</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Glycerol based NaDES as green solvents for ultrasound-assisted extraction of phycocyanin from Arthrospira platensis-RSM optimization and ANN modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soukaina Hilali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Wils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Clement-Larosière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leslie Boudesocque-Delaye</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd International Meeting on Deep Eutectic System</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2021, Lisbonne, Portugal</w:t>
+              <w:t xml:space="preserve">, Jun 2021, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04951869v1</w:t>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04951867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natural Deep Eutectic Solvents : the future of natural cosmetic formulation?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Munnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Wils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Perse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Leman-Loubière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFSCC 2020 online symposium : Beauty and happyness. Pushing boundaries</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Yokohama ( virtual ), Japan. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04951898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skin impact of Natural-Deep-Eutectic-Solvent-extracts enriched with microalgal free fatty acids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Wils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Leman-Loubière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Bellin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Clément-Larosière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Enguehard-Gueiffier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lipids and Cosmetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2020, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04952570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antioxidative and wound healing properties of Crateva adansonii</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kplolali Ahama-Esseh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leslie Boudesocque-Delaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Bodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">C. de Souza</w:t>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Quashie Mensah-Attoh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comlan de Souza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. Joint Meeting of AFERP, ASP, GA, JSP, PSE and SIF</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">9. Joint Natural Products Conference 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Copenhague, Denmark. , 2016</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02742310v1</w:t>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01600310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of anthelmintic properties of the lupine seed, Lupinus spp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Salle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Février</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Bernard Magnin-Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Harzic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. Joint Natural Products Conference 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Copenhague, Denmark. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thieme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Planta Medica, 82, 2016, Planta Medica. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1055/s-0036-1596990⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01602859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solid/liquid extraction as key step for quality assessment of commercial cranberry products using HPTLC-densitometry</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Franck Bruyère</w:t>
+                <w:t xml:space="preserve">Antioxidative and wound healing properties of Crateva adansonii</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kplolali Ahama-Esseh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leslie Boudesocque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Bodet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.Q. Mensah-Attoh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. de Souza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. Joint Natural Products Conference 2016</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">9. Joint Meeting of AFERP, ASP, GA, JSP, PSE and SIF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Copenhagen, Denmark. Georg Thieme Verlag, Planta Medica, 82 (Supplement 1), 2016, 9th Joint Meeting of AFERP, ASP, GA, JSP, PSE and SIF. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1055/s-0036-1596900⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01600341v1</w:t>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02742310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solid/liquid extraction as key step for quality assessment of commercial cranberry products using HPTLC-densitometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leslie Boudesocque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Dorat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lanoue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Ceniviva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bruyere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. Joint Meeting of AFERP, ASP, GA, JSP, PSE and SIF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Copenhagen, Denmark. Georg Thieme Verlag, Planta Medica, 82 (supplement 1), 2016, 9th Joint Meeting of AFERP, ASP, GA, JSP, PSE and SIF. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1055/s-0036-1597045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02740696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovative bioguided fractionation of cranberry juice for Candida biofilm treatment and infected-wound healing</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Solid/liquid extraction as key step for quality assessment of commercial cranberry products using HPTLC-densitometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leslie Boudesocque-Delaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Dorat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lanoue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Bazinet</w:t>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliezer Ceniviva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Bruyère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. Joint Natural Products Conference 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Copenhague, Denmark. , 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01600311v1</w:t>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01600341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One-step preparative isolation of aristolochic acids by strong ion‐exchange centrifugal partition chromatography</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Innovative bioguided fractionation of cranberry juice for Candida biofilm treatment and infected-wound healing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leslie Boudesocque-Delaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Elhadi M. Ahmed</w:t>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Puy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Girardot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lanoue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bazinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. Joint Natural Products Conference 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Copenhague, Denmark. , 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01600312v1</w:t>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01600311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antioxidative and wound healing properties of Crateva adansonii</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">One-step preparative isolation of aristolochic acids by strong ion‐exchange centrifugal partition chromatography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelgadir Alamin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leslie Boudesocque-Delaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Comlan de Souza</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Thery-Koné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Gueiffier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elhadi M. Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. Joint Natural Products Conference 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Copenhague, Denmark. , 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01600310v1</w:t>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01600312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antioxidative and wound healing properties of Crateva adansonii DC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kplolali Ahama-Esseh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leslie Boudesocque-Delaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Bodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Quashie-Mensah-Attoh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Desouza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. International Conference on Polyphenols and Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Tours, France. , 322 p., 2015, ICPH 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01240235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solid/liquid extraction as key step for quality assessment of commercial cranberry products using HPTLC-densitometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leslie Boudesocque-Delaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. International Conference on Polyphenols and Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Tours, France. , 322 p., 2015, ICPH 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01240234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovative bioguided fractionation of cranberry juice for Candida biofilm treatment and infected-wound healing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leslie Boudesocque-Delaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Puy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Girardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lanoue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bazinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. International Conference on Polyphenols and Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Tours, France. , 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01256486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antioxidative and whound healing properties of &amp;lt;em&amp;gt;Crateva adansonii&amp;lt;/em&amp;gt; DC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kplolali Ahama-Esseh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leslie Boudesocque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Bodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Quashie-Mensah-Attoh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Desouza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. Symposium international AFERP – STOLON « Biodiversité et Substances Naturelles »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Lyon, France. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02801191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new meroterpenoid isolated from roots of Ptaeroxylon obliquum Radlk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Agostinho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leslie Boudesocque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Thery-Koné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Gueiffier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Enguehard-Gueiffier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AFERP &amp; STOLON International Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Bruxelles, Belgium. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02803863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HPTLC-densitometry: a step further for routine quality control of cranberry (Vaccinium macrocarpon) extracts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leslie Boudesocque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Dorat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Pothier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Enguehard-Gueiffier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2012 International Congress on Natural Products Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, New York, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georg Thieme Verlag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Planta Medica, 78 (11), 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02745728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ion exchange centrifugal partition chromotography: an innovative tool for bioactive peptide capture in complex protein hydrolyzate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leslie Boudesocque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Kapel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dhulster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Marc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Hugues Renault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2012 International Congress on Natural Products Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, New York, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georg Thieme Verlag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Planta Medica, 78 (11), 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02746703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouveau procédé de purification de peptides utilisant la Chromatographie de Partage Centrifuge en mode échange d'ion mixte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leslie Boudesocque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Lameiras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Nuzillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Mc Garrity</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17. Congrès du GFPP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2011, Aussois, France. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02804681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse de mélanges par RMN en milieu ultravisqueux : intérêt du glycérol et du carbonate de glycérol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Lameiras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leslie Boudesocque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Hugues Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zephirin Z. Mouloungui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Nuzillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17. Congrès du GFPP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2011, Aussois, France. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02804617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ion-exchange Centrifugal Partition Chromatography for Peptide Purification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leslie Boudesocque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassima Amarouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Lameiras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Nuzillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Kapel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PREP 2011 : 24. International Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2011, Boston, United States. , 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02804373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ion-exchange Centrifugal Partition Chromatography for Peptide Purification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leslie Boudesocque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassima Amarouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Lameiras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Nuzillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Kapel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22. American Peptide Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, San Diego, United States. , 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02809362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15898,236 +16532,236 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eutectic Solvents as Alternatives for Extracting Biologically Active Compounds from Marine Natural Products</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leslie Boudesocque-Delaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Rita Gameiro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine drugs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04952603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Application of Green Chemistry in Biomass valorization: Green Route, Green Catalyst and Green Solvent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chao Xie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zupeng Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chang Geun Yoo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaojun Shen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qidong Hou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04952593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16137,170 +16771,170 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mixed ion-exchange centrifugal partition chromatography: an efficient solution for peptide separation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Hugues Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassima Amarouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leslie Boudesocque-Delaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Lameiras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Nuzillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/psc.2448⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01968733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId410"/>
+      <w:footerReference w:type="default" r:id="rId417"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -16368,51 +17002,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="69D4DB86"/>
+    <w:nsid w:val="D4239C68"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -16599,51 +17233,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/leslie-boudesocque-delaye" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8989-0884" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/129340308" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510895v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Verger" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Grard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Pradel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Perse" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Bouderbala" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ics.70051" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273005v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chefikou Salami" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Boudesocque&#8208;delaye" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;olivier Delaye" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Thiery" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/open.202500138" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075093v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merv&#233; Yagmur" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Montigny" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Maaliki" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alia Chevalley" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Th&#233;ry-Kon&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2025.133343" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312342v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Martin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Vrignaud" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Boudesocque-Delaye" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Munnier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2025.128277" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510929v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela Kub&#225;&#328;ov&#225;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaplan Kirakci" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Divoux" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton&#237;n Ka&#328;a" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2025.126491" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503171v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768168v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iron Mike Ardeza" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cosmetics11010017" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768160v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise van Gheluwe" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Odou" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Phelippe" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scp.2024.101654" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723274v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Wils" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bellin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md22060281" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04465124v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Malsa" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Wimel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Auclair-Ronzaud" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dumont" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpddr.2024.100523" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213157v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soukaina Hilali" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2023.125123" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570176v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Verger" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kichou" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Huang" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Perse" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.-M. Ardeza" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.4c01866" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969276v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Thibonnet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202300727" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951083v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Xie" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zupeng Chen" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chang Geun Yoo" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojun Shen" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qidong Hou" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2023.1277256" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510855v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Despres" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ics.12921" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04129892v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Miclon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Courtot" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gu&#233;gnard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Lenhof" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens12040540" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547594v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Clement-Larosi&#232;re" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13399-021-02263-6" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345730v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Claude-Montigny" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Cl&#233;ment-Larosi&#232;re" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md20100600" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03918718v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iwaba Kpabi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Munsch" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;gninou Agban" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Dorat" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sajb.2022.05.055" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302019v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suha Elderderi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Chourpa" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Souc&#233;" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2AY00234E" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951090v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Sacr&#233;" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdalla Elbashir" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27154819" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03346166v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Leman-Loubi&#232;re" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugh Byrne" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26185488" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681605v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Henry" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugh J Byrne" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-021-03432-2" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547583v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26216556" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547589v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Pinault" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2021.102317" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02715674v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lemoine" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bernard" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Girardot" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antibiotics9060279" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881241v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas M A Alsayed" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bei Li Zhang" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bredeloux" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Yu" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu12061782" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02716021v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bertrand" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2020.113361" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176665v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Dubois" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Allanic" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. L Charvet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. F&#233;vrier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-45654-6" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01955429v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Boutin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Munnier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Renaudeau" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Girardot" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pinault" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2018.11.015" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176754v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lanoue" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Dorat" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gueiffier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Bruy&#232;re" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodcont.2017.11.017" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172280v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Delaye" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie P&#233;nichon" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Enguehard-Gueiffier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0037-1610400" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600133v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kplolali Ahama-Esseh" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Bodet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akossiwa Quashie-Mensah-Attoh" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Garcia" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Thery-Kon&#233;" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jep.2017.04.001" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608841v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Forni" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Martinez" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Nuzillard" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Giraud" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2017.07.003" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450234v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Boudesocque-Delaye" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Puy" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Girardot" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Lanoue" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Bazinet" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0036-1596949" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773818v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelgadir Alamin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elhadi Ahmed" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2015.10.033" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KM6XGS37-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637832v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Rozoy" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Boudesocque" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bazinet" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf502824f" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168461v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Agostinho" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Allouchi" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/np5003252" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03333804v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Houill&#233;" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Papon" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bourdeaud" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Besseau" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/np5002576" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636060v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Guerineau" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Costa" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2049-632X.12168" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123362v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassima Amarouche" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Borie" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jssc.201300971" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651564v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Debierre-Grockiego" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytol.2013.06.012" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647200v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Pothier" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2013.02.002" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935738v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Sayagh" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Mcgarrity" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2013.08.053" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LXH3NKVB-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777702v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Kapel" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Paris" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dhulster" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Marc" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchromb.2012.07.034" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NW53MSZ7-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968716v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Lameiras" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Quattrini" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2012.03.010" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZXD38PCN-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646197v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Toribio" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Richard" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Hugues Renault" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2011.07.001" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RX3P36WS-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618281v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z&#233;phirin Mouloungui" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Wieruszeski" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmr.2011.06.021" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6DXWMSHT-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415108v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Varnier Al" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sanchez" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vatsa" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Garcia-Brugger" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968224v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Pinel" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lafosse" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jssc.200800651" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1H1HFVJK-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666434v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Varnier" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Sanchez" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parul Vatsa" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Garcia-Brugger" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2008.01911.x" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367324v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Varnier" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968215v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jh Renault" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Toribio" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Lafosse" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Pinel" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2007.09.004" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GC5JL9JW-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968206v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eldra Delannay" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Zeches-Hanrot" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2006.05.069" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FVZBR4KW-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133306v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divoux Laura" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiery Emilie" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perse Xavier" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075077v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merve Yagmur" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massoud Kermanioryani" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solene Odou" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05305398v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Rita Cruz Duarte" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Bellanger" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138149v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780120v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951125v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951269v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951449v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Jacquemin" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04750296v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168244v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sall&#233;" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951141v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951194v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951180v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Van Gheluwe" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Iron Ardeza" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952550v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Sosa" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o A P Coutinho" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951399v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951345v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951476v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Fournier" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951236v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951501v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951600v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sybille de la Motte" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951612v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bonnier" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951520v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951417v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951574v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.J. Byrne" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951588v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2019.122719" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768181v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741920v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne F&#233;vrier" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Magnin-Robert" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Harzic" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801591v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741636v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Dubois" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Salle Sall&#233;" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques J. Cortet" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795674v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804123v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805544v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808938v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Pothier" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138133v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2024.121804" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075055v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075050v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325947v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365613v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780056v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951821v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951814v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780073v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951827v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019137v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951835v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951874v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951850v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951845v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952518v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780376v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780142v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Cl&#233;ment-Larois&#232;re" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951867v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951869v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951898v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952570v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Wils" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Leman-Loubi&#232;re" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Bellin" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Cl&#233;ment-Larosi&#232;re" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Enguehard-Gueiffier" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742310v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.Q. Mensah-Attoh" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Souza" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0036-1596900" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602859v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Salle" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://files.conferencemanager.dk/medialibrary/59856D54-6D1C-4DEB-AC21-0DD98CCD0470/images/Abstract_book_postersession_wednesday_web.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0036-1596990" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600341v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliezer Ceniviva" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bruy&#232;re" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740696v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lanoue" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ceniviva" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bruyere" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0036-1597045" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600311v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Puy" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600312v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elhadi M. Ahmed" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600310v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Quashie Mensah-Attoh" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Comlan de Souza" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240235v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Quashie-Mensah-Attoh" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Desouza" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240234v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256486v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Puy" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801191v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803863v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745728v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://techeese.eu/news-events/2011/09/27/2012-international-congress-on-natural-products-research/" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746703v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804681v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Giraud" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Mc Garrity" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804617v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zephirin Z. Mouloungui" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804373v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809362v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952603v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Rita Gameiro" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952593v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968733v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/psc.2448" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/leslie-boudesocque-delaye" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8989-0884" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/129340308" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273005v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chefikou Salami" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Boudesocque&#8208;delaye" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;olivier Delaye" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Thiery" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/open.202500138" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510895v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Verger" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Grard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Pradel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Perse" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Bouderbala" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ics.70051" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312342v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Martin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Vrignaud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Boudesocque-Delaye" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Munnier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2025.128277" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075093v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merv&#233; Yagmur" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Montigny" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Maaliki" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alia Chevalley" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Th&#233;ry-Kon&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2025.133343" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580892v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Nuzillard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Hugues Renault" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Jacquemin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.5c01641" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503171v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510929v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela Kub&#225;&#328;ov&#225;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaplan Kirakci" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Divoux" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton&#237;n Ka&#328;a" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2025.126491" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570176v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Verger" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Kichou" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Huang" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.-M. Ardeza" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.4c01866" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723274v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Wils" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bellin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Phelippe" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md22060281" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768168v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iron Mike Ardeza" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cosmetics11010017" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768160v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise van Gheluwe" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Odou" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scp.2024.101654" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04465124v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Malsa" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Wimel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Auclair-Ronzaud" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dumont" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpddr.2024.100523" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213157v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soukaina Hilali" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2023.125123" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04129892v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Miclon" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Courtot" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gu&#233;gnard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Lenhof" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens12040540" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969276v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Thibonnet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202300727" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951083v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Xie" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zupeng Chen" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chang Geun Yoo" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojun Shen" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qidong Hou" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2023.1277256" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510855v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Despres" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ics.12921" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302019v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suha Elderderi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Chourpa" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Souc&#233;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2AY00234E" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951090v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Sacr&#233;" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdalla Elbashir" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27154819" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345730v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Claude-Montigny" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Cl&#233;ment-Larosi&#232;re" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md20100600" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547594v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Clement-Larosi&#232;re" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13399-021-02263-6" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03918718v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iwaba Kpabi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Munsch" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;gninou Agban" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Dorat" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sajb.2022.05.055" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547589v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Leman-Loubi&#232;re" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Pinault" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2021.102317" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03346166v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugh Byrne" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26185488" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681605v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Henry" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugh J Byrne" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-021-03432-2" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547583v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26216556" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02715674v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lemoine" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bernard" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Girardot" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antibiotics9060279" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881241v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas M A Alsayed" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bei Li Zhang" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bredeloux" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Yu" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu12061782" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02716021v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bertrand" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2020.113361" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176665v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Dubois" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Allanic" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. L Charvet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. F&#233;vrier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-45654-6" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01955429v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Boutin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Munnier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Renaudeau" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Girardot" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pinault" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2018.11.015" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176754v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lanoue" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Dorat" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gueiffier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Bruy&#232;re" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodcont.2017.11.017" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172280v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Delaye" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie P&#233;nichon" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Enguehard-Gueiffier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0037-1610400" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600133v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kplolali Ahama-Esseh" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Bodet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akossiwa Quashie-Mensah-Attoh" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Garcia" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Thery-Kon&#233;" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jep.2017.04.001" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608841v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Forni" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Martinez" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Giraud" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2017.07.003" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450234v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Boudesocque-Delaye" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Puy" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Girardot" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Lanoue" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Bazinet" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0036-1596949" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773818v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelgadir Alamin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elhadi Ahmed" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2015.10.033" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KM6XGS37-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637832v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Rozoy" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Boudesocque" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bazinet" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf502824f" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168461v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Agostinho" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Allouchi" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/np5003252" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03333804v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Houill&#233;" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Papon" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bourdeaud" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Besseau" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/np5002576" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636060v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Guerineau" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Costa" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2049-632X.12168" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123362v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassima Amarouche" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Borie" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jssc.201300971" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647200v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Pothier" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2013.02.002" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651564v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Debierre-Grockiego" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytol.2013.06.012" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935738v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Sayagh" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Mcgarrity" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2013.08.053" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LXH3NKVB-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777702v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Kapel" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Paris" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dhulster" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Marc" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchromb.2012.07.034" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NW53MSZ7-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968716v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Lameiras" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Quattrini" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2012.03.010" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZXD38PCN-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618281v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z&#233;phirin Mouloungui" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Wieruszeski" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmr.2011.06.021" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6DXWMSHT-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646197v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Toribio" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Richard" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2011.07.001" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RX3P36WS-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666434v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Varnier" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Sanchez" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parul Vatsa" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Garcia-Brugger" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2008.01911.x" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415108v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Varnier Al" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sanchez" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vatsa" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Garcia-Brugger" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968224v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Pinel" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lafosse" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jssc.200800651" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1H1HFVJK-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367324v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Varnier" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968215v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jh Renault" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Toribio" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Lafosse" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Pinel" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2007.09.004" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GC5JL9JW-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968206v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eldra Delannay" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Zeches-Hanrot" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2006.05.069" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FVZBR4KW-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578213v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ecaterina Gore" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05305398v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Rita Cruz Duarte" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Bellanger" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133306v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divoux Laura" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiery Emilie" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perse Xavier" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075077v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merve Yagmur" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massoud Kermanioryani" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solene Odou" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138149v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576516v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578231v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578259v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Munnier" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951269v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780120v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951125v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952550v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Sosa" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o A P Coutinho" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951449v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951141v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168244v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sall&#233;" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04750296v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951194v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951180v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Van Gheluwe" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Iron Ardeza" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951236v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951501v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951399v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951345v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951476v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Fournier" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951520v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951600v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sybille de la Motte" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951612v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bonnier" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951574v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.J. Byrne" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951417v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951588v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2019.122719" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768181v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741920v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne F&#233;vrier" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Magnin-Robert" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Harzic" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741636v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Dubois" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Salle Sall&#233;" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques J. Cortet" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801591v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795674v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808938v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Pothier" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804123v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805544v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365613v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138133v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2024.121804" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075055v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075050v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325947v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780073v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780056v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951814v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951821v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951835v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019137v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951827v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951874v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951845v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951850v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952518v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780376v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780142v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Cl&#233;ment-Larois&#232;re" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951869v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951867v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951898v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952570v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Wils" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Leman-Loubi&#232;re" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Bellin" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Cl&#233;ment-Larosi&#232;re" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Enguehard-Gueiffier" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600310v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Quashie Mensah-Attoh" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Comlan de Souza" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602859v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Salle" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://files.conferencemanager.dk/medialibrary/59856D54-6D1C-4DEB-AC21-0DD98CCD0470/images/Abstract_book_postersession_wednesday_web.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0036-1596990" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742310v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.Q. Mensah-Attoh" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Souza" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0036-1596900" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740696v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lanoue" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ceniviva" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bruyere" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0036-1597045" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600341v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliezer Ceniviva" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bruy&#232;re" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600311v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Puy" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600312v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elhadi M. Ahmed" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240235v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Quashie-Mensah-Attoh" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Desouza" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240234v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256486v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Puy" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801191v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803863v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745728v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://techeese.eu/news-events/2011/09/27/2012-international-congress-on-natural-products-research/" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746703v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804681v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Giraud" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Mc Garrity" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804617v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zephirin Z. Mouloungui" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804373v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809362v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952603v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Rita Gameiro" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952593v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968733v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/psc.2448" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>