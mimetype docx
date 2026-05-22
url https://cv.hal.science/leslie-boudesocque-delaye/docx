--- v1 (2026-05-02)
+++ v2 (2026-05-22)
@@ -1,16947 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...16895 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:101.5873015873px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Leslie Boudesocque-Delaye </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">leslie-boudesocque-delaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-8989-0884</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">129340308</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=BGQJg2QAAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (55)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natural eutectic systems as emerging green multifunctional ingredients: A sensory-related perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Vrignaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leslie Boudesocque-Delaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Verger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Munnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Liquids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 436, pp.128277. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.molliq.2025.128277⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05312342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eutectic Point Determination of Type V Hydrophobic Octanoic Acid-Based Solvents by “Lock-Free” 1 H and 13 C NMR Self-Diffusion Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Thiery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mervé Yagmur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Nuzillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Hugues Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Jacquemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 97 (35), pp.18983-18991. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.analchem.5c01641⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05580892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards sustainable cosmetic Ingredients: A Simplified in silico approach for selecting Innovative natural mixtures as solvents in biomass extraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mervé Yagmur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Montigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Maaliki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alia Chevalley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Théry-Koné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Separation and Purification Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 371, pp.133343. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.seppur.2025.133343⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05075093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cosmetic creams with caprylic acid‐based Natural Eutectic Solvents: Stability, rheology and user perception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Verger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Grard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Pradel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Perse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salima Bouderbala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Cosmetic Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ics.70051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05510895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simple and Rapid Microwave‐Assisted Suzuki–Miyaura Cross‐coupling in Betaine/Glycerol Natural Eutectic Solvent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chefikou Salami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leslie Boudesocque‐delaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre‐olivier Delaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Thiery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemistryOpen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 14 (11), pp.e202500138. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/open.202500138⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05273005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blue-light activated molybdenum cluster-based photosensitizers in NaDES – formulated creams for dermatological photodynamic therapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaela Kubáňová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaplan Kirakci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leslie Boudesocque-Delaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Divoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonín Kaňa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 689, pp.126491. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpharm.2025.126491⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05510929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natural eutectic systems as emerging green multifunctional ingredients: A sensory-related perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Vrignaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leslie Boudesocque-Delaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Verger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Munnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Liquids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 436, pp.128277. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.molliq.2025.128277⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05503171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Hydrophilic Natural Deep Eutectic Solvents on the Rheological, Textural, and Sensory Properties of Carboxymethylcellulose-Based Cosmetic Hydrogels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Verger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Kichou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Perse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I.-M. Ardeza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12 (18), pp.7187-7199. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acssuschemeng.4c01866⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04570176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative Alkanediol-Based Eutectic Solvents for Extracting/Pre-Formulating Dermatologically Valuable Free Fatty Acids from Spirulina and Porphyridium Cakes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Wils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mervé Yagmur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bellin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Phelippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alia Chevalley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine drugs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 22 (6), pp.281. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/md22060281⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04723274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chicory (Cichorium intybus) reduces cyathostomin egg excretion and larval development in grazing horses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joshua Malsa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leslie Boudesocque-Delaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Wimel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Auclair-Ronzaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International journal for parasitology. Drugs and drug resistance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 24, pp.100523. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpddr.2024.100523⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04465124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natural Deep Eutectic Solvents as a Novel Bio-Based Matrix for Ready-to-Use Natural Antioxidants-Enriched Ingredients: Extraction and Formulation Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leslie Boudesocque-Delaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iron Mike Ardeza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Verger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Grard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Théry-Koné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cosmetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 11 (1), pp.17. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/cosmetics11010017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04768168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-step extraction/pre-formulation process for B-phycoerythrin using glycerol-based eutectic solvents: A step toward more sustainable production of phycobiliproteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise van Gheluwe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Odou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mervé Yagmur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Théry-Koné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Phelippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Chemistry and Pharmacy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 40, pp.101654. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scp.2024.101654⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04768160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NaDES-based biorefinery of Spirulina (Arthrospira platensis): A new path for sustainable high value-added metabolites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soukaina Hilali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise van Gheluwe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mervé Yagmur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Wils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Phelippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Separation and Purification Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 329, pp.125123. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.seppur.2023.125123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04213157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Brown Alga Bifurcaria bifurcata Presents an Anthelmintic Activity on All Developmental Stages of the Parasitic Nematode Heligmosomoides polygyrus bakeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Miclon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Courtot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Guégnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Lenhof</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leslie Boudesocque-Delaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pathogens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12 (4), pp.540. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/pathogens12040540⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04129892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial: The application of green chemistry in biomass valorization: green route, green catalyst and green solvent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Xie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zupeng Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chang Geun Yoo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaojun Shen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qidong Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11, </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fchem.2023.1277256⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04951083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanochemical Suzuki‐Miyaura Cross‐Coupling with Natural Deep Eutectic Solvent as Liquid‐Assisted Grinding Additive: Merging Two Fields for a Greener Strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Thiery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre‐olivier Delaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Thibonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leslie Boudesocque‐delaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 26 (37), pp.e202300727. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejoc.202300727⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04969276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formulability of natural deep eutectic solvents in cosmetics: a joint rheological, calorimetric and sensory analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Verger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iron Mike Ardeza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Despres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Perse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salima Bouderbala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Cosmetic Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Special Issue:Cosm’Innov Congress, 5th edition, 24 &amp; 25 May 2023, Orléans, France, 45 (S2), pp.1-61. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ics.12921⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05510855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring the water content in NADES extracts from spirulina biomass by means of ATR-IR spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suha Elderderi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soukaina Hilali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Wils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Chourpa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Soucé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (20), pp.1973-1981. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D2AY00234E⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04302019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of Vibrational Spectroscopic Techniques for Quantification of Water in Natural Deep Eutectic Solvents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suha Elderderi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Sacré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Wils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Chourpa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdalla Elbashir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 27 (15), pp.4819. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules27154819⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04951090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alternative Solvents for the Biorefinery of Spirulina: Impact of Pretreatment on Free Fatty Acids with High Added Value</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Wils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mervé Yagmur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Phelippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Claude-Montigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Clément-Larosière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine drugs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 20 (10), pp.600. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/md20100600⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04345730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glycerol-based NaDES as green solvents for ultrasound-assisted extraction of phycocyanin from Arthrospira platensis—RSM optimization and ANN modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soukaina Hilali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Wils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alia Chevalley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Clement-Larosière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leslie Boudesocque-Delaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomass Conversion and Biorefinery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13399-021-02263-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03547594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassia sieberiana root bark used in traditional medicine in Togo: Anthelmintic property against Haemonchus contortus and tannins composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwaba Kpabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Munsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amégninou Agban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Théry-Koné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle Dorat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">South African Journal of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 151 (part B), pp.549-558. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sajb.2022.05.055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03918718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natural deep eutectic solvent formulations for spirulina: Preparation, intensification, and skin impact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Wils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Leman-Loubière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bellin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Clement-Larosière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Pinault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algal Research - Biomass, Biofuels and Bioproducts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 56, pp.102317. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.algal.2021.102317⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03547589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Situ Water Quantification in Natural Deep Eutectic Solvents Using Portable Raman Spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suha Elderderi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Wils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Leman-Loubière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugh Byrne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Chourpa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 26 (18), pp.5488. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules26185488⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03346166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of Raman and attenuated total reflectance (ATR) infrared spectroscopy for water quantification in natural deep eutectic solvent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suha Elderderi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Wils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Leman-Loubière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugh J Byrne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 413 (19), pp.4785-4799. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00216-021-03432-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04681605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomass Valorization Using Natural Deep Eutectic Solvents: What’s New in France?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Wils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soukaina Hilali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leslie Boudesocque-Delaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 26 (21), pp.6556. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules26216556⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03547583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aqueous Fraction from Hibiscus sabdariffa Relaxes Mesenteric Arteries of Normotensive and Hypertensive Rats through Calcium Current Reduction and Possibly Potassium Channels Modulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas M A Alsayed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bei Li Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bredeloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leslie Boudesocque-Delaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angèle Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrients</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (6), pp.E-1782. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nu12061782⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02881241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanovectorized Microalgal Extracts to Fight Candida albicans and Cutibacterium acnes Biofilms: Impact of Dual-Species Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Leman-Loubière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Clement-Larosière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Girardot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antibiotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9 (6), pp.279. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/antibiotics9060279⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02715674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ATR-IR spectroscopy for rapid quantification of water content in deep eutectic solvents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suha Elderderi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Leman-Loubière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Wils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Liquids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 311, pp.113361. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.molliq.2020.113361⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02716021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lupin (Lupinus spp.) seeds exert anthelmintic activity associated with their alkaloid content</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Allanic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. L Charvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Guégnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Février</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (1), 12 p. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-019-45654-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02176665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spirulina platensis sustainable lipid extracts in alginate-based nanocarriers: An algal approach against biofilms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Munnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Renaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Girardot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pinault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algal Research - Biomass, Biofuels and Bioproducts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 37, pp.160-168. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.algal.2018.11.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01955429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality control of commercial cranberry products: HPTLC-densitometry a new deal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leslie Boudesocque-Delaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lanoue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Dorat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Gueiffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Bruyère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 86, pp.214-223. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodcont.2017.11.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02176754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natural Deep Eutectic Solvents as sustainable solvent for Suzuki-Miyaura cross- coupling reactions applied to imidazo-fused heterocycles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Delaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pénichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leslie Boudesocque-Delaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Enguehard-Gueiffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Gueiffier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SynOpen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2 (04), pp.306 - 311. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1055/s-0037-1610400⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02172280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anti-inflammatory activity of Crateva adansonii DC on keratinocytes infected by Staphylococcus aureus: From traditional practice to scientific approach using HPTLC-densitometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kplolali Ahama-Esseh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Bodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akossiwa Quashie-Mensah-Attoh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thery-Koné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ethnopharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 204, pp.26-35. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jep.2017.04.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01600133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Purification of dirucotide, a synthetic 17-aminoacid peptide, by ion exchange centrifugal partition chromatography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leslie Boudesocque-Delaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciano Forni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Nuzillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chromatography A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 1513, pp.78-83. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chroma.2017.07.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative bioguided fractionation of cranberry juice for Candida biofilm treatment and infected-wound healing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Boudesocque-Delaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Puy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Girardot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Lanoue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Bazinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planta Medica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 81 (S 01), pp.S1-S381. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1055/s-0036-1596949⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04450234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One-step preparative isolation of aristolochic acids by strong ion-exchange centrifugal partition chromatography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelgadir Alamin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leslie Boudesocque-Delaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thery-Koné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Gueiffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elhadi Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Separation and Purification Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 156, pp.444 - 449. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.seppur.2015.10.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deacidification of cranberry juice by electrodialysis with bipolar membranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Rozoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leslie Boudesocque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bazinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 63 (2), pp.642-651. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jf502824f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02637832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antibacterial Polyketide Heterodimers from [i]Pyrenacantha kaurabassana[/i] Tubers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leslie Boudesocque-Delaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Agostinho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Bodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thery-Koné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Allouchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of natural products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 78 (4), pp.597-603. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/np5003252⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01168461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antifungal Activity of Resveratrol Derivatives against Candida Species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Houillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Papon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leslie Boudesocque-Delaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bourdeaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Besseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Natural Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 77 (7), pp.1658-1662. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/np5002576⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03333804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promising results of cranberry in the prevention of oral Candida biofilms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Girardot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Guerineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leslie Boudesocque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bazinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pathogens and Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 70 (3), pp.432 - 439. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/2049-632X.12168⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02636060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New biphasic solvent system based on cyclopentyl methyl ether for the purification of a non-polar synthetic peptide by pH-zone refining centrifugal partition chromatography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassima Amarouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leslie Boudesocque-Delaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Borie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciano Forni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Separation Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 37 (11), pp.1222-1228. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jssc.201300971⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01123362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High performance thin layer chromatography-densitometry: a step further for quality control of cranberry extracts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leslie Boudesocque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Dorat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack Pothier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Gueiffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Enguehard-Gueiffier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 139 (1-4), pp.866-871. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2013.02.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02647200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new meroterpenoid isolated from roots of Ptaeroxylon obliquum Radlk.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Agostinho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leslie Boudesocque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thery-Koné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Debierre-Grockiego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Gueiffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytochemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 6 (4), pp.560 - 566. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.phytol.2013.06.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02651564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Purification of a modified cyclosporine A by co-current centrifugal partition chromatography: Process development and intensification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassima Amarouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leslie Boudesocque-Delaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Sayagh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Mcgarrity</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chromatography A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 1311, pp.72 - 78. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chroma.2013.08.053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01935738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concentration and selective fractionation of an antihypertensive peptide from an alfalfa white proteins hydrolysate by mixed ion-exchange centrifugal partition chromatography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leslie Boudesocque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Kapel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dhulster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Marc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chromatography B - Analytical Technologies in the Biomedical and Life Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 905, pp.23-30. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jchromb.2012.07.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00777702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ion-exchange centrifugal partition chromatography: A methodological approach for peptide separation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leslie Boudesocque-Delaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Lameiras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassima Amarouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Quattrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chromatography A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 1236, pp.115-122. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chroma.2012.03.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01968716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glycerol and glycerol carbonate as ultraviscous solvents for mixture analysis by NMR.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Lameiras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leslie Boudesocque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zéphirin Mouloungui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Hugues Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Wieruszeski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Magnetic Resonance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 212 (1), pp.161-8. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmr.2011.06.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00618281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparative isolation of glucosinolates from various edible plants by strong ion-exchange centrifugal partition chromatography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Toribio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leslie Boudesocque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Nuzillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Hugues Renault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Separation and Purification Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 83 (9), pp.15 - 22. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.seppur.2011.07.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02646197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bacterial rhamnolipids are novel MAMPs conferring resistance to Botrytis cinerea in grapevine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Varnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parul Vatsa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leslie Boudesocque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Garcia-Brugger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant, Cell and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 32 (2), pp.178-193. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-3040.2008.01911.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bacterial rhamnolipids are novel MAMPs confering resistance to Botrytis cinerea in grapevine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.L. Varnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vatsa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leslie Boudesocque-Delaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Garcia-Brugger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant, Cell and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 32, pp.178-193</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00367324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bacterial rhamnolipids are novel MAMPs conferring resistance to Botrytis cinerea in grapevine.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Varnier Al</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vatsa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leslie Boudesocque-Delaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Garcia-Brugger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant, Cell and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 32 (2), pp.178-193</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00415108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilot-scale ion-exchange centrifugal partition chromatography: Purification of sinalbin from white mustard seeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Toribio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Nuzillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Pinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leslie Boudesocque-Delaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lafosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Separation Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 32 (11), pp.1801-1807. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jssc.200800651⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01968224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large-scale purification of glucosinolates by strong ion-exchange centrifugal partition chromatography. From lab-scale CPC to 5L-pilot-scale FCPC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Hugues Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jh Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Toribio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Lafosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Pinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planta Medica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 74 (09), </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chroma.2007.09.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01968215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple dual-mode centrifugal partition chromatography, a semi-continuous development mode for routine laboratory-scale purifications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eldra Delannay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Toribio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leslie Boudesocque-Delaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Nuzillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Zeches-Hanrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chromatography A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 1127 (1-2), pp.45-51. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chroma.2006.05.069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01968206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (37)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natural Deep Eutectic Solvents : Exploring the in vitro sensory properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecaterina Gore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Vrignaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Verger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leslie Boudesocque-Delaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Société Francaise d'analyse Sensorielle - SFAS webinar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2026, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05578213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bio-inspired eutectic solvents: composition, properties and cosmetic use</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leslie Boudesocque-Delaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Munnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Rita Cruz Duarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Bellanger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFSCC 35th 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The International Federation of Societies of Cosmetic Chemists (IFSCC), Sep 2025, Cannes Côte dAzur, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05305398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eutectic Matrixes: A Game-Changer for Sustainable Ingredient Development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leslie Boudesocque-Delaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Meeting on Deep Eutectics Systems (4th IMDES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05138149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Solvents to Multifunctional Ingredients: Natural Deep Eutectic Solvents for Sustainable Cosmetic Emulsions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Divoux Laura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Verger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thiery Emilie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perse Xavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Vrignaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Meeting on Deep Eutectic Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DES Solutio &amp; Nova University, Jun 2025, Lisboa, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05133306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pioneering Sustainability in Ingredient Design with Eutectic Matrixes: Focus on the Smart selection strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leslie Boudesocque-Delaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merve Yagmur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massoud Kermanioryani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Wils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solene Odou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Green Chemistry (ISGC 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, La Rochelle (17000), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05075077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the in vitro sensory properties of Natural Deep Eutectic Solvents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecaterina Gore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Vrignaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Verger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leslie Boudesocque-Delaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th Pangborn Sensory Science Symposium "Connecting Senses and Minds"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Philadelphie, PA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05576516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the in vitro sensory properties of Natural Deep Eutectic Solvents - Pangborn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecaterina Gore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Vrignaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Verger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leslie Boudesocque-Delaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th Pangborn Sensory Science Symposium - CONNECTING SENSES AND MINDS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, E3S, Jul 2025, Philadelphia, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05578231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eutectic extraction, a vector of innovation for botanical ingredients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leslie Boudesocque-Delaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Verger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Wils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mervé Yagmur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Odou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès METASP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04951269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of natural eutectic matrices on the stability and properties of skincare products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Munnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Verger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Grard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Perse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Pradel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress Unité de Recherche en Chimie Organique et Macromoléculaire (URCOM25)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Le Havre Normandie, May 2024, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05578259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natural Cosmetics: How to Harness the Potential of Eutectic Solvents for the Formulation and Enhancement of Natural Ingredients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leslie Boudesocque-Delaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Verger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Divoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Odou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Grard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress on Natural Products Research (ICNPR 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Cracovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04780120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les solvants eutectiques : une alternative éco-responsable en séparation liquide/liquide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leslie Boudesocque-Delaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFSEP 2024 Club de Chromatographie Ouest Atlantique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFSEP, Feb 2024, Nantes (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04951125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation d’outils de prédictions thermodynamiques dans la compréhension des systèmes eutectiques pour l’extraction de la spiruline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mervé Yagmur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alia Chevalley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Sosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João A P Coutinho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Claude-Montigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Boitechnocentre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Nouan Le Fuzelier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04952550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modulation of Spirulina extraction using Natural Deep Eutectic Solvents with respect to predicted thermodynamic properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mervé Yagmur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alia Chevalley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Montigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Jacquemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leslie Boudesocque-Delaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Meeting on Deep Eutectic Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Lisboa, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04951449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction en milieu eutectique : avancées et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leslie Boudesocque-Delaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Francophone sur les Ingrédients Botaniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Grasse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04951141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La chicorée fourragère pour le contrôle des petits strongles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joshua Malsa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sallé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Wimel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Auclair-Ronzaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Journées sciences &amp; innovations équines (JSIE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFCE, Jun 2023, Saumur, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04168244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chicory (Cichorium intybus) reduces cyathostomin egg excretion and development in grazing horses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joshua Malsa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leslie Boudesocque-Delaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Wimel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Auclair-Ronzaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">74th Annual Meeting of European Federation of Animal Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04750296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atelier Halte au tout start’up</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leslie Boudesocque-Delaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès CURIE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Reims (51), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04951194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NaDES for biomass valorization: process innovation as a key point</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Van Gheluwe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Odou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soukaina Hilali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Iron Ardeza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Wils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Meeting on Deep Eutectic Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Lisboa, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04951180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NaDES for microalgae biorefinery An exciting tool from raw material to cosmetic product</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leslie Boudesocque-Delaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Wils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soukaina Hilali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mervé Yagmur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Clement-Larosière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium of Green Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04951501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Solvants Eutectiques Profonds Naturels une solution bio-inspirée pour la bioraffinerie de microalgues en cosmétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leslie Boudesocque-Delaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Wils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mervé Yagmur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soukaina Hilali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Perse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34e Colloque Biotechnocentre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Nouans Le Fuzelier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04951236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NaDES for Biomass valorization: new insights on a green technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leslie Boudesocque-Delaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NaDES for biomass valorization: new insight of a green technology Studium Webinar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Studium Cosmétosciences, Sep 2022, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04951345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natural Deep Eutectic Solvents: fad or real opportunity?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leslie Boudesocque-Delaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Franco-Thai Seminar on Phytocosmeceutical Research and Applications (Webinar)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Studium, May 2022, Tours (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04951399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of natural deep eutectic solvents-based microalgae extracts on the stability and properties of skincare products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Munnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Iron Ardeza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soukaina Hilali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Perse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFSCC 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04951476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natural deep eutectic solvents for microalgae biorefinery: Spirulina as a case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Wils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soukaina Hilali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mervé Yagmur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Clement-Larosière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Boudesocque-Delaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Association Francophone de l'enseignement et de la recherche en Pharmacognosie (AFERP) webinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04951520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ATR-IR spectroscopy for rapid quantification of water content in deep eutectic solvents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suha Elderderi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Leman-Loubière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Wils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.J. Byrne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Chourpa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Meeting on Deep Eutectic System</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04951574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solvants Eutectiques Profonds Naturels (NaDES) Quel impact en chromatographie?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leslie Boudesocque-Delaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7éme Journée Thématique Club de Chromatographie Ouest Atlantique Chimie durable et sciences séparatives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Francophone des Sciences Séparatives (AFSEP) Webinaire, 2021, Nantes (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04951417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of hydrophilic natural deep eutectic solvents on hydrogels intended for skin application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Iron Ardeza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leslie Boudesocque-Delaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Wils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Perse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sybille de la Motte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Meeting on Deep Eutectic System</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Lisboa (Virtual Sessions), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04951600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natural deep eutectic solvents: the future of natural cosmetic formulation?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Iron Ardeza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leslie Boudesocque-Delaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Wils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Despres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Bonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Meeting on Deep Eutectic System</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Lisboa (Virtual Sessions), Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04951612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NADES for microalgae biorefinery: biomass pre-treatment and comparison with bio-sourced solvents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Wils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soukaina Hilali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mervé Yagmur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Clement-Larosière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leslie Boudesocque-Delaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Meeting on Deep Eutectic System</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Lisboa (Virtual Sessions), France. </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biortech.2019.122719⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04951588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natural Deep Eutectic Solvents for Microalgae Biorefinery in Cosmetic (DERMIC): focus on free fatty acids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leslie Boudesocque-Delaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Wils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Leman-Loubière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bellin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Clément-Larosière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Lipids &amp; Cosmetics 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cosmetic Valley, Jan 2020, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04768181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation in vitro du potentiel anthelminthique de la graine de lupin, &amp;lt;em&amp;gt;Lupinus spp&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leslie Boudesocque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Février</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Magnin-Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Harzic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Journées du Consortium antiParasitaire et antiFongique : CaPF-2016 " A la croisée des Mondes !"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Consortium Anti-Parasitaire et Fongique (CaPF). FRA., Mar 2016, Tours, France. 49 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation in vitro du potentiel anthelminthique de la graine de lupin, &amp;lt;em&amp;gt;Lupinus spp.&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Salle Sallé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Février</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques J. Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Magnin-Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de l'Elevage (IDELE). FRA., Dec 2015, Paris, France. pp.409</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polyphénol du Cranberry : analyses et activités biologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leslie Boudesocque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Enguehard-Gueiffier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de rencontre du réseau de recherche sur les métabolites spécialisées des plantes (MétaSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Tours, France. 23 diapositives</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polyphénols du Cranberry : purification, analyses et activités biologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leslie Boudesocque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Dorat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Enguehard-Gueiffier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Recherche de l’UFR Sciences Pharmaceutiques Philippe Maupas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HTPLC-densitométrie : une avancée significative dans le contrôle qualité d'extraits de Cranberry (&amp;lt;em&amp;gt;Vaccinium macrocarpon&amp;lt;/em&amp;gt;)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leslie Boudesocque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Dorat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Pothier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Enguehard-Gueiffier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du Club de CCM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université François Rabelais (Tours). UFR des Sciences Pharmaceutiques, Tours, FRA., Jul 2012, Tours, France. 22 diapositives</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02808938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies originales de purification et d'évaluation biologique de polyphénols du cranberry.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leslie Boudesocque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Animation Scientifique : Agents infectieux, immunité et thérapies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Structure Fédérative de Recherche (SFR). Tours, FRA., Jul 2012, Parçay-Meslay, France. 25 diapositives</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02804123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La chromatographie de partage centrifuge en mode échange d'ions : un outil novateur pour la capture de peptide d'intérêts au sein d'un hydrolysat de RuBisCO.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leslie Boudesocque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Adebiotech-SFGP "Peptide issus des procédés d'hydrolyse : filières industrielles"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Adebiotech. Romainville, FRA., Oct 2012, Romainville, France. 17 diapositives</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (40)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simple and Rapid Microwave-Assisted Suzuki–Miyaura Cross-coupling in Betaine/Glycerol Natural Eutectic Solvent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chefikou Salami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leslie Boudesocque‐delaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre‐olivier Delaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Thiery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JCO2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05365613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revealing the Nature of Eutectic Solvents: A Synergy Between DSC and Lock-Free DOSY NMR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Thiery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mervé Yagmur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Nuzillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Jacquemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Claude-Montigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Meeting on Deep Eutectic Systems (4IMDES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Lisbonne, Portugal. , 330, 2024, 4th International Meeting on Deep Eutectic Systems (4IMDES) Book of Abstracts. </w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbpol.2024.121804⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05138133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revealing the Nature of Eutectic Solvents: A Synergy Between DSC and Lock-Free NMR DOSY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mervé Yagmur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Thiery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Nuzillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Jacquemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Maaliki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Green Chemistry (ISGC 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05075050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative Alkanediol-Based Eutectic Solvents for Extracting/Pre-Formulating Dermatologically Valuable Free Fatty Acids from Spirulina and Porphyridium Cakes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Wils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mervé Yagmur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bellin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Phelippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alia Chevalley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Green Chemistry (ISGC 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, La Rochelle (17000), France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05075055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring sensory potential of NaDES: from synthetic skin to cosmetic applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Vrignaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Divoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Verger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leslie Boudesocque-Delaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFSCC 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Cannes Côte dAzur, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05325947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Porphyridium cruentum as a chemical factory: valorization of high-value phycobiliproteins and lipids using an innovative solid-liquid-liquid method based entirely on eutectic solvents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Odou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Van Gheluwe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alia Chevalley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Phelippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leslie Boudesocque-Delaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress on Natural Products Research (ICNPR 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Cracovie, Poland. 28, pp.2777 - 2806, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04780073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative Alkanediol-Based Eutectic Solvents for Extracting/Pre-Formulating Dermatologically Valuable Free Fatty Acids from Spirulina and Porphyridium Cakes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Wils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mervé Yagmur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Odou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Van Gheluwe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alia Chevalley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress on Natural Products Research (ICNPR 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Cracovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04780056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of biomass hydration on the valorization of nonpolar metabolites from Spirulina using eutectic solvents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mervé Yagmur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alia Chevalley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Montigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Jacquemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leslie Boudesocque-Delaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress on Natural Products Research (ICNPR 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Cracovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04951814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COSMO-RS as a cutting-edge technology for designing and pre-screening of Natural Deep Eutectic Solvents for selective extraction: Spirulina as a case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mervé Yagmur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alia Chevalley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Montigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Jacquemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leslie Boudesocque-Delaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress on Natural Products Research (ICNPR 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Cracovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04951821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction of phycocyanin in cosmetic formulation: natural deep eutectic solvents as key factor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Iron Ardeza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soukaina Hilali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Wils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Perse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Munnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cosm’Innov International Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04951835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de solvant eutectique profond naturel comme additif de broyage : Couplage de Suzuki-Miyaura par mécanochimie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Thiery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Delaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Thibonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leslie Boudesocque-Delaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Chimie Durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05019137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modulation of Spirulina extraction using Natural Deep Eutectic Solvents with respect to predicted thermodynamic properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mervé Yagmur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alia Chevalley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Montigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Jacquemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leslie Boudesocque-Delaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cosm’Innov International Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04951827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NaDES for valorization of phycobiliprotein extraction co-product: Free fatty acids as high added value biocomponds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Wils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mervé Yagmur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Clement-Larosière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leslie Boudesocque-Delaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium of Green Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04951845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction of NaDES in cosmetic formulation: phycocyanin-enriched extracts as case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Iron Ardeza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soukaina Hilali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Wils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Perse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Munnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium of Green Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04951850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SPIRULINA EXTRACTION WITH NON-POLAR NADES: IMPACT OF COMPONENT RATIO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mervé Yagmur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Wils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soukaina Hilali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Clément-Larosière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Montigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole Thématique CNRS Deep Eutectic Solvents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Roscoff, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04951874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NaDES pour la valorisation des métabolites apolaires de Spiruline: étude in silico et expérimentale de l’impact de la composition et du procédé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mervé Yagmur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Wils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soukaina Hilali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Clement-Larosière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Claude-Montigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biotechnocentre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Nouan Le Fuzelier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04952518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SPIRULINA EXTRACTION WITH NON-POLAR NADES: IMPACT OF COMPONENT RATIO AND EXTRACTION METHOD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mervé Yagmur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Wils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soukaina Hilali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Clément-Larosière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Montigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium of Green Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, La Rochelle (17000), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04780376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A NaDES Biphasic biorefinery approach for the one-step valorization of Arthospira plantensis polar and non-polar bio-compounds.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soukaina Hilali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mervé Yagmur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Clément-Laroisère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leslie Boudesocque-Delaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium of Green Chemistry (ISGC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, La Rochelle (17000), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04780142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glycerol based NaDES as green solvents for ultrasound-assisted extraction of phycocyanin from Arthrospira platensis-RSM optimization and ANN modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soukaina Hilali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Wils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Clement-Larosière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leslie Boudesocque-Delaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Meeting on Deep Eutectic System</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04951867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NaDES-based formulations of Spirulina enriched in free fatty acids: preparation, characterization and skin-impact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Wils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Leman-Loubière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bellin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Clément-Larosière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Bodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Meeting on Deep Eutectic System</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04951869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natural Deep Eutectic Solvents : the future of natural cosmetic formulation?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Munnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Bonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Wils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Perse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Leman-Loubière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFSCC 2020 online symposium : Beauty and happyness. Pushing boundaries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Yokohama ( virtual ), Japan. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04951898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Skin impact of Natural-Deep-Eutectic-Solvent-extracts enriched with microalgal free fatty acids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Wils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Leman-Loubière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Bellin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Clément-Larosière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Enguehard-Gueiffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lipids and Cosmetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04952570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antioxidative and wound healing properties of Crateva adansonii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kplolali Ahama-Esseh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leslie Boudesocque-Delaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Bodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Quashie Mensah-Attoh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comlan de Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Joint Natural Products Conference 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Copenhague, Denmark. , 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01600310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antioxidative and wound healing properties of Crateva adansonii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kplolali Ahama-Esseh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leslie Boudesocque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Bodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.Q. Mensah-Attoh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. de Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Joint Meeting of AFERP, ASP, GA, JSP, PSE and SIF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Copenhagen, Denmark. Georg Thieme Verlag, Planta Medica, 82 (Supplement 1), 2016, 9th Joint Meeting of AFERP, ASP, GA, JSP, PSE and SIF. </w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1055/s-0036-1596900⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of anthelmintic properties of the lupine seed, Lupinus spp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Salle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Février</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Magnin-Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Harzic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Joint Natural Products Conference 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Copenhague, Denmark. </w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thieme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Planta Medica, 82, 2016, Planta Medica. </w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1055/s-0036-1596990⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solid/liquid extraction as key step for quality assessment of commercial cranberry products using HPTLC-densitometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leslie Boudesocque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Dorat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lanoue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Ceniviva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bruyere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Joint Meeting of AFERP, ASP, GA, JSP, PSE and SIF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Copenhagen, Denmark. Georg Thieme Verlag, Planta Medica, 82 (supplement 1), 2016, 9th Joint Meeting of AFERP, ASP, GA, JSP, PSE and SIF. </w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1055/s-0036-1597045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solid/liquid extraction as key step for quality assessment of commercial cranberry products using HPTLC-densitometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leslie Boudesocque-Delaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Dorat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lanoue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliezer Ceniviva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Bruyère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Joint Natural Products Conference 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Copenhague, Denmark. , 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01600341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative bioguided fractionation of cranberry juice for Candida biofilm treatment and infected-wound healing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leslie Boudesocque-Delaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Puy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Girardot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lanoue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bazinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Joint Natural Products Conference 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Copenhague, Denmark. , 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01600311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One-step preparative isolation of aristolochic acids by strong ion‐exchange centrifugal partition chromatography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelgadir Alamin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leslie Boudesocque-Delaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thery-Koné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Gueiffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elhadi M. Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Joint Natural Products Conference 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Copenhague, Denmark. , 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01600312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antioxidative and wound healing properties of Crateva adansonii DC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kplolali Ahama-Esseh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leslie Boudesocque-Delaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Bodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Quashie-Mensah-Attoh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Desouza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. International Conference on Polyphenols and Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Tours, France. , 322 p., 2015, ICPH 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01240235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solid/liquid extraction as key step for quality assessment of commercial cranberry products using HPTLC-densitometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leslie Boudesocque-Delaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. International Conference on Polyphenols and Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Tours, France. , 322 p., 2015, ICPH 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01240234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative bioguided fractionation of cranberry juice for Candida biofilm treatment and infected-wound healing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leslie Boudesocque-Delaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Puy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Girardot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lanoue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bazinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. International Conference on Polyphenols and Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Tours, France. , 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01256486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antioxidative and whound healing properties of &amp;lt;em&amp;gt;Crateva adansonii&amp;lt;/em&amp;gt; DC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kplolali Ahama-Esseh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leslie Boudesocque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Bodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Quashie-Mensah-Attoh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Desouza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Symposium international AFERP – STOLON « Biodiversité et Substances Naturelles »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Lyon, France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new meroterpenoid isolated from roots of Ptaeroxylon obliquum Radlk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Agostinho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leslie Boudesocque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thery-Koné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Gueiffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Enguehard-Gueiffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFERP &amp; STOLON International Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Bruxelles, Belgium. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02803863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HPTLC-densitometry: a step further for routine quality control of cranberry (Vaccinium macrocarpon) extracts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leslie Boudesocque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Dorat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Pothier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Enguehard-Gueiffier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 International Congress on Natural Products Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, New York, United States. </w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georg Thieme Verlag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Planta Medica, 78 (11), 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ion exchange centrifugal partition chromotography: an innovative tool for bioactive peptide capture in complex protein hydrolyzate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leslie Boudesocque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Kapel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dhulster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Marc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Hugues Renault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 International Congress on Natural Products Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, New York, United States. </w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georg Thieme Verlag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Planta Medica, 78 (11), 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveau procédé de purification de peptides utilisant la Chromatographie de Partage Centrifuge en mode échange d'ion mixte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leslie Boudesocque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Lameiras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Nuzillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Mc Garrity</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. Congrès du GFPP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2011, Aussois, France. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02804681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de mélanges par RMN en milieu ultravisqueux : intérêt du glycérol et du carbonate de glycérol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Lameiras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leslie Boudesocque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Hugues Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zephirin Z. Mouloungui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Nuzillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. Congrès du GFPP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2011, Aussois, France. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02804617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ion-exchange Centrifugal Partition Chromatography for Peptide Purification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leslie Boudesocque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassima Amarouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Lameiras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Nuzillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Kapel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PREP 2011 : 24. International Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Boston, United States. , 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02804373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ion-exchange Centrifugal Partition Chromatography for Peptide Purification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leslie Boudesocque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassima Amarouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Lameiras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Nuzillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Kapel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22. American Peptide Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, San Diego, United States. , 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02809362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eutectic Solvents as Alternatives for Extracting Biologically Active Compounds from Marine Natural Products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leslie Boudesocque-Delaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Rita Gameiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine drugs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04952603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Application of Green Chemistry in Biomass valorization: Green Route, Green Catalyst and Green Solvent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Xie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zupeng Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chang Geun Yoo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaojun Shen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qidong Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04952593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixed ion-exchange centrifugal partition chromatography: an efficient solution for peptide separation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Hugues Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassima Amarouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leslie Boudesocque-Delaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Lameiras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Nuzillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012, </w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/psc.2448⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01968733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId418"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -17002,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D4239C68"/>
+    <w:nsid w:val="A1AC6C76"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -17233,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/leslie-boudesocque-delaye" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8989-0884" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/129340308" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273005v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chefikou Salami" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Boudesocque&#8208;delaye" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;olivier Delaye" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Thiery" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/open.202500138" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510895v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Verger" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Grard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Pradel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Perse" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Bouderbala" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ics.70051" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312342v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Martin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Vrignaud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Boudesocque-Delaye" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Munnier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2025.128277" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075093v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merv&#233; Yagmur" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Montigny" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Maaliki" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alia Chevalley" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Th&#233;ry-Kon&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2025.133343" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580892v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Nuzillard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Hugues Renault" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Jacquemin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.5c01641" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503171v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510929v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela Kub&#225;&#328;ov&#225;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaplan Kirakci" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Divoux" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton&#237;n Ka&#328;a" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2025.126491" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570176v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Verger" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Kichou" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Huang" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.-M. Ardeza" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.4c01866" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723274v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Wils" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bellin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Phelippe" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md22060281" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768168v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iron Mike Ardeza" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cosmetics11010017" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768160v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise van Gheluwe" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Odou" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scp.2024.101654" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04465124v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Malsa" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Wimel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Auclair-Ronzaud" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dumont" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpddr.2024.100523" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213157v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soukaina Hilali" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2023.125123" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04129892v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Miclon" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Courtot" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gu&#233;gnard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Lenhof" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens12040540" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969276v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Thibonnet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202300727" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951083v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Xie" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zupeng Chen" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chang Geun Yoo" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojun Shen" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qidong Hou" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2023.1277256" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510855v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Despres" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ics.12921" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302019v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suha Elderderi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Chourpa" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Souc&#233;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2AY00234E" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951090v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Sacr&#233;" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdalla Elbashir" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27154819" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345730v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Claude-Montigny" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Cl&#233;ment-Larosi&#232;re" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md20100600" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547594v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Clement-Larosi&#232;re" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13399-021-02263-6" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03918718v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iwaba Kpabi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Munsch" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;gninou Agban" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Dorat" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sajb.2022.05.055" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547589v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Leman-Loubi&#232;re" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Pinault" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2021.102317" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03346166v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugh Byrne" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26185488" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681605v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Henry" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugh J Byrne" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-021-03432-2" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547583v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26216556" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02715674v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lemoine" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bernard" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Girardot" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antibiotics9060279" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881241v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas M A Alsayed" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bei Li Zhang" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bredeloux" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Yu" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu12061782" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02716021v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bertrand" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2020.113361" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176665v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Dubois" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Allanic" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. L Charvet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. F&#233;vrier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-45654-6" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01955429v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Boutin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Munnier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Renaudeau" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Girardot" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pinault" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2018.11.015" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176754v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lanoue" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Dorat" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gueiffier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Bruy&#232;re" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodcont.2017.11.017" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172280v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Delaye" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie P&#233;nichon" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Enguehard-Gueiffier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0037-1610400" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600133v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kplolali Ahama-Esseh" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Bodet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akossiwa Quashie-Mensah-Attoh" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Garcia" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Thery-Kon&#233;" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jep.2017.04.001" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608841v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Forni" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Martinez" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Giraud" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2017.07.003" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450234v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Boudesocque-Delaye" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Puy" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Girardot" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Lanoue" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Bazinet" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0036-1596949" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773818v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelgadir Alamin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elhadi Ahmed" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2015.10.033" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KM6XGS37-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637832v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Rozoy" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Boudesocque" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bazinet" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf502824f" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168461v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Agostinho" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Allouchi" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/np5003252" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03333804v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Houill&#233;" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Papon" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bourdeaud" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Besseau" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/np5002576" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636060v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Guerineau" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Costa" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2049-632X.12168" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123362v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassima Amarouche" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Borie" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jssc.201300971" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647200v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Pothier" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2013.02.002" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651564v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Debierre-Grockiego" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytol.2013.06.012" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935738v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Sayagh" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Mcgarrity" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2013.08.053" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LXH3NKVB-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777702v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Kapel" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Paris" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dhulster" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Marc" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchromb.2012.07.034" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NW53MSZ7-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968716v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Lameiras" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Quattrini" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2012.03.010" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZXD38PCN-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618281v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z&#233;phirin Mouloungui" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Wieruszeski" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmr.2011.06.021" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6DXWMSHT-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646197v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Toribio" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Richard" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2011.07.001" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RX3P36WS-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666434v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Varnier" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Sanchez" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parul Vatsa" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Garcia-Brugger" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2008.01911.x" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415108v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Varnier Al" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sanchez" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vatsa" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Garcia-Brugger" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968224v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Pinel" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lafosse" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jssc.200800651" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1H1HFVJK-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367324v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Varnier" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968215v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jh Renault" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Toribio" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Lafosse" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Pinel" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2007.09.004" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GC5JL9JW-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968206v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eldra Delannay" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Zeches-Hanrot" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2006.05.069" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FVZBR4KW-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578213v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ecaterina Gore" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05305398v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Rita Cruz Duarte" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Bellanger" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133306v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divoux Laura" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiery Emilie" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perse Xavier" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075077v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merve Yagmur" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massoud Kermanioryani" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solene Odou" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138149v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576516v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578231v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578259v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Munnier" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951269v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780120v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951125v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952550v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Sosa" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o A P Coutinho" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951449v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951141v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168244v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sall&#233;" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04750296v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951194v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951180v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Van Gheluwe" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Iron Ardeza" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951236v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951501v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951399v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951345v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951476v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Fournier" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951520v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951600v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sybille de la Motte" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951612v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bonnier" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951574v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.J. Byrne" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951417v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951588v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2019.122719" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768181v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741920v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne F&#233;vrier" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Magnin-Robert" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Harzic" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741636v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Dubois" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Salle Sall&#233;" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques J. Cortet" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801591v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795674v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808938v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Pothier" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804123v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805544v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365613v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138133v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2024.121804" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075055v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075050v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325947v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780073v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780056v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951814v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951821v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951835v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019137v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951827v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951874v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951845v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951850v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952518v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780376v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780142v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Cl&#233;ment-Larois&#232;re" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951869v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951867v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951898v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952570v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Wils" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Leman-Loubi&#232;re" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Bellin" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Cl&#233;ment-Larosi&#232;re" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Enguehard-Gueiffier" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600310v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Quashie Mensah-Attoh" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Comlan de Souza" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602859v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Salle" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://files.conferencemanager.dk/medialibrary/59856D54-6D1C-4DEB-AC21-0DD98CCD0470/images/Abstract_book_postersession_wednesday_web.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0036-1596990" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742310v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.Q. Mensah-Attoh" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Souza" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0036-1596900" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740696v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lanoue" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ceniviva" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bruyere" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0036-1597045" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600341v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliezer Ceniviva" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bruy&#232;re" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600311v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Puy" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600312v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elhadi M. Ahmed" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240235v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Quashie-Mensah-Attoh" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Desouza" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240234v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256486v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Puy" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801191v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803863v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745728v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://techeese.eu/news-events/2011/09/27/2012-international-congress-on-natural-products-research/" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746703v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804681v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Giraud" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Mc Garrity" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804617v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zephirin Z. Mouloungui" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804373v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809362v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952603v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Rita Gameiro" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952593v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968733v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/psc.2448" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/leslie-boudesocque-delaye" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8989-0884" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/129340308" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=BGQJg2QAAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312342v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Martin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Vrignaud" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Boudesocque-Delaye" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Verger" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Munnier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2025.128277" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580892v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Thiery" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merv&#233; Yagmur" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Nuzillard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Hugues Renault" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Jacquemin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.5c01641" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075093v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Montigny" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Maaliki" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alia Chevalley" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Th&#233;ry-Kon&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2025.133343" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510895v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Grard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Pradel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Perse" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Bouderbala" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ics.70051" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273005v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chefikou Salami" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Boudesocque&#8208;delaye" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;olivier Delaye" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/open.202500138" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510929v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela Kub&#225;&#328;ov&#225;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaplan Kirakci" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Divoux" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton&#237;n Ka&#328;a" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2025.126491" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503171v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570176v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Verger" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Kichou" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Huang" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.-M. Ardeza" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.4c01866" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723274v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Wils" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bellin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Phelippe" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md22060281" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04465124v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Malsa" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Wimel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Auclair-Ronzaud" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dumont" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpddr.2024.100523" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768168v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iron Mike Ardeza" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cosmetics11010017" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768160v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise van Gheluwe" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Odou" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scp.2024.101654" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213157v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soukaina Hilali" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2023.125123" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04129892v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Miclon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Courtot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gu&#233;gnard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Lenhof" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens12040540" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951083v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Xie" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zupeng Chen" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chang Geun Yoo" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojun Shen" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qidong Hou" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2023.1277256" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969276v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Thibonnet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202300727" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510855v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Despres" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ics.12921" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302019v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suha Elderderi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Chourpa" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Souc&#233;" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2AY00234E" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951090v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Sacr&#233;" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdalla Elbashir" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27154819" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345730v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Claude-Montigny" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Cl&#233;ment-Larosi&#232;re" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md20100600" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547594v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Clement-Larosi&#232;re" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13399-021-02263-6" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03918718v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iwaba Kpabi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Munsch" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;gninou Agban" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Dorat" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sajb.2022.05.055" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547589v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Leman-Loubi&#232;re" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Pinault" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2021.102317" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03346166v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugh Byrne" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26185488" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681605v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Henry" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugh J Byrne" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-021-03432-2" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547583v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26216556" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881241v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas M A Alsayed" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bei Li Zhang" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bredeloux" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Yu" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu12061782" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02715674v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lemoine" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bernard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Girardot" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antibiotics9060279" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02716021v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bertrand" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2020.113361" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176665v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Dubois" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Allanic" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. L Charvet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. F&#233;vrier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-45654-6" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01955429v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Boutin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Munnier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Renaudeau" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Girardot" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pinault" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2018.11.015" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176754v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lanoue" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Dorat" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gueiffier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Bruy&#232;re" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodcont.2017.11.017" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172280v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Delaye" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie P&#233;nichon" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Enguehard-Gueiffier" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0037-1610400" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600133v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kplolali Ahama-Esseh" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Bodet" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akossiwa Quashie-Mensah-Attoh" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Garcia" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Thery-Kon&#233;" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jep.2017.04.001" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608841v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Forni" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Martinez" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Giraud" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2017.07.003" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450234v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Boudesocque-Delaye" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Puy" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Girardot" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Lanoue" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Bazinet" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0036-1596949" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773818v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelgadir Alamin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elhadi Ahmed" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2015.10.033" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KM6XGS37-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637832v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Rozoy" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Boudesocque" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bazinet" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf502824f" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168461v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Agostinho" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Allouchi" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/np5003252" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03333804v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Houill&#233;" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Papon" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bourdeaud" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Besseau" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/np5002576" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636060v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Guerineau" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Costa" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2049-632X.12168" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123362v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassima Amarouche" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Borie" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jssc.201300971" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647200v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Pothier" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2013.02.002" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651564v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Debierre-Grockiego" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytol.2013.06.012" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935738v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Sayagh" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Mcgarrity" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2013.08.053" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LXH3NKVB-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777702v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Kapel" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Paris" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dhulster" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Marc" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchromb.2012.07.034" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NW53MSZ7-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968716v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Lameiras" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Quattrini" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2012.03.010" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZXD38PCN-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618281v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z&#233;phirin Mouloungui" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Wieruszeski" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmr.2011.06.021" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6DXWMSHT-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646197v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Toribio" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Richard" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2011.07.001" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RX3P36WS-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666434v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Varnier" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Sanchez" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parul Vatsa" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Garcia-Brugger" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2008.01911.x" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367324v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Varnier" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sanchez" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vatsa" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Garcia-Brugger" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415108v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Varnier Al" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968224v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Pinel" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lafosse" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jssc.200800651" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1H1HFVJK-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968215v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jh Renault" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Toribio" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Lafosse" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Pinel" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2007.09.004" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GC5JL9JW-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968206v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eldra Delannay" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Zeches-Hanrot" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2006.05.069" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FVZBR4KW-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578213v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ecaterina Gore" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05305398v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Rita Cruz Duarte" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Bellanger" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138149v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133306v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divoux Laura" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiery Emilie" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perse Xavier" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075077v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merve Yagmur" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massoud Kermanioryani" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solene Odou" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576516v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578231v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951269v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578259v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Munnier" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780120v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951125v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952550v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Sosa" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o A P Coutinho" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951449v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951141v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168244v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sall&#233;" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04750296v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951194v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951180v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Van Gheluwe" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Iron Ardeza" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951501v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951236v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951345v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951399v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951476v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Fournier" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951520v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951574v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.J. Byrne" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951417v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951600v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sybille de la Motte" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951612v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bonnier" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951588v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2019.122719" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768181v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741920v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne F&#233;vrier" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Magnin-Robert" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Harzic" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741636v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Dubois" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Salle Sall&#233;" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques J. Cortet" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801591v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795674v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808938v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Pothier" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804123v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805544v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365613v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138133v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2024.121804" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075050v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075055v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325947v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780073v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780056v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951814v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951821v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951835v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019137v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951827v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951845v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951850v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951874v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952518v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780376v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780142v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Cl&#233;ment-Larois&#232;re" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951867v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951869v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951898v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952570v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Wils" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Leman-Loubi&#232;re" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Bellin" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Cl&#233;ment-Larosi&#232;re" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Enguehard-Gueiffier" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600310v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Quashie Mensah-Attoh" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Comlan de Souza" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742310v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.Q. Mensah-Attoh" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Souza" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0036-1596900" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602859v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Salle" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://files.conferencemanager.dk/medialibrary/59856D54-6D1C-4DEB-AC21-0DD98CCD0470/images/Abstract_book_postersession_wednesday_web.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0036-1596990" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740696v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lanoue" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ceniviva" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bruyere" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0036-1597045" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600341v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliezer Ceniviva" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bruy&#232;re" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600311v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Puy" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600312v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elhadi M. Ahmed" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240235v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Quashie-Mensah-Attoh" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Desouza" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240234v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256486v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Puy" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801191v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803863v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745728v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://techeese.eu/news-events/2011/09/27/2012-international-congress-on-natural-products-research/" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746703v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804681v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Giraud" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Mc Garrity" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804617v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zephirin Z. Mouloungui" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804373v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809362v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952603v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Rita Gameiro" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952593v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968733v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/psc.2448" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>