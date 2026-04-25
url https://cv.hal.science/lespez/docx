--- v0 (2026-03-20)
+++ v1 (2026-04-25)
@@ -66,11603 +66,11749 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (94)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (95)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new tool to characterise the socio-environmental dimensions of urban rivers: Urban river socio-environmental index</w:t>
+                <w:t xml:space="preserve">A Shifty Island, or How We Learned to Stop Worrying About Mosquitoes and Love Partial Knowledge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Lespez</w:t>
+                <w:t xml:space="preserve">Adrian Deoancă</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Anne Germaine</w:t>
+                <w:t xml:space="preserve">Ștefan Dorondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Gob</w:t>
+                <w:t xml:space="preserve">Peter Coates</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evelyne Tales</w:t>
+                <w:t xml:space="preserve">David Eckersley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Thommeret</w:t>
+                <w:t xml:space="preserve">Cornelia Florea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Landscape and Urban Planning</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 122 (1), pp.105388. </w:t>
+              <w:t xml:space="preserve">GeoHumanities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, pp.1 - 19. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.landurbplan.2025.105388⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/2373566x.2026.2616053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05023312v2</w:t>
+                <w:t xml:space="preserve">hal-05587267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental determinism: a critical perspective and new approaches to understanding the relationship between pre- and protohistoric societies and their environment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">A new tool to characterise the socio-environmental dimensions of urban rivers: Urban river socio-environmental index</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lespez</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Germaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Tales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Thommeret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Landscape and Urban Planning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 122 (1), pp.105388. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.landurbplan.2025.105388⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05031192v1</w:t>
+                <w:t xml:space="preserve">hal-05023312v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence for discrete ochre exploitation 35,000 years ago in West Africa</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Environmental determinism: a critical perspective and new approaches to understanding the relationship between pre- and protohistoric societies and their environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lespez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 122 (1), pp.95-123</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jas.2024.106150⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04895660v1</w:t>
+                <w:t xml:space="preserve">hal-05031192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Later Stone Age quartz knapping workshop and fireplace dated to the Early Holocene in Senegal: The Ravin Blanc X site (RBX)</w:t>
+                <w:t xml:space="preserve">Evidence for discrete ochre exploitation 35,000 years ago in West Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Pruvost</w:t>
+                <w:t xml:space="preserve">Laure Dayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Huysecom</w:t>
+                <w:t xml:space="preserve">María Lorenzo Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aline Garnier</w:t>
+                <w:t xml:space="preserve">Katja Douze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irka Hajdas</w:t>
+                <w:t xml:space="preserve">Matar Ndiaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexa Höhn</w:t>
+                <w:t xml:space="preserve">Chantal Tribolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 20 (9), pp.e0329824. </w:t>
+              <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 175, pp.106150. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0329824⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jas.2024.106150⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05419012v1</w:t>
+                <w:t xml:space="preserve">hal-04895660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neolithic societies and landscape transformations in northwestern France: A high-resolution multi-proxy study including sedimentary DNA</w:t>
+                <w:t xml:space="preserve">A Later Stone Age quartz knapping workshop and fireplace dated to the Early Holocene in Senegal: The Ravin Blanc X site (RBX)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Lemer</w:t>
+                <w:t xml:space="preserve">Charlotte Pruvost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Gauthier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Lespez</w:t>
+                <w:t xml:space="preserve">Eric Huysecom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antony Brown</w:t>
+                <w:t xml:space="preserve">Aline Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Hudson</w:t>
+                <w:t xml:space="preserve">Irka Hajdas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexa Höhn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2025.109644⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 20 (9), pp.e0329824. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0329824⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05312490v1</w:t>
+                <w:t xml:space="preserve">halshs-05419012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two new Later Stone Age sites from the Final Pleistocene in the Falémé Valley, eastern Senegal</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Neolithic societies and landscape transformations in northwestern France: A high-resolution multi-proxy study including sedimentary DNA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Lemer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lespez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Irka Hadjas</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antony Brown</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Hudson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0294346⟩</w:t>
+              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 369, pp.109644. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2025.109644⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04866037v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05312490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two new Later Stone Age sites from the Final Pleistocene in the Fale´me´ Valley, eastern Senegal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matar Ndiaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lespez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Tribolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Rasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irka Hadjas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 19 (3), pp.e0294346. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0294346⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04532036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Holocene sediment budget for the Thue and the Mue catchments (NW France): European comparison and methodological issues</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Two new Later Stone Age sites from the Final Pleistocene in the Falémé Valley, eastern Senegal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matar Ndiaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lespez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Daniel Delahaye</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Tribolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bastiaan Notebaert</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Michel Rasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irka Hadjas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CATENA</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.catena.2024.108247⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 19 (3), pp.e0294346. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0294346⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04858940v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04866037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Restaurer la continuité écologique des cours d’eau : que sait-on et comment passer collectivement à l’action ?</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Holocene sediment budget for the Thue and the Mue catchments (NW France): European comparison and methodological issues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Barthélémy</w:t>
+                <w:t xml:space="preserve">Vincent Viel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lespez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ivan I. Bernez</w:t>
+                <w:t xml:space="preserve">Daniel Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Clemens</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bastiaan Notebaert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 24 (2), </w:t>
+              <w:t xml:space="preserve">CATENA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 244, </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/12ppa⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.catena.2024.108247⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04804330v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04858940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Why does geography matter in big dam removal projects? Lessons from a comparison between the Sélune and Elwha River cases</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Restaurer la continuité écologique des cours d’eau : que sait-on et comment passer collectivement à l’action ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Alp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Barthélémy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan I. Bernez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Clemens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fevo.2023.1250857⟩</w:t>
+              <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 24 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/12ppa⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04240178v1</w:t>
+                <w:t xml:space="preserve">hal-04804330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of hydrosocial heritages produced by hydrosocial territories in understanding environmental conflicts: The case of Sélune dam removals (France)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Three thousand years of anthropogenic impact and water management and its impact on the hydro-ecosystem of the Mérantaise river, Paris conurbation (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile de Milleville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lespez</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Virmoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environment and Planning E: Nature and Space</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/25148486231179293⟩</w:t>
+              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 307, pp.108066. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2023.108066⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04134131v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04078613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three thousand years of anthropogenic impact and water management and its impact on the hydro-ecosystem of the Mérantaise river, Paris conurbation (France)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Les temps de l’environnement, d’une construction interdisciplinaire commune à la crise des temporalités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Sajaloli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Dournel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lespez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Clément Virmoux</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Luglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2023.108066⟩</w:t>
+              <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 31 (4), pp.429-442. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/nss/2024022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04078613v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04611127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les temps de l’environnement, d’une construction interdisciplinaire commune à la crise des temporalités</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Why does geography matter in big dam removal projects? Lessons from a comparison between the Sélune and Elwha River cases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Germaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lespez</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/nss/2024022⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fevo.2023.1250857⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04611127v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04240178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A connectivity approach to agricultural diffuse pollution in tropical montane catchments dominated by swidden landscapes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">The role of hydrosocial heritages produced by hydrosocial territories in understanding environmental conflicts: The case of Sélune dam removals (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Drapier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Germaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lespez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Candide Lissak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Land</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/land12040784⟩</w:t>
+              <w:t xml:space="preserve">Environment and Planning E: Nature and Space</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.251484862311792. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/25148486231179293⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04078616v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04134131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapid climate changes and human dynamics during the Holocene in the Eastern Mediterranean (Lower Strymon Valley, northern Greece)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">A connectivity approach to agricultural diffuse pollution in tropical montane catchments dominated by swidden landscapes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Sandevoir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lespez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Candide Lissak</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2023.108130⟩</w:t>
+              <w:t xml:space="preserve">Land</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12 (4), pp.784. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/land12040784⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04144667v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04078616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NETWORKS, COALITIONS AND THE CONTESTATION OF DAM REMOVAL ACROSS POLITICAL AND INSTITUTIONAL SCALES IN FRANCE AND NEW ENGLAND (USA)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Rapid climate changes and human dynamics during the Holocene in the Eastern Mediterranean (Lower Strymon Valley, northern Greece)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Glais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lespez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Antonio López-Sáez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoi Tsirtsoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Virmoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geographical Review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00167428.2021.1953382⟩</w:t>
+              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 313, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2023.108130⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04222214v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04144667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Middle Stone Age Bifacial Technology and Pressure Flaking at the MIS 3 Site of Toumboura III, Eastern Senegal</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">NETWORKS, COALITIONS AND THE CONTESTATION OF DAM REMOVAL ACROSS POLITICAL AND INSTITUTIONAL SCALES IN FRANCE AND NEW ENGLAND (USA)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Drapier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Germaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lespez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Magilligan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris Sneddon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">African Archaeological Review</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geographical Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 113 (2), pp.246-267. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00167428.2021.1953382⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10437-021-09463-5⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03451948v1</w:t>
+                <w:t xml:space="preserve">hal-04222214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The heterogeneity of the hydromorphological responses of a stream to the urbanisation of its basin</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Evelyne Tales</w:t>
+                <w:t xml:space="preserve">Middle Stone Age Bifacial Technology and Pressure Flaking at the MIS 3 Site of Toumboura III, Eastern Senegal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viola Schmid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katja Douze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Tribolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Lorenzo Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Rasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/esp.5514⟩</w:t>
+              <w:t xml:space="preserve">African Archaeological Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 39, pp.1-33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10437-021-09463-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03860564v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03451948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un géomorphologue lettré : Jean-Jacques DUFAURE (1932-2020) - De la néotectonique à la géoarchéologie et à la géomorphologie humaine</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">The heterogeneity of the hydromorphological responses of a stream to the urbanisation of its basin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile de Milleville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Thommeret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lespez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michel Rasse</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Tales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/geomorphologie.16057⟩</w:t>
+              <w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 48 (4), pp.735-755. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/esp.5514⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-03905604v1</w:t>
+                <w:t xml:space="preserve">hal-03860564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Altération hydrogéomorphologique et qualité écologique de trois petites rivières périurbaines de la métropole parisienne</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Κρήτη: Μάλια, Ανάβλοχος, Δρήρος</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Devolder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lespez</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Müller Celka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maia Pomadère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Poursat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Αρχαιλογία &amp; Τέχνες</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Αφιέρωμα: Γαλλική Αρχαιολογική Σχολή στην Ελλάδα, 135 (2), pp.92-111</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/geomorphologie.15739⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03542904v1</w:t>
+                <w:t xml:space="preserve">halshs-05534552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recherches complémentaires sur l’organisation de la ville minoenne de Malia</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Un géomorphologue lettré : Jean-Jacques DUFAURE (1932-2020) - De la néotectonique à la géoarchéologie et à la géomorphologie humaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elise Fovet</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Christian Giusti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Comentale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Fouache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lespez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Rasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin archéologique des Écoles françaises à l’étranger</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/baefe.4270⟩</w:t>
+              <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 27 (4), pp.297-325. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/geomorphologie.16057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">halshs-03361387v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03905604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Κρήτη: Μάλια, Ανάβλοχος, Δρήρος</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Recherches complémentaires sur l’organisation de la ville minoenne de Malia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Müller-Celka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Benech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Darras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Fovet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lespez</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Poursat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Αρχαιλογία &amp; Τέχνες</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bulletin archéologique des Écoles françaises à l’étranger</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/baefe.4270⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-05534552v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03361387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les hybrides, la géographie de la nature et de l'environnement</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Altération hydrogéomorphologique et qualité écologique de trois petites rivières périurbaines de la métropole parisienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile de Milleville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Tales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lespez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Simon Dufour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de géographie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/ag.737.0058⟩</w:t>
+              <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 27 (3), pp.205-219. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/geomorphologie.15739⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03143780v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03542904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A West African Middle Stone Age site dated to the beginning of MIS 5: Archaeology, chronology, and paleoenvironment of the Ravin Blanc I (eastern Senegal)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Networks, Coalitions and the Contestation of Dam Removal Across Political and Institutional Scales in France and New England (USA)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Drapier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Germaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lespez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Magilligan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris Sneddon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Human Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhevol.2021.102952⟩</w:t>
+              <w:t xml:space="preserve">Geographical Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00167428.2021.1953382⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03178797v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03288645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Networks, Coalitions and the Contestation of Dam Removal Across Political and Institutional Scales in France and New England (USA)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">A West African Middle Stone Age site dated to the beginning of MIS 5: Archaeology, chronology, and paleoenvironment of the Ravin Blanc I (eastern Senegal)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katja Douze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lespez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Rasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Tribolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geographical Review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00167428.2021.1953382⟩</w:t>
+              <w:t xml:space="preserve">Journal of Human Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 154, pp.102952. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhevol.2021.102952⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03288645v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03178797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discovery of a tsunami deposit from the Bronze Age Santorini eruption at Malia (Crete): impact, chronology, extension</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Les hybrides, la géographie de la nature et de l'environnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lespez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annales de géographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, N°737 (1), pp.58-85. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ag.737.0058⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-021-94859-1⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03363029v1</w:t>
+                <w:t xml:space="preserve">hal-03143780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthèse morpho-sédimentaire et occurences archéologiques dans la vallée de la Falémé (de 80 à 5 ka ; Sénégal oriental) : mise en évidence d’une permanence des occupations à la transition Pléistocène-Holocène</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Discovery of a tsunami deposit from the Bronze Age Santorini eruption at Malia (Crete): impact, chronology, extension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lespez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Benoît Chevrier</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Lescure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ségolène Saulnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Glais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternaire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/quaternaire.13181⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11, pp.15487. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-021-94859-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02540609v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03363029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New data on settlement and environment at the Pleistocene/Holocene boundary in Sudano-Sahelian West Africa: Interdisciplinary investigation at Fatandi V, Eastern Senegal</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId119" w:history="1">
+                <w:t xml:space="preserve">Synthèse morpho-sédimentaire et occurences archéologiques dans la vallée de la Falémé (de 80 à 5 ka ; Sénégal oriental) : mise en évidence d’une permanence des occupations à la transition Pléistocène-Holocène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Rasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lespez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Tribolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Chevrier</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Chantal Tribolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0243129⟩</w:t>
+              <w:t xml:space="preserve">Quaternaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 31, pp.71-88. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/quaternaire.13181⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03063887v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02540609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstructing human-environment interactions in the western Messara Plain (Phaistos, Crete, Greece) from the emergence of city states to Byzantine times</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Ghilardi</w:t>
+                <w:t xml:space="preserve">New data on settlement and environment at the Pleistocene/Holocene boundary in Sudano-Sahelian West Africa: Interdisciplinary investigation at Fatandi V, Eastern Senegal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Chevrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lespez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jordi Revelles</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Katerina Theodorakopoulou</w:t>
+                <w:t xml:space="preserve">Brice Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Tribolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 15 (12), pp.e0243129. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0243129⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2019.101909⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02172980v1</w:t>
+                <w:t xml:space="preserve">hal-03063887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre désir de nature et peur de l’abandon : quelles attentes paysagères après l’arasement des barrages hydroélectriques de la Sélune ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Germaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Drapier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lespez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jo Menozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Projets de paysage : revue scientifique sur la conception et l'aménagement de l'espace</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Paysages de l’eau, 20, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/paysage.569⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02476147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les approches naturalistes en géographie, vers un renouveau réflexif autour de la notion de nature ?</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Reconstructing human-environment interactions in the western Messara Plain (Phaistos, Crete, Greece) from the emergence of city states to Byzantine times</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Ghilardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordi Revelles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Glais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Theodoropoulou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katerina Theodorakopoulou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de l'Association de géographes français</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 26, pp.101909. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2019.101909⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/bagf.5196⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02316602v1</w:t>
+                <w:t xml:space="preserve">hal-02172980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Holocene demographic fluctuations, climate and erosion in the Mediterranean: A meta data-analysis</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les approches naturalistes en géographie, vers un renouveau réflexif autour de la notion de nature ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lespez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Holocene</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0959683619826637⟩</w:t>
+              <w:t xml:space="preserve">Bulletin de l'Association de géographes français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 96 (2), pp.319-343. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/bagf.5196⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02125703v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02316602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fluvial System Dynamics of Sudano-Sahelian Zone during the Late Holocene. The Yamé River (Dogon Country, Mali)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lespez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geomorphology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 340, pp.32--52. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.geomorph.2019.04.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02477281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phytosociological and ecological discrimination of Mediterranean cypress ('Cupressus sempervirens') communities in Crete (Greece) by means of pollen analysis</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Holocene demographic fluctuations, climate and erosion in the Mediterranean: A meta data-analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Sánchez-Mata</w:t>
+                <w:t xml:space="preserve">Kevin Walsh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Neil Roberts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Vannière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Ghilardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mediterranean Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5209/mbot.59789⟩</w:t>
+              <w:t xml:space="preserve">The Holocene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 29 (5), pp.864-885. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0959683619826637⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04768555v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02125703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact de l'anthropisation dans les marais du Cotentin : le marais de la Sangsurière (Manche, Normandie)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Axel Beauchamp</w:t>
+                <w:t xml:space="preserve">Phytosociological and ecological discrimination of Mediterranean cypress ('Cupressus sempervirens') communities in Crete (Greece) by means of pollen analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Antonio López-Sáez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Glais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioannis Tsiripidis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spyros Tsiftsis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Sánchez-Mata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bourgogne-Franche-Comté Nature</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mediterranean Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 40, pp.145 - 163. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5209/mbot.59789⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03282024v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04768555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Between continuity and discontinuity: An overview of the West African Paleolithic over the last 200,000 years</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">M. Rasse</w:t>
+                <w:t xml:space="preserve">Impact de l'anthropisation dans les marais du Cotentin : le marais de la Sangsurière (Manche, Normandie)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Lemer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lespez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Lespez</w:t>
+                <w:t xml:space="preserve">Lorna Rouhaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Beauchamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary International</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bourgogne-Franche-Comté Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01841525v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03282024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Politique environnementale et territoire : le démantèlement des ouvrages hydrauliques en France à l’épreuve du modèle nord-américain</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Between continuity and discontinuity: An overview of the West African Paleolithic over the last 200,000 years</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Chevrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">É. Huysecom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Soriano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Rasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Lespez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de géographie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/ag.722.0339⟩</w:t>
+              <w:t xml:space="preserve">Quaternary International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 466, pp.3 - 22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quaint.2017.11.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01857932v1</w:t>
+                <w:t xml:space="preserve">hal-01841525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natural vs anthropogenic streams in Europe: History, ecology and implications for restoration, river-rewilding and riverine ecosystem services</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Politique environnementale et territoire : le démantèlement des ouvrages hydrauliques en France à l’épreuve du modèle nord-américain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Drapier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Germaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lespez</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth-Science Reviews</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annales de géographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 722 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ag.722.0339⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.earscirev.2018.02.001⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02377284v1</w:t>
+                <w:t xml:space="preserve">hal-01857932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental changes over the two past millennia in Western Africa: first results of the study of the alluvial terraces in the Sansandé ravine (Falémé valley, Eastern Senegal)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Natural vs anthropogenic streams in Europe: History, ecology and implications for restoration, river-rewilding and riverine ecosystem services</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antony G. Brown</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lespez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Brice Lebrun</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David A. Sear</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Macaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Houben</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/geomorphologie.12484⟩</w:t>
+              <w:t xml:space="preserve">Earth-Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 180, pp.185--205. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.earscirev.2018.02.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02409020v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02377284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamiques techniques et environnementales dans la vallée de la Falémé (Sénégal) : résultats de la 20ème campagne du programme « Peuplement humain et paléoenvironnement en Afrique</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Environmental changes over the two past millennia in Western Africa: first results of the study of the alluvial terraces in the Sansandé ravine (Falémé valley, Eastern Senegal)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aymeric Jacques</w:t>
+                <w:t xml:space="preserve">Sarah Davidoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lespez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Rasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Jahresbericht </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 24 (3), pp.237-255. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/geomorphologie.12484⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02535009v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02409020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human-shaped landscape history in NE Greece. A palaeoenvironmental perspective</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Dynamiques techniques et environnementales dans la vallée de la Falémé (Sénégal) : résultats de la 20ème campagne du programme « Peuplement humain et paléoenvironnement en Afrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mayor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douze Katja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Lorenzo Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miriam Truffa Giachet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Jahresbericht </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 2017, pp.109-208</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2017.06.017⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01731091v1</w:t>
+                <w:t xml:space="preserve">hal-02535009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les transformations anthropiques d’un cours d’eau de faible énergie et leurs conséquences, approche géomorphologique et géoarchéologique dans la moyenne vallée de la Seulles, Normandie</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Human-shaped landscape history in NE Greece. A palaeoenvironmental perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Glais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lespez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Daniel Delahaye</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Vannière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Antonio Lopez-Saez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/geomorphologie.11702⟩</w:t>
+              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 15, pp.405 - 422. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2017.06.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01558342v1</w:t>
+                <w:t xml:space="preserve">hal-01731091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geoarchaeology of the Mediterranean islands: From “lost worlds” to vibrant places</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Les transformations anthropiques d’un cours d’eau de faible énergie et leurs conséquences, approche géomorphologique et géoarchéologique dans la moyenne vallée de la Seulles, Normandie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Beauchamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lespez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Julia Rollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Germain-Vallée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Delahaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2017.02.002⟩</w:t>
+              <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 23 (2), pp.121-138. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/geomorphologie.11702⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01515756v1</w:t>
+                <w:t xml:space="preserve">hal-01558342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts des aménagements hydrauliques sur les systèmes fluviaux bas-normands depuis 2000 ans, premiers résultats d’une approche géomorphologique et géoarchéologique dans la moyenne vallée de la Seulles</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Geoarchaeology of the Mediterranean islands: From “lost worlds” to vibrant places</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Ghilardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lespez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daniel Delahaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternaire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/quaternaire.8153⟩</w:t>
+              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 12, pp.735 - 740. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2017.02.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01739215v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01515756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chronologie du Paléolithique ouest africain : premières datations OSL de la Vallée de la Falémé (Sénégal)</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Impacts des aménagements hydrauliques sur les systèmes fluviaux bas-normands depuis 2000 ans, premiers résultats d’une approche géomorphologique et géoarchéologique dans la moyenne vallée de la Seulles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Beauchamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lespez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Delahaye</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'anthropologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.anthro.2017.03.001⟩</w:t>
+              <w:t xml:space="preserve">Quaternaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, vol. 28/2, pp.253 - 258. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/quaternaire.8153⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03723842v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01739215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mégalithes du Sénégal et de la Gambie dans leur contexte régionaux</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean Polet</w:t>
+                <w:t xml:space="preserve">Chronologie du Paléolithique ouest africain : premières datations OSL de la Vallée de la Falémé (Sénégal)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Tribolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Chevrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lespez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Rasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Afrique : Archéologie et Arts</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">L'anthropologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 121 (1-2), pp.1-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anthro.2017.03.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/aaa.1033⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01679496v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03723842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Failure of the Largest Project to Dismantle Hydroelectric Dams in Europe? (Sélune River, France, 2009-2017)</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mégalithes du Sénégal et de la Gambie dans leur contexte régionaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Laporte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamady Bocoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Delvoye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kléna Sanogo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Polet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water alternatives</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Afrique : Archéologie et Arts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 13, pp.93-119. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/aaa.1033⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03384789v1</w:t>
+                <w:t xml:space="preserve">hal-01679496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Milieux et techniques dans la Falémé (Sénégal oriental) et sondages au royaume d’Issiny (Côte d’Ivoire) : résultats de la 19e année du programme &amp;quot;Peuplement humain et paléoenvironnement en Afrique</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Failure of the Largest Project to Dismantle Hydroelectric Dams in Europe? (Sélune River, France, 2009-2017)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Germaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lespez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Jahresbericht </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 2016, pp.109-128</w:t>
+              <w:t xml:space="preserve">Water alternatives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 10 (3), pp.655-676</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02535044v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03384789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transitions et continuités dans la vallée de la Falémé (Sénégal) : résultats de la 18ème année de recherche du programme international « Peuplement humain et paléoenvironnement en Afrique »</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId170" w:history="1">
+                <w:t xml:space="preserve">Milieux et techniques dans la Falémé (Sénégal oriental) et sondages au royaume d’Issiny (Côte d’Ivoire) : résultats de la 19e année du programme &amp;quot;Peuplement humain et paléoenvironnement en Afrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huysecom Eric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mayor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nadia Cantin</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Lorenzo Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamady Bocoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jahresbericht </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, pp.103--160</w:t>
+              <w:t xml:space="preserve">, 2017, 2016, pp.109-128</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01743339v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02535044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Middle Holocene rapid environmental changes and human adaptation in Greece</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Zoï Tsirtsoni</w:t>
+                <w:t xml:space="preserve">Transitions et continuités dans la vallée de la Falémé (Sénégal) : résultats de la 18ème année de recherche du programme international « Peuplement humain et paléoenvironnement en Afrique »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Huysecom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Chevrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mayor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Pelmoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Cantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Jahresbericht </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, pp.103--160</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.yqres.2016.02.002⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01358233v1</w:t>
+                <w:t xml:space="preserve">hal-01743339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions between climate change and human activities during the early to mid-Holocene in the eastern Mediterranean basins</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Middle Holocene rapid environmental changes and human adaptation in Greece</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lespez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Glais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fuad Hourani</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sáez José Antonio López</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Drezen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoï Tsirtsoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climate of the Past</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/cp-12-1847-2016⟩</w:t>
+              <w:t xml:space="preserve">Quaternary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 85 (2), pp.227-244. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.yqres.2016.02.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01402739v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01358233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3000 years of detritism in Northern Greece: Climate oscillations and wetland anthropization</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+                <w:t xml:space="preserve">Interactions between climate change and human activities during the early to mid-Holocene in the eastern Mediterranean basins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lespez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Kuzucuoğlu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Glais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fuad Hourani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Climate of the Past</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 12 (9), pp.1847 - 1877. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/cp-12-1847-2016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/geomorphologie.11380⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01731106v1</w:t>
+                <w:t xml:space="preserve">hal-01402739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">West African Palaeolithic history: New archaeological and chronostratigraphic data from the Falémé valley, eastern Senegal</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">3000 years of detritism in Northern Greece: Climate oscillations and wetland anthropization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Glais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lespez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Davidson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Antonio Lopez-Saez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laétitia Birée</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary International</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 22 (2), pp.187-208. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/geomorphologie.11380⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.quaint.2015.11.060⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01480999v1</w:t>
+                <w:t xml:space="preserve">hal-01731106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The relationship between vegetation and modern pollen assemblages on Mount Paggeo (NE Greece)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">José Antonio López Sáez</w:t>
+                <w:t xml:space="preserve">West African Palaeolithic history: New archaeological and chronostratigraphic data from the Falémé valley, eastern Senegal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Chevrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Rasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Lespez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Tribolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Hajdas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lazaroa</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Quaternary International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 408, pp.33 - 52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quaint.2015.11.060⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5209/lazaroa.53604⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01731098v1</w:t>
+                <w:t xml:space="preserve">hal-01480999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Establishing a West African chrono-cultural framework: First luminescence dating of sedimentary formations from the Falémé Valley, Eastern Senegal</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurent Lespez</w:t>
+                <w:t xml:space="preserve">The relationship between vegetation and modern pollen assemblages on Mount Paggeo (NE Greece)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Glais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aristotelis Papageorgiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioannis Tsiripidis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Abel-Schaad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Antonio López Sáez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2016.05.001⟩</w:t>
+              <w:t xml:space="preserve">Lazaroa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 37, pp.105-123. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5209/lazaroa.53604⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01481122v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01731098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Climate and human–environment relationships on the edge of the Tenaghi-Philippon marsh (Northern Greece) during the Neolithization process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Glais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Antonio Lopez-Saez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lespez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Davidson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternary International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 403, pp.237 - 250. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.quaint.2015.07.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01731112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’évaluation par les services écosystémiques des rivières ordinaires est­ elle durable ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Establishing a West African chrono-cultural framework: First luminescence dating of sedimentary formations from the Falémé Valley, Eastern Senegal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Tribolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Chevrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Rasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lespez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/vertigo.17443⟩</w:t>
+              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7, pp.379 - 388. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2016.05.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01402715v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01481122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un petit port romain de l’estuaire de l’Orne : Blainville-sur-Orne “basse vallée du Dan” (Calvados)</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">L’évaluation par les services écosystémiques des rivières ordinaires est­ elle durable ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lespez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Germaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Barraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aremorica. Études sur l’ouest de la Gaule romaine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Hors-série 25, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/vertigo.17443⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02265714v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01402715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The anthropogenic nature of present-day low energy rivers in western France and implications for current restoration projects</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Un petit port romain de l’estuaire de l’Orne : Blainville-sur-Orne “basse vallée du Dan” (Calvados)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Allinne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Blanchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Piolot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lespez</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Daniel Delahaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geomorphology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Aremorica. Études sur l’ouest de la Gaule romaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 7, pp.91-105</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...20 lines deleted...]
-                <w:t xml:space="preserve">hal-01267352v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02265714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’incision généralisée de la vallée du Yamé (Mali) entre 2 350 et 1 700 ans cal. BP : quelle signification paléoenvironnementale et archéologique ?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">The anthropogenic nature of present-day low energy rivers in western France and implications for current restoration projects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lespez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Viel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Julia Rollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Delahaye</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternaire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/quaternaire.7155⟩</w:t>
+              <w:t xml:space="preserve">Geomorphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 251 (15), p.64-76. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2015.05.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01482112v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01267352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a Better Understanding of Sub-Saharan Settlement Mounds before AD 1400: The Tells of Sadia on the Seno Plain (Dogon Country, Mali)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId241" w:history="1">
+                <w:t xml:space="preserve">L’incision généralisée de la vallée du Yamé (Mali) entre 2 350 et 1 700 ans cal. BP : quelle signification paléoenvironnementale et archéologique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lespez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Ozainne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aziz Ballouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mayor</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Canetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of African archaeology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3213/2191-5784-10266⟩</w:t>
+              <w:t xml:space="preserve">Quaternaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 26 (1), pp.49 - 66. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/quaternaire.7155⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01483494v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01482112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vallée de la Falémé (Sénégal oriental) et Parc national des îles Eotilé (Côte d’Ivoire): la 16ème année de recherche du programme «Peuplement humain et paléoenvironnement en Afrique»</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Towards a Better Understanding of Sub-Saharan Settlement Mounds before AD 1400: The Tells of Sadia on the Seno Plain (Dogon Country, Mali)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Huysecom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yao Loukou</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId170" w:history="1">
+                <w:t xml:space="preserve">Sylvain Ozainne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystel Jeanbourquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mayor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Louis Chaix</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Canetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Jahresbericht </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of African archaeology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 13 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3213/2191-5784-10266⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03348854v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01483494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La construction du cadre chronologique et paléoenvironnemental de la moyenne vallée de la Falémé (Sénégal oriental): les résultats de la 17ème année d’activité du programme international «Peuplement humain et paléoenvironnement en Afrique»</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Vallée de la Falémé (Sénégal oriental) et Parc national des îles Eotilé (Côte d’Ivoire): la 16ème année de recherche du programme «Peuplement humain et paléoenvironnement en Afrique»</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Huysecom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yao Loukou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mayor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystel Jeanbourquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Chaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jahresbericht </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 17, pp.61--134</w:t>
+              <w:t xml:space="preserve">, 2014, 2013, pp.113 - 176</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01743107v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03348854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A question of timing: spatio-temporal structure and mechanisms of early agriculture expansion in West Africa</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Katharina Neumann</w:t>
+                <w:t xml:space="preserve">La construction du cadre chronologique et paléoenvironnemental de la moyenne vallée de la Falémé (Sénégal oriental): les résultats de la 17ème année d’activité du programme international «Peuplement humain et paléoenvironnement en Afrique»</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Huysecom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Chevrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mayor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Canetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Chaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Jahresbericht </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 17, pp.61--134</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01396394v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01743107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The removal of two hydroelectric dams of the valley of Selune (Normandy): an unprecedented operation of ecological restoration. The difficult assertion of a new project of territory</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">A question of timing: spatio-temporal structure and mechanisms of early agriculture expansion in West Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Ozainne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lespez</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aziz Ballouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katharina Neumann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Développement durable et territoires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/developpementdurable.10525⟩</w:t>
+              <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 50, pp.359 - 368. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jas.2014.07.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01483601v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01396394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse spatiotemporelle de la dynamique fluviale d’un cours d’eau sahélo-soudanien entre 1967 et 2007. Le cas du Yamé au pays Dogon (Mali, Afrique de l’Ouest)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">The removal of two hydroelectric dams of the valley of Selune (Normandy): an unprecedented operation of ecological restoration. The difficult assertion of a new project of territory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Germaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lespez</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Daniel Delahaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Internationale de Géomatique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3166/rig.24.279-306⟩</w:t>
+              <w:t xml:space="preserve">Développement durable et territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Vol. 5, n°3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/developpementdurable.10525⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01200578v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01483601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phytolith taphonomy in the middle- to late-Holocene fluvial sediments of Ounjougou (Mali, West Africa)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Analyse spatiotemporelle de la dynamique fluviale d’un cours d’eau sahélo-soudanien entre 1967 et 2007. Le cas du Yamé au pays Dogon (Mali, Afrique de l’Ouest)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">L. Lespez</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lespez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Caillault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Delahaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Holocene</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0959683612463102⟩</w:t>
+              <w:t xml:space="preserve">Revue Internationale de Géomatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 24 (3), pp.279-306. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/rig.24.279-306⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00796273v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01200578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The lowest levels at Dikili Tash, northern Greece: a missing link in the Early Neolithic of Europe</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Phytolith taphonomy in the middle- to late-Holocene fluvial sediments of Ounjougou (Mali, West Africa)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katharina Neumann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Eichhorn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Lespez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antiquity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S0003598X00048602⟩</w:t>
+              <w:t xml:space="preserve">The Holocene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 23 (3), pp.416-431. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0959683612463102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01484422v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00796273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'apport de recherches géomorphologiques et micromorphologiques récentes à l'archéologie des paysages de la Plaine de Caen (Calvados, Basse-Normandie)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">The lowest levels at Dikili Tash, northern Greece: a missing link in the Early Neolithic of Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lespez</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoï Tsirtsoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Darcque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haïdo Koukouli-Chryssanthaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitra Malamidou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Antiquity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 87 (335), pp.30-45. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0003598X00048602⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00692518v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01484422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-resolution fluvial records of Holocene environmental changes in the Sahel: the Yamé River at Ounjougou (Mali, West-Africa)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">L'apport de recherches géomorphologiques et micromorphologiques récentes à l'archéologie des paysages de la Plaine de Caen (Calvados, Basse-Normandie)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Germain-Vallée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lespez</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 220, pp.141-176</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00692520v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00692518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Middle to Late Holocene landscape changes and geoarchaeological implications in the marshes of the Dives estuary (NW France)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Vincent Carpentier</w:t>
+                <w:t xml:space="preserve">High-resolution fluvial records of Holocene environmental changes in the Sahel: the Yamé River at Ounjougou (Mali, West-Africa)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lespez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Drezen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Garnier Aline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Rasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Eichhorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.quaint.2009.06.018⟩</w:t>
+              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 30 (5-6), pp.737-756. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2010.12.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00491015v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00692520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Pays dogon et son passé : apports de la douzième année de recherches du programme « Peuplement humain et évolution paléoclimatique en Afrique de l'Ouest</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Aziz Ballouche</w:t>
+                <w:t xml:space="preserve">Middle to Late Holocene landscape changes and geoarchaeological implications in the marshes of the Dives estuary (NW France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Lespez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Clet-Pellerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Davidson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Hermier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Jahresbericht </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Quaternary International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 216 (1-2), pp.23-40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quaint.2009.06.018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02535063v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00491015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrosedimentary records and Holocene environemental dynamics in the Yamé Valley (Mali, Soudano-Sahelian West Africa)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Coutard</w:t>
+                <w:t xml:space="preserve">Le Pays dogon et son passé : apports de la douzième année de recherches du programme « Peuplement humain et évolution paléoclimatique en Afrique de l'Ouest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huysecom Eric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mayor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Ozainne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Robion-Brunner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aziz Ballouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Jahresbericht </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 2009</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00528763v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02535063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Pays dogon et son passé: apports de la douzième année de recherches du programme «Peuplement humain et évolution paléoclimatique en Afrique de l’Ouest»</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Aziz Ballouche</w:t>
+                <w:t xml:space="preserve">Hydrosedimentary records and Holocene environemental dynamics in the Yamé Valley (Mali, Soudano-Sahelian West Africa)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Drézen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lespez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Rasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Coutard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Jahresbericht </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 342 (3), pp.244-252. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crte.2009.12.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03348851v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00528763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Developing a chronology integrating archaeological and environmental data from different contexts: the Late Holocene sequence of Ounjougou (Mali)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId241" w:history="1">
+                <w:t xml:space="preserve">Le Pays dogon et son passé: apports de la douzième année de recherches du programme «Peuplement humain et évolution paléoclimatique en Afrique de l’Ouest»</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Huysecom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mayor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Ozainne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Katharina Neunmann</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Robion-Brunner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aziz Ballouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiocarbon</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 51 (2), pp.457-470</w:t>
+              <w:t xml:space="preserve">Jahresbericht </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 2009, pp.79 - 176</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00429593v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03348851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouvelles données sur le peuplement du pays dogon : la onzième année de recherches du programme « Peuplement humain et évolution paléoclimatique en Afrique de l'Ouest »</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId241" w:history="1">
+                <w:t xml:space="preserve">Developing a chronology integrating archaeological and environmental data from different contexts: the Late Holocene sequence of Ounjougou (Mali)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Ozainne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Aziz Ballouche</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lespez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Drezen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Eichhorn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katharina Neunmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Jahresbericht </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 2008, pp.71-183</w:t>
+              <w:t xml:space="preserve">Radiocarbon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 51 (2), pp.457-470</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02505546v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00429593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Early Holocene palaeoenvironment of Ounjougou (Mali): Phytoliths in a multiproxy context</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId242" w:history="1">
+                <w:t xml:space="preserve">Nouvelles données sur le peuplement du pays dogon : la onzième année de recherches du programme « Peuplement humain et évolution paléoclimatique en Afrique de l'Ouest »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Huysecom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Ozainne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Robion-Brunner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mayor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Ballouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 276, pp.87-106</w:t>
+              <w:t xml:space="preserve">Jahresbericht </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 2008, pp.71-183</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00429582v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02505546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paysages au fil de l'eau : l'objet, le sensible et leurs trajectoires.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">The Early Holocene palaeoenvironment of Ounjougou (Mali): Phytoliths in a multiproxy context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katharina Neumann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fahmy Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lespez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Ballouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Huysecom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de l'Association de géographes français</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 276, pp.87-106</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00429575v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00429582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The emergence of pottery in Africa during the 10th millennium calBC: new evidence from Ounjougou (Mali).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Huysecom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Rasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lespez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katharina Neumann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Fahmy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Antiquity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 83 (322), pp.905-917. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/S0003598X00099245⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00692506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluvial system evolution and environmental changes during the Holocene in the Mue valley (Western France)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Paysages au fil de l'eau : l'objet, le sensible et leurs trajectoires.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lespez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aziz Ballouche</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geomorphology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2007.02.029⟩</w:t>
+              <w:t xml:space="preserve">Bulletin de l'Association de géographes français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Paysages au fil de l'eau, 86 (1), pp.3-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/bagf.2009.2650⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00333516v1</w:t>
+                <w:t xml:space="preserve">hal-00429575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'évolution hydrogémorphologique de la vallée du Yamé (Pays Dogon, Mali) : signal climatique et hydrosystème continental en Afrique de l'Ouest entre 50 et 4 ka</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Fluvial system evolution and environmental changes during the Holocene in the Mue valley (Western France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lespez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Eric Huysecom</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Clet-Pellerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Limondin-Lozouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Pastre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Fontugne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geomorphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 98 (1-2), pp.55-70. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2007.02.029⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/geomorphologie.7053⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00429432v1</w:t>
+                <w:t xml:space="preserve">hal-00333516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse spatiale et typologie morphologique des petites vallées bas-normandes</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">L'évolution hydrogémorphologique de la vallée du Yamé (Pays Dogon, Mali) : signal climatique et hydrosystème continental en Afrique de l'Ouest entre 50 et 4 ka</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lespez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Rasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Drezen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Tribolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Huysecom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Internationale de Géomatique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3166/GEO.17.415-430⟩</w:t>
+              <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 14 (3), pp.169-185. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/geomorphologie.7053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00268986v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00429432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les marais de la Dives : contribution interdisciplinaire à l'histoire d'un espace productif et de ses mutations paysagères sur le temps long</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">S. Maertens</w:t>
+                <w:t xml:space="preserve">Analyse spatiale et typologie morphologique des petites vallées bas-normandes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Germaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Puissant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lespez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aziz Ballouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aestuaria</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue Internationale de Géomatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 17 (3-4), pp.415-430. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/GEO.17.415-430⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00445321v1</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00268986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamiques holocènes de systèmes fluviaux en Grèce du Nord : une approche comparative et multi-scalaire des interactions entre Nature et Société</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Lespez</w:t>
+                <w:t xml:space="preserve">Les marais de la Dives : contribution interdisciplinaire à l'histoire d'un espace productif et de ses mutations paysagères sur le temps long</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Lespez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Maertens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Aestuaria</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, n°9, p. 227-244</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00292294v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00445321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les poteries néolithiques à décor peint « noir sur rouge » en Grèce du Nord : matières premières et production</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Dynamiques holocènes de systèmes fluviaux en Grèce du Nord : une approche comparative et multi-scalaire des interactions entre Nature et Société</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lespez</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de Correspondance Hellénique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3406/bch.2006.7428⟩</w:t>
+              <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 13 (1), pp.49-66. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/geomorphologie.669⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02556257v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00292294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les aménagements hydrauliques et la dynamique des paysages des petits cours d'eau depuis le XVIIIe siècle dans le nord-ouest de la France : l'exemple du bassin versant de la Seulles (Calvados)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Les poteries néolithiques à décor peint « noir sur rouge » en Grèce du Nord : matières premières et production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitra Malamidou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoï Tsirtsoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paraskevi Yiouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lespez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vassilis Kilikoglou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aestuaria</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bulletin de Correspondance Hellénique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 130 (2), pp.571-611. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/bch.2006.7428⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00292315v1</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02556257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discontinuités longitudinales des dynamiques sédimentaires holocènes dans les petites vallées de l'Ouest du Bassin Parisien, l'exemple de la Mue</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Michel Fontugne</w:t>
+                <w:t xml:space="preserve">Les aménagements hydrauliques et la dynamique des paysages des petits cours d'eau depuis le XVIIIe siècle dans le nord-ouest de la France : l'exemple du bassin versant de la Seulles (Calvados)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lespez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Cador</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déborah Rocard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternaire</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Aestuaria</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 7, pp.89-109</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00292296v1</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00292315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution des paysages et anthropisation depuis le Néolithique dans la péninsule de La Hague (Normandie, France)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId155" w:history="1">
+                <w:t xml:space="preserve">Discontinuités longitudinales des dynamiques sédimentaires holocènes dans les petites vallées de l'Ouest du Bassin Parisien, l'exemple de la Mue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Lespez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Clet-Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Limondin-Lozouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.F. Pastre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Fontugne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3406/arsci.2004.1063⟩</w:t>
+              <w:t xml:space="preserve">Quaternaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 16 (4), pp.273-298. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/quaternaire.482⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00283551v1</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00292296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geomorphic responses to long-term land use changes in Eastern Macedonia (Greece)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Evolution des paysages et anthropisation depuis le Néolithique dans la péninsule de La Hague (Normandie, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Lespez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Clet-Pellerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Davidson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Marcigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Hardel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CATENA</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 28 (28), pp.71-88. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/arsci.2004.1063⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00292297v1</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00283551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le site de Malia et la mer, approche paléoenvironnementale. Résultats préliminaires : L'analyse sédimentologique du sondage VI</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">S. Müller-Celka</w:t>
+                <w:t xml:space="preserve">Geomorphic responses to long-term land use changes in Eastern Macedonia (Greece)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lespez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Topoi</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, X (2), pp.613-633</w:t>
+              <w:t xml:space="preserve">CATENA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 51 (3-4), pp.181-208</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00093053v1</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00292297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La production des poteries néolithiques à décor peint &amp;quot;noir sur rouge&amp;quot; en Grèce du Nord</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">P. Youni</w:t>
+                <w:t xml:space="preserve">Le site de Malia et la mer, approche paléoenvironnementale. Résultats préliminaires : L'analyse sédimentologique du sondage VI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Lespez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Dalongeville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-F. Pastre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Müller-Celka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de Correspondance Hellénique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Topoi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, X (2), pp.613-633</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00292298v1</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00093053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les paléoenvironnements du site préhistorique de Dikili Tash, Macédoine orientale, Grèce</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La production des poteries néolithiques à décor peint &amp;quot;noir sur rouge&amp;quot; en Grèce du Nord</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lespez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Malamidou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoï Tsirtsoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Youni</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de Correspondance Hellénique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2000, 124 (2), pp.413-434. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2001, 125, pp.630-632. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/bch.2001.7161⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3406/bch.2000.1603⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-00093025v1</w:t>
+                <w:t xml:space="preserve">hal-00292298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le bassin versant du Xeropotamos (Macédoine orientale) contribution à l'étude des rythmes de l'érosion holocène en Grèce</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Les paléoenvironnements du site préhistorique de Dikili Tash, Macédoine orientale, Grèce</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Lespez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Dalongeville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Noirel-Schutz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Suc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Koukouli-Chryssanthaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de l'Association de géographes français</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bulletin de Correspondance Hellénique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 124 (2), pp.413-434. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/bch.2000.1603⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00292301v1</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00093025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le bassin versant du Xeropotamos (Macédoine orientale) contribution à l'étude des rythmes de l'érosion holocène en Grèce</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lespez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de l'Association de géographes français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 1, pp.109-120</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00292301v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La morphogenèse würmienne en Grèce du Nord : le piémont des montagnes de Lékanie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Lespez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Dalongeville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 4 (4), pp.331-350. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3406/morfo.1998.968⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00092889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11672,1005 +11818,1005 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Curiosités géologiques du Géoparc de La Hague</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Plunder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Poprawski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Font</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lespez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Marcigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, 978-2-7159-8400-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05315401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les petites rivières urbaines : environnement, évaluation, gestion et restauration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lespez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Germaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arceau-Idf &amp; PIREN-Seine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 22, 2024, 978-2-490463-19-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04858939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géographie de l'environnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lespez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Armand Colin, Seconde édition, 2024, 2200627017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04617791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géographie de l'environnement: La nature au temps de l'anthropocène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lespez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Armand Colin, pp.288, 2020, 9782200627010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02651125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'âge du Bronze en Normandie : les premiers métallurgistes (2300 à 800 avant notre ère)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Marcigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ginette Auxiette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Bordas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OREP</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 4, 140 p., 2019, Archéologies normandes, 978-2-8151-0473-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02446851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ancient maritime communities and the relationship between people and environment along the European Atlantic coasts. Proceedings of the HOMER 2011 Conference, Vannes, 28 septembre-1er octobre 2011</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Yvane Daire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Baudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Large</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">pp.689, 2013, British Archaeological Reports, International Series, BAR S2570, 9781407311913</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02343372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paysages et gestion de l'eau : sept millénaires d'histoire des vallées et des plaines littorales en Basse-Normandie.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lespez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laurent Lespez. Presses Universitaires de Caen, pp.335, 2012, Bibliothèque du Pôle Rural, PH. Madeline et J.-M. Moriceau, 978-2-99510796-7-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00692481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géoarchéologie dans l'Ouest de la France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lespez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Revue NOROIS n° 220 - Presses Universitaires de Rennes, pp.180, 2011, 978-2-7535-1765-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00692484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les civilisations égéennes du Néolithique et de l'âge du Bronze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Treuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Darcque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Poursat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Touchais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Faugères</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaires de France, 2008, 978-2-13-054411-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03029537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'évolution des paysages du Néolithique à la période ottomane dans la plaine de Philippes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lespez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Société Archéologique d'Athènes et École Française d'Athènes. De Boccard Diffusion, pp.391, 2008, Dikili Tash, un village préhistorique en Macédoine orientale, H. Koukouli-Chryssanthaki et R. Treuil (Eds)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00429597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'érosion entre Société, Climat et Paléoenvironnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Allée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lespez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaires de Clermont-Ferrand, pp.480, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00292304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12680,6422 +12826,6422 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géomorphologie et évolutions des milieux anthropisés</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">The Aegean and Balkan Early Neolithic: Evidence from North-East Greece and research perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoï Tsirtsoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malamidou Dimitra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lespez</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Cyril Marcigny; Claude Mordant. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Darcque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nadezhda Todorova; Vanya Petrova; Iliana Borisova-Katsarova. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’âge du Bronze en France (2500 à 800 avant notre ère). Synthèses thématiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 29, CNRS Éditions; Inrap, 2025, 978-2-271-15495-8</w:t>
+              <w:t xml:space="preserve">Η ΟΔΟΣ. Stephanos Archaeologicos in honorem professoris Krassimiri Leshtakov</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">St. Kliment Ohridski University Press</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.25-42, 2025, Studia Archaeologica Universitatis Serdicensis VII, 978-954-07-6146-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05378313v1</w:t>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05544250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Aegean and Balkan Early Neolithic: Evidence from North-East Greece and research perspectives</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Géomorphologie et évolutions des milieux anthropisés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lespez</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Nadezhda Todorova; Vanya Petrova; Iliana Borisova-Katsarova. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cyril Marcigny; Claude Mordant. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Η ΟΔΟΣ. Stephanos Archaeologicos in honorem professoris Krassimiri Leshtakov</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.25-42, 2025, Studia Archaeologica Universitatis Serdicensis VII, 978-954-07-6146-6</w:t>
+              <w:t xml:space="preserve">L’âge du Bronze en France (2500 à 800 avant notre ère). Synthèses thématiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 29, CNRS Éditions; Inrap, 2025, 978-2-271-15495-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05544250v1</w:t>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05378313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dernières fouilles dans la vallée de la Falémé (Sénégal) : résultats de la 26 ème année du programme « Peuplement humain et paléoenvironnement en Afrique »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mayor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Pruvost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eslem Ben Arous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamady Bocoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Cervera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SLSA Jahresbericht – Rapport annuel – Annual report 2023Publisher: Schweizerisch-Liechtensteinische Stiftung für archäologische Forschungen im Ausland</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 978-3-9524771-7-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05473967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La géohistoire et son renouvellement : démarche assumée et défis à relever</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Sajaloli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Beck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lespez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Philippe Valette, Albane Burens, Laurent Carozza, Cristian Micu (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géohistoire des zones humides. Trajectoires d'artificialisation et de conservation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires du Midi, pp.349-355, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04524600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Geoarcheology of Greece: Shaping Landscapes Versus Crises and Resilience of the Past</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lespez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Ghilardi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Régis Darques; George Sidiropoulos; Kostas Kalabokidis. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Geography of Greece. Managing Crises and Building Resilience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.13-29, 2024, World Regional Geography Book Series, 978-3-031-29821-9. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-29819-6_2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04476029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La restauration écologique de la vallée de la Sélune au prisme de la géohistoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lespez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Beauchamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Drapier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Germaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Olivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Philippe Valette, Cristian Micu, Laurent Carozza, Albane Burens-Carozza. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géohistoire des zones humides. Trajectoires d’artificialisation et de conservation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Collection paysage et environnement, Presses Universitaires du Midi, pp.53-84, 2024, Collection paysage et environnement, 978-2-8107-1271-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04504614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malia, une cité minoenne face à la mer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maia Pomadère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lespez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N. Teyssandier, F. Bétard, S. Bourdin, F. Gourmelon; CNRS. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atlas des sites archéologiques menacés. Patrimoine à protéger</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Le Cherche-Midi, pp.51-53, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04876356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Balkans 4000. À la recherche du «millénaire perdu» : le peuplement en Grèce du Nord et dans les Balkans au IVe millénaire av. J.-C.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoï Tsirtsoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lespez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Matthieu Ghilardi; Mélanie Pateau. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Paléoenvironnements et sociétés humaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 15, Agence Nationale de la Recherche, pp.88, 2023, Cahiers thématiques ANR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04351760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le renouveau de la géomorphologie au sein de la géographie française face aux grands enjeux environnementaux du XXIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Betard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lespez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fragments de Géo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Vincennes, pp.27-41, 2022, 978-2-37924-246-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03799425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le renouveau de la géomorphologie au sein de la géographie française face aux enjeux environnementaux du XXIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bétard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuèle Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lespez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bétard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fragments de géo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03794610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to Better Involve Stakeholders in River Restoration Projects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Germaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Drapier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lespez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">bertrand morandi; marylise cottet; hervé piégay. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">River Restoration: Political, Social, and Economic Perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, Wiley, 2021, 9781119409984. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/9781119410010.ch7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04231901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nommer et représenter les processus biophysiques : enjeux scientifiques et sociopolitiques</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Chapitre 8. Les carottages et les investigations paléoenvironnementales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lespez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...23 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Glais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoï Tsirtsoni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pascal Darcque; Haïdo Koukouli-Chryssanthaki; Dimitra Malamidou; René Treuil; Zoï Tsirtsoni. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géographie de l'environnement. La nature au temps de l'anthropocène</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 9782200627010</w:t>
+              <w:t xml:space="preserve">Dikili Tash, village préhistorique de Macédoine orientale, vol. II, 2. Histoire d’un tell : les recherches 1986-2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Archéologique d'Athènes; Ecole française d'Athènes, pp.495-559, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03129067v1</w:t>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03019619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapitre 8. Les carottages et les investigations paléoenvironnementales</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Analyser la nature hybridée : renforcer le dialogue intra- et interdisciplinaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lespez</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...31 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dikili Tash, village préhistorique de Macédoine orientale, vol. II, 2. Histoire d’un tell : les recherches 1986-2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Archéologique d'Athènes; Ecole française d'Athènes, pp.495-559, 2020</w:t>
+              <w:t xml:space="preserve">Dufour S. et Lespez L. (dir.) Géographie de l’Environnement. La Nature de l’Anthropocène, Armand Colin, Coll. U.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03019619v1</w:t>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03179323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyser la nature hybridée : renforcer le dialogue intra- et interdisciplinaire</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Nommer et représenter les processus biophysiques : enjeux scientifiques et sociopolitiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Caillault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lespez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Preux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dufour S. et Lespez L. (dir.) Géographie de l’Environnement. La Nature de l’Anthropocène, Armand Colin, Coll. U.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020</w:t>
+              <w:t xml:space="preserve">Géographie de l'environnement. La nature au temps de l'anthropocène</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9782200627010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03179323v1</w:t>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03129067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le fonctionnement des bassins-versants anthropisés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Viel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Reulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Julia Rollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Candide Lissak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lespez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géographie de l’environnement. La nature au temps de l’Anthropocène</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Armand Colin, pp.161-172, 2020, 2200627017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03164614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les approches critiques et réflexives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lespez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géographie de l’environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03135563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Produire et analyser des données biophysiques en géographie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Caillault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lespez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Candide Lissak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malika Madelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géographie de l’environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03135545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapitre 14. Les limnosystèmes : les retenues d’eau en arrière des barrages artificiels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Maleval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Touchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bartout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lespez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géographie de l'environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Armand Colin, pp.185--194, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/arco.dufou.2020.01.0185⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05129102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les limnosystèmes : les retenues d'eau en arrière des barrages artificiels</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">La géoarchéologie, la nature des sociétés du passé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lespez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géographie de l'environnement - La nature au temps de l'Anthropocène</w:t>
+              <w:t xml:space="preserve">In Dufour S. et Lespez L. (dir.), Géographie de l’Environnement. La Nature de l’Anthropocène, Armand Colin, Coll. U., pp. 109-121.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03031773v1</w:t>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03179325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La géoarchéologie, la nature des sociétés du passé</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Les limnosystèmes : les retenues d'eau en arrière des barrages artificiels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Maleval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Touchart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bartout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lespez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Simon Dufour et laurent Lespez. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">In Dufour S. et Lespez L. (dir.), Géographie de l’Environnement. La Nature de l’Anthropocène, Armand Colin, Coll. U., pp. 109-121.</w:t>
+              <w:t xml:space="preserve">Géographie de l'environnement - La nature au temps de l'Anthropocène</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03179325v1</w:t>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03031773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Times of historical developments and environmental changes in the Minoan town of Malia, Crete: an intra and off-site geoarcheological approach</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">La nature de l’Anthropocène : nature anthropisée, nature hybridée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lespez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId418" w:history="1">
-[...14 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Different times? Archaeological and environmental data from intra-site and off-site sequences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, , pp.64-76, 2020</w:t>
+              <w:t xml:space="preserve">In Dufour S. et Lespez L. (dir.), Géographie de l’Environnement. La Nature de l’Anthropocène, Armand Colin, Coll. U., pp. 17-31.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03884333v1</w:t>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03179329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La nature de l’Anthropocène : nature anthropisée, nature hybridée</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">La place des données biophysiques dans l’analyse géographique de l’environnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lespez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Simon Dufour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">In Dufour S. et Lespez L. (dir.), Géographie de l’Environnement. La Nature de l’Anthropocène, Armand Colin, Coll. U., pp. 17-31.</w:t>
+              <w:t xml:space="preserve">Géographie de l’environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03179329v1</w:t>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03135554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nommer et représenter les processus biophysiques : enjeux scientifiques et sociopolitiques</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Times of historical developments and environmental changes in the Minoan town of Malia, Crete: an intra and off-site geoarcheological approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maia Pomadère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lespez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId402" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Langohr</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Zoï Tsirtsoni, Catherine Kuzucuoğlu, Philippe Nondédéo, Olivier Weller. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géographie de l'environnement</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Different times? Archaeological and environmental data from intra-site and off-site sequences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , pp.64-76, 2020</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03868516v1</w:t>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03884333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La place des données biophysiques dans l’analyse géographique de l’environnement</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
+                <w:t xml:space="preserve">Nommer et représenter les processus biophysiques : enjeux scientifiques et sociopolitiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Caillault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lespez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Preux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géographie de l’environnement</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Géographie de l'environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Armand Colin, pp.53-63, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/arco.dufou.2020.01.0053⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03135554v1</w:t>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03868516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O tempora O mores: Building an epistemological procedure for modelling the socio-anthropological factors of rural Neolithic socio-ecological systems: Stakes, choices, hypotheses and constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Saqalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melio Sáenz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahamadou Belem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lespez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Thiriot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Integrating qualitative and social science factors in archaeological modelling.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Editions, pp.15-54, 2019, Computational Social Sciences, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-12723-7_2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02361518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paléoenvironnements.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Ballouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Stern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Landry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saer Diagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Eichhorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hamady Bocoum; Luc Laporte. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Paysages mégalithiques du Sénégal et de la Gambie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IFAN-Tautem, pp.25-39, 2019, Histoire Générale du Sénégal, 979-10-97230-23-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02447267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Climat et environnements : les étapes de la première anthropisation de l'espace (6000-2000 BCE) en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Carozza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Castanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Cubizolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André-Marie Dendievel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean Guilaine et Dominique Garcia (Dir.), traduction Karoline Mazurié. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Protohistoire de la France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 18, Editions Hermann, p.311-324, 2018, Histoire et Archéologie, 978-2705695941. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/herm.garci.2018.01.0054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02095802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identifying the Earliest Neolithic Settlements in the Southeastern Balkans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lespez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoï Tsirtsoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Darcque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitra Malamidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Koukouli-Chrysanthaki Chaido</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Reingruber Agathe; Tsirtsoni Zoï; Nedelcheva Petranka. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Going West? The Dissemination of Neolithic Innovations between the Bosporus and the Carpathians, Proceedings of the EAA Conference, Istanbul, 11 September 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 3, Routledge, p. 43-55, 2017, Themes in Contemporary Archaeology, 978-1-138-71483-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02639696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparaison de projets de démantèlement d’obstacles en travers en Europe et aux Etats-Unis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Drapier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Germaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lespez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Démanteler les barrages pour restaurer les cours d'eau. Controverses et représentations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01857938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapid climatic change and social transformations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lespez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Carozza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean François Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Kuzucuoğlu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Ghilardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Stéphanie Thiébault; Jean-Paul Moatti. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Mediterranean Region under Climate Change</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IRD Edition, 13 p., 2016, 978-2-7099-2219-7. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.irdeditions.22959⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01445619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changements environnementaux et impacts des sociétés humaines autour du site minoen de Malia (Crète, Grèce). Bilan des acquis et nouvelles recherches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lespez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Müller Celka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maia Pomadère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">M. Ghilardi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géoarchéologie des îles de Méditerranée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS Editions, pp.245-257, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02615326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Études croisées de géophysique et de paléogéographie sur l'Agora de Thasos (Thasos, Grèce) : implications pour l'occupation humaine durant l'Antiquité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Ghilardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitra Malamidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Trippé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lespez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ghilardi, Matthieu. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géoarchéologie des îles de Méditerranée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CNRS éditions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.139-148, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02483682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapter 11. Beyond determinism: A local approach to nature/society interactions in the Southern Balkans at the transition from the Neolithic to the Bronze Age</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lespez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoï Tsirtsoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José-Antonio López Sáez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Drézen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Glais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gilles Arnaud-Fassetta; Nathalie Carcaud. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">French Geoarchaeology in the 21st century</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS Éditions, pp.157-171, 2015, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.editionscnrs.22104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02556226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapitre XI. Dépasser le déterminisme: pour une approche locale des interactions Nature/société dans le sud des Balkans à la transition du Néolithique à l’Âge du Bronze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lespez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoï Tsirtsoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José-Antonio López Sáez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Drézen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Glais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nathalie Carcaud; Gilles Arnaud-Fassetta. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La géoarchéologie française au xxie siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS Éditions, pp.159-174, 2015, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.editionscnrs.22089⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02556222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dix ans de recherches géoarchéologiques au Pays dogon (Mali, Afrique de l’Ouest) : focus sur des méthodologies récentes adaptées aux milieux fluvio-palustres africains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Drézen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Ballouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lespez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La géoarchéologie française au XXIe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS, pp.23-34, 2014, 978-2-271-07259-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03348978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ten years of geoarchaeological research in Dogon country (Mali, West Africa). Recent methodology as applied to African fluvio-palustrine environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Drézen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Ballouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lespez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">French geoarchaeologie in the 21th century</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS, pp.23 - 34, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03348992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moulins à eau et ouvrages hydrauliques, outils de reconstitution et d'interprétation des trajectoires paysa-gères des fonds de vallées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Germaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Cador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Barraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lespez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ballut, Christèle and Fournier, Patrick. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Au fil de l'eau: ressources, risques et gestion du néolithique à nos jours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, MSH Clermont-Ferrand, pp.215--228, 2013, 978-2-84516-555-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01640620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géoarchéologie. In . Denis Mercier (EDT.). Géomorphologie de la France. Dunod, BRGM Editions. 271p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Fouache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lespez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Denis Mercier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géomorphologie de la France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dunod, BRGM, 2013, Geomorphologie de la France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01368933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental dynamics of small rivers in Normandy (western France) since the Neolithic era. What les-sons for today in the context of the European Water Framework Directive?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lespez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Viel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Cador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Germaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Germain-Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Arnaud-Fassetta, Gilles and Masson, Eric and Reynard, Emmanuel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European continental hydrosystems under changing water policy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Pfeil, pp.71-90, 2013, 978-3-89937-157-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01640616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique temporelle des flux sédimentaires dans les bassins versants agricoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Viel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amphone Vongvixay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Grimaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Gilliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Philippe Merot; Vincent Dubreuil; Daniel Delahaye et Philippe Desnos (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Changement climatique dans l'Ouest - Évaluation, impacts, perceptions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaire de Rennes, pp.239-250, 2013, Espace et Territoires, 978-2-7535-2146-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01067253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Creation of an observatory of sediment transfers in Lower Normandy hydrosystems (western France) in the context of the European Water Framework Directive application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Viel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Julia Rollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lespez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Cador</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gilles ARNAUD-FASSETTA; Eric MASSON; Emmanuel REYNARD. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Continental Hydrosystems under Changing Water Policy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.113-124, 2013, geography, 978-3-89937-157-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01067422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Onze millénaires de métamorphoses des paysages fluviaux de la Seulles et de ses affluents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Germaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lespez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Cador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Clet-Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lespez, Laurent. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Paysages et Gestion de l'eau: sept millénaires d'histoire de vallées et de plaines littorales en Basse-Normandie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Bibliothèque du Pôle Rural 3, MRSH Caen, pp.143-172, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01640643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les marais de la Dives du Mésolithique à nos jours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Clet-Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lespez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Maertens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lespez L. (éd.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Paysages et gestion de l'eau. Sept millénaires d'histoire de vallées et de plaines littorales en Basse-Normandie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PUC/MRSH, p. 173-196, 2012, coll. " Bibliothèque du Pôle Rural ", 3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00716047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le poids des héritages dans la gestion durable des paysages des basses vallées côtières de l'ouest de la France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Germaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lespez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Cador</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lespez, Laurent. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Paysages et Gestion de l'eau: sept millénaires d'histoire de vallées et de plaines littorales en Basse-Normandie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Bibliothèque du Pôle Rural 3, MRSH Caen, pp.273--302, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01640644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les paysages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Lespez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Clet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ghesquière E. et Marcigny C. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cairon, vivre et mourir au Néolithique, La " Pierre Tourneresse " en Calvados</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.166-170, 2011, Archéologie et Culture, 978-2-7535-1438-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00692491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les paléoenvironnements de l’Âge du fer en Basse-Normandie : état des connaissances et problèmes posés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lespez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Germain-Vallée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Philippe Barral; Bernard Dedet; Fabien Delrieu; Pierre Giraud; Isabelle Le Goff; Stéphane Marion; Anne Villard-Le Tiec. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’âge du Fer en Basse-Normandie. Gestes funéraires en Gaule au second âge du Fer. Actes du XXXIIIe colloque international de l’Association française pour l’étude de l’âge du Fer (Caen, 20-24 mai 2009)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses Universitaires de Franche-Comté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.35-49, 2011, 978-2-84867-314-1. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.pufc.6367⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00692498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le tell de Sadia en Pays dogon : la treizième année de recherches du programme « Peuplement humain et paléoenvironnement en Afrique de l'Ouest »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Huysecom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Ozainne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mayor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystel Jeanbourquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Robion-Brunner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jahresbericht SLSA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Fondation Suisse-Liechtenstein pour les recherches archéologiques à l'étranger, pp.101-221, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02315051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Territoires protohistoriques en Grèce du Nord, approche géographique et geoarchéologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lespez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">R. Treuil R et G. Philippakis. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie du territoire, de l'Egée au Sahara</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Publications de la Sorbonne, pp.95-109, 2011, Cahiers Archéologiques de Paris 1, 978-2-85944-658-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00692487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trajectoire des paysages des vallées normandes et gestion de l'eau, du Néolithique aux enjeux de la gestion contemporaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lespez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Cador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Clet-Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-A. Germaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Galop D. (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Paysage et environnement : de la reconstitution du passé aux modèles prospectifs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Franche-Comté, p. 61-75, 2010, " Annales littéraires ", série " Environnement, Sociétés et Archéologie "</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00716038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La dixième année de recherche du programme « Peuplement humain et évolution paléoclimatique en Afrique de l'Ouest »</w:t>
-[...72 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'environnement du Néolithique à l'Âge du Bronze</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lespez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Treuil R., Darcque P., Poursat J.-C., Touchais G. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Jahresbericht SLSA</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.43-140, 2008</w:t>
+              <w:t xml:space="preserve">Les civilisations égéennes du Néolithique à l'Âge du Bronze</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de France, pp.13-30., 2008, Nouvelle Clio (2e ed.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId478" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03022352v1</w:t>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00429605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'environnement du Néolithique à l'Âge du Bronze</w:t>
-[...20 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La dixième année de recherche du programme « Peuplement humain et évolution paléoclimatique en Afrique de l'Ouest »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Huysecom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Robion-Brunner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mayor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Ozainne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aziz Ballouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les civilisations égéennes du Néolithique à l'Âge du Bronze</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires de France, pp.13-30., 2008, Nouvelle Clio (2e ed.)</w:t>
+              <w:t xml:space="preserve">Jahresbericht SLSA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fondation Suisse-Liechtenstein pour les recherches archéologiques à l'étranger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.43-140, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId480" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00429605v1</w:t>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03022352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Black-on-red painted pottery production and distribution in Late Neolithic Macedonia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoï Tsirtsoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vassilis Kilikoglou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitra Malamidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I Karatasios</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Lespez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">S. Y. Waksman. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archaeometric and Archaeological Approaches to Ceramics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BAR Publishing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, p.57-62, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02870306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peuplement humain et paléoenvironnement en Afrique de l’Ouest : résultats de neuvième année de recherches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Huysecom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Ozainne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Robion-Brunner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mayor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Ballouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jahresbericht SLSA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fondation Suisse-Liechtenstein pour les recherches archéologiques à l’étranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.41-122, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02535097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gestion de l'eau et dynamique des paysages du Néolithique à nos jours : étude des basses vallées côtières dans le nord-ouest de la France, L'exemple de la basse vallée de la Dives (Calvados)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Lespez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Clet-Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Guilleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Geophen, UMR 6554 LETG, Caen. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hydrosystèmes normands. Livret-Guide de l'excursion 2005 de la commission Hydrosystèmes Continentaux du CNFG</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, p. 55-75, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00273834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Le projet collectif de recherche : archéologie, histoire et anthropologie de la presqu'île de La Hague : analyse sur la longue durée d'un espace naturel et social cohérent »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Cliquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Ghesquiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Lespez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Marcigny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie, histoire et anthropologie de la presqu'île de La Hague (Manche). Analyse sur la longue durée d'un espace naturel et social cohérent. Première année de recherche</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Le Tourp, Maison de La Hague, p. 9-14, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00463103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution des paysages du Néolithique à nos jours dans la péninsule de La Hague (Normandie, France), l'exemple de l'Anse Saint-Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Lespez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Hardel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Clet-Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Davidson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Marcigny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie, histoire et anthropologie de la presqu'île de La Hague (Manche). Première année de recherche 2005</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Le Tourp, Imprimerie Artistiques Lecaux, pp.31-43, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00010089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le projet collectif de recherche : archéologie, histoire et anthropologie de la presqu'île de La Hague</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Marcigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Cliquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Ghesquière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Lespez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie, histoire et anthropologie de la presqu'île de La Hague (Manche). Première année de recherche 2005</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Le Tourp, Imprimerie Artistiques Lecaux, pp.9-14, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00010090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -19105,248 +19251,248 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'environnement de la Mare de Vauville, de l'étude de la longue durée au développement durable : premiers résultats. Archéologie, Histoire et Anthropolgie de la presqu'île de la Hague (Manche), Rapport du PCR, 2ième année de recherche, Le Tourp, pp. 7-14.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Lespez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Clet-Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Davidson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Démarest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Menesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00283308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution des paysages du Néolithique à nos jours dans la péninsule de la Hague (Normandie, France), l'exemple de l'Anse Saint-Martin. Archéologie, Histoire et Anthropolgie de la presqu'île de la Hague (Manche), Rapport du PCR, 1ère année de recherche, Le Tourp, pp. 31-43.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Lespez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Clet-Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Davidson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Marcigny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00283463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -19356,7203 +19502,7203 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New multi-chronological data from the Ravin Blanc IV site: implications for the Acheulean in Western Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eslem Ben Arous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Tribolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lespez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Huysecom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amjad Al Qâdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27th Biennial meeting of the Society of Africanist Archaeologists (SAfA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Faro (Portugal), Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05472645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large-scale automation of hydromorphological metrics from LiDAR data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Depret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Kreutzenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lespez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence internationale I.S.Rivers 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05175683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'endiguement généralisé de la moyenne Garonne marmandaise : un legs de l'inondation de juin 1875 ?</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">MSA, LSA or Neither? the 'Intermediate' Site of Toumboura VII (Falémé Valley, Eastern Senegal).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Pruvost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matar Ndiaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lespez</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Tribolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Huysecom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Autour de l'aïgat de juin 1875 dans le Sud-Ouest de la France : quels apports des grandes crues du passé à la gestion actuelle du risque ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Toulouse, France</w:t>
+              <w:t xml:space="preserve">27th conference of the Society of Africanist Archaeologists</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Faro, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId506" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05155970v1</w:t>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05494795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MSA, LSA or Neither? the 'Intermediate' Site of Toumboura VII (Falémé Valley, Eastern Senegal).</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">L'endiguement généralisé de la moyenne Garonne marmandaise : un legs de l'inondation de juin 1875 ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Fargues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Valette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lespez</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27th conference of the Society of Africanist Archaeologists</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Faro, Portugal</w:t>
+              <w:t xml:space="preserve">Autour de l'aïgat de juin 1875 dans le Sud-Ouest de la France : quels apports des grandes crues du passé à la gestion actuelle du risque ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId508" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05494795v1</w:t>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05155970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection automatique du niveau plein bord des rivières à partir de LiDAR haute densité</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
+                <w:t xml:space="preserve">Identifying ten critical points when implementing projects for restoration of ecological river connectivity: An interdisciplinary perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Alp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Barthélémy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan I. Bernez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Clemens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de Jeunes Géomorphologues</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Groupe Français de Géomorphologie, Jun 2024, Reims, France</w:t>
+              <w:t xml:space="preserve">14. European Conference on Ecological Restoration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Society for Ecological Restoration, Aug 2024, Tartu, Estonia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId509" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04698449v1</w:t>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04804308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic detection of river bankfull parameters from high density lidar data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Rétat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Thommeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Depret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Geoscience Union, Apr 2024, Vienna, Austria. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu24-21396⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04698434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying ten critical points when implementing projects for restoration of ecological river connectivity: An interdisciplinary perspective</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anne Clemens</w:t>
+                <w:t xml:space="preserve">Détection automatique du niveau plein bord des rivières à partir de LiDAR haute densité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Retat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Thommeret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Dépret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. European Conference on Ecological Restoration</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Society for Ecological Restoration, Aug 2024, Tartu, Estonia</w:t>
+              <w:t xml:space="preserve">Journées de Jeunes Géomorphologues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupe Français de Géomorphologie, Jun 2024, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId515" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04804308v1</w:t>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04698449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Restaurer la continuité écologique des cours d’eau : que sait-on et comment passer collectivement à l’action ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Alp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Barthélémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan I. Bernez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Clemens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. Colloque du Réseau des Zones Ateliers du CNRS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Zone Atelier Environnementale Rurale Argonne, Sep 2024, Sainte-Menehould, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04802822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From smartphone to RTK drone, small or large rivers, examples of riverbank erosion monitoring protocols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Virmoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuele Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Jugie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Letourneur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Apports des nouvelles technologies à l’étude du transport sédimentaire et de la morphodynamique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Colloque de la Société Hydrotechnique de France, Jun 2023, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04213202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new tool to characterize the socio-environmental dimensions of Urban rivers: Urban River Socioenvironmental index (URBS)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lespez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Germaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Tales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Thommeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IS Rivers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03720528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId522" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consider suburban streams as hybrids: methodological reflexion from the PARISTREAMs project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lespez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Arnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Germaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Second International Conference «Water, Megacities and GlobalChange»</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Paris, France. pp.513-524</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId522" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04500830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">(Re)appropriating the valley after the dismantling of a dam: the importance of the transition phase (Sélune, France) (Selune River, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Germaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Gonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lespez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annaig Oiry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tania Machado</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IS RIVERS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GRAIE, Jul 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04231905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La géohistoire des cours d'eau : un objet de recherche propice à l'hybridation entre espaces et temporalités ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jacob-Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId531" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves-François Le Lay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lespez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international du Ruche, frontières et environnement. Temps, espaces, méthodes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2022, Mulhouse (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04259458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId532" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un nouvel outil pour caractériser les dimensions socio-environnementales des rivières urbaines : l’indice socio-environnemental des rivières urbaines (URBS)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lespez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Germaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Tales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Thommeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque du Piren Seine 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Piren Seine, Oct 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId532" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03903907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hétérogénéité de la réponse hydromorphologique d’un petit cours d’eau francilien à l’urbanisation de son bassin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile de Milleville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Thommeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lespez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Tales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque du Piren Seine 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Piren Seine, Oct 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03903945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId534" w:history="1">
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Histoire Des Feux, Dynamiques Environnementales et Pratiques Anthropiques Du Mésolithique Récent à La Fin Du Néolithique Dans La Plaine de Caen (Normandie)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Changements climatiques et rapides et complexité des dynamiques socio-environnementales dans le monde Méditerrranéen ancien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lespez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Kuzuoglu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Dezileau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Saqalli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternaire 12</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2020, Paris, France</w:t>
+              <w:t xml:space="preserve">MED 2020 Méditerranée : l'expertise scientifique pour les décideurs. La recherche sur le climat et l'environnement au service des objectifs du développement durable</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId534" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02526711v1</w:t>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03406896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changements climatiques et rapides et complexité des dynamiques socio-environnementales dans le monde Méditerrranéen ancien</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Histoire Des Feux, Dynamiques Environnementales et Pratiques Anthropiques Du Mésolithique Récent à La Fin Du Néolithique Dans La Plaine de Caen (Normandie)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Lemer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lespez</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mehdi Saqalli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MED 2020 Méditerranée : l'expertise scientifique pour les décideurs. La recherche sur le climat et l'environnement au service des objectifs du développement durable</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2020, En ligne, France</w:t>
+              <w:t xml:space="preserve">Quaternaire 12</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId535" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03406896v1</w:t>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02526711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId538" w:history="1">
+            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial and temporal reconstruction of present and past vegetation cover in Languedoc-Roussillon</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Spatial Vegetation Dynamics over the Last 35,000 Years in West Africa. The Contribution of Phytoliths in a Multi-Proxy Study (Falémé Valley, Sénégal)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lespez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Davidoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Rasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MED 2020 Méditerranée : l'expertise scientifique pour les décideurs. La recherche sur le climat et l'environnement au service des objectifs du développement durable</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2020, En ligne, France</w:t>
+              <w:t xml:space="preserve">Quaternaire 12</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId538" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03406903v1</w:t>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02526708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial Vegetation Dynamics over the Last 35,000 Years in West Africa. The Contribution of Phytoliths in a Multi-Proxy Study (Falémé Valley, Sénégal)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Spatial and temporal reconstruction of present and past vegetation cover in Languedoc-Roussillon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Saqalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId548" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Azuara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId549" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Combourieu-Nebout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId550" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Alexandrine Sicre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Lespez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternaire 12</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2020, Paris, France</w:t>
+              <w:t xml:space="preserve">MED 2020 Méditerranée : l'expertise scientifique pour les décideurs. La recherche sur le climat et l'environnement au service des objectifs du développement durable</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId542" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02526708v1</w:t>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03406903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classification of ligneous vegetation into Plant Functional Types for a dynamic reconstitution of Neolithic vegetation cover in Occitania Mediterranean seashores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Saqalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Cahierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId545" w:history="1">
+            <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Peyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId539" w:history="1">
+            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Azuara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId540" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Combourieu-Nebout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2020, Vienne, Austria. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-22359⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03503474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId547" w:history="1">
+            <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractériser les changements hydro-géomorphologiques liés à l’urbanisation : vers une typologie de cours d’eau périurbain d’île de France</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Palaeodynamics and resilience of the territories of the Rhine River Geohistory and geoarchaeology of the alluvial plain of the Rhine between Seltz and Rastatt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId556" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferréol Salomon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId557" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId558" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Preusser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId559" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Rambeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId560" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daria Klekovkina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres SHF - Changement global et morphodynamique des rivières, des bassins versants à la mer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Lyon, France</w:t>
+              <w:t xml:space="preserve">Conference on Floods – perceptions and protection along the medieval Upper Rhine –University of Heidelberg</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Heidelberg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId547" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03904124v1</w:t>
+            <w:hyperlink r:id="rId555" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02428702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId548" w:history="1">
+            <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Palaeodynamics and resilience of the territories of the Rhine River Geohistory and geoarchaeology of the alluvial plain of the Rhine between Seltz and Rastatt</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Caractériser les changements hydro-géomorphologiques liés à l’urbanisation : vers une typologie de cours d’eau périurbain d’île de France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile de Milleville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lespez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Tales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Thommeret</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Floods – perceptions and protection along the medieval Upper Rhine –University of Heidelberg</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2019, Heidelberg, Germany</w:t>
+              <w:t xml:space="preserve">Rencontres SHF - Changement global et morphodynamique des rivières, des bassins versants à la mer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId548" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02428702v1</w:t>
+            <w:hyperlink r:id="rId561" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03904124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId554" w:history="1">
+            <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstructing the Holocene lateral mobility of the Rhine River and consequences on the location strategy of riverine settlements (France, Germany)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId549" w:history="1">
+            <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferréol Salomon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId552" w:history="1">
+            <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Rambeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId550" w:history="1">
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId551" w:history="1">
+            <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Preusser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId553" w:history="1">
+            <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daria Klekovkina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th Congress of the International Union for Quaternary Research (INQUA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId554" w:history="1">
+            <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02428767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId555" w:history="1">
+            <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Faleme Valley (eastern Senegal) : an ancient and diversified peopling history.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huysecom Eric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId556" w:history="1">
+            <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bocoum Hamady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douze Katja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matar Ndiaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mayor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVIe international Conference of the West African Archaeological Association WAAA-AOAA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Accra, Ghana</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId555" w:history="1">
+            <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02536059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId557" w:history="1">
+            <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Defining hydrogeomorphological changes related to urbanisation: a typology of periurban watercourses in Paris region</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Approches géo-historique du plus grand projet de démantèlement de barrages en Europe : réflexions à partir de la notion de cycle hydrosocial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Germaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lespez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Evelyne Tales</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Drapier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Beauchamp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th Biennal symposium of the International Society for River Science (ISRS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">Colloque « Géohistoire des zones humides d’ici et d’ailleurs »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupe d'histoire des zones humides, Jun 2019, Tulcea, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId557" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03904171v1</w:t>
+            <w:hyperlink r:id="rId565" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04347894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId558" w:history="1">
+            <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approches géo-historique du plus grand projet de démantèlement de barrages en Europe : réflexions à partir de la notion de cycle hydrosocial</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Defining hydrogeomorphological changes related to urbanisation: a typology of periurban watercourses in Paris region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile de Milleville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lespez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Axel Beauchamp</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Tales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque « Géohistoire des zones humides d’ici et d’ailleurs »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Groupe d'histoire des zones humides, Jun 2019, Tulcea, Romania</w:t>
+              <w:t xml:space="preserve">6th Biennal symposium of the International Society for River Science (ISRS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId558" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04347894v1</w:t>
+            <w:hyperlink r:id="rId566" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03904171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId559" w:history="1">
+            <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Restoring rivers. An opportunity to (re) connect residents and their daily environment?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Les approches naturalistes en géographie, pour un renouveau réflexif autour de la notion de Nature.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lespez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Drapier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Association of American Geographers Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AAG, Apr 2018, NEW ORLEANS, United States</w:t>
+              <w:t xml:space="preserve">Session AGF « Les géographes et la nature. Nouveaux regards »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId559" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04347897v1</w:t>
+            <w:hyperlink r:id="rId567" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02276908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId560" w:history="1">
+            <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les approches naturalistes en géographie, pour un renouveau réflexif autour de la notion de Nature.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Restoring rivers. An opportunity to (re) connect residents and their daily environment?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Germaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lespez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Drapier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Session AGF « Les géographes et la nature. Nouveaux regards »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">Association of American Geographers Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AAG, Apr 2018, NEW ORLEANS, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId560" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02276908v1</w:t>
+            <w:hyperlink r:id="rId568" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04347897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId561" w:history="1">
+            <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ce que l'hydromorphologie nous dit de la qualité d'aujourd'hui et de demain des cours d'eau franciliens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Jugie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lespez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile de Milleville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId562" w:history="1">
+            <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katherine Godet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les cours d’eau Franciliens : regards croisés sur les qualités et les usages actuels et futurs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Arceau, May 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId561" w:history="1">
+            <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03904021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId563" w:history="1">
+            <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fluvial system changes during the last 35 kyr along the falémé river (eastern senegal): palaeoclimatic and settlement implications.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lespez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Rasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Davidoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Central European Conference on Geomorphology and Quaternary Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Giessen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId563" w:history="1">
+            <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02536062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId564" w:history="1">
+            <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical chronology and West African prehistory: state of the art and new reference sequence</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Information sharing with residents in dam removal: questioning the institutional framework in France and in the USA.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Drapier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lespez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Germaine</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Safa 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Toronto, Canada</w:t>
+              <w:t xml:space="preserve">Annual Meeting of the AAG</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Nouvelle Orléans, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId564" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01841601v1</w:t>
+            <w:hyperlink r:id="rId572" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02519019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId565" w:history="1">
+            <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Information sharing with residents in dam removal: questioning the institutional framework in France and in the USA.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Numerical chronology and West African prehistory: state of the art and new reference sequence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katja Douze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irka Hajdas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lespez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Lorenzo Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Meeting of the AAG</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Nouvelle Orléans, United States</w:t>
+              <w:t xml:space="preserve">Safa 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Toronto, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId565" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02519019v1</w:t>
+            <w:hyperlink r:id="rId573" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01841601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId566" w:history="1">
+            <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du site à l'environnement : approche géoarchéologique de deux sites du Pléistocène supérieur en Afrique de l'Ouest (vallée de la Falémé, Sénégal).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Davidoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Lorenzo Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lespez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Rasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IUSPP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId566" w:history="1">
+            <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01841748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId567" w:history="1">
+            <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The contribution of phytoliths in a multi-proxy and multi-site study (Falémé valley, Senegal; Dogon Country, Mali)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lespez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Davidoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Rasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Tribolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Meeting on Phytolith Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Wuhan, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId567" w:history="1">
+            <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02536101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId568" w:history="1">
+            <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthropogenic transformations of low energy rivers in Normandy; geomorphological legacy of an historical management of the Seulles river.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Beauchamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lespez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Julia Rollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Germain-Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Delahaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Conference on Geomorphology of the International Association of Geomorphologists ICG 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, New Delhi, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId568" w:history="1">
+            <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01739453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId569" w:history="1">
+            <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La vallée de la Falémé (Sénégal oriental): une histoire du peuplement aussi ancienne que diversifiée.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huysecom Eric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Huysecom Eric</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Hamady Bocoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douze Katja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matar Ndiaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mayor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th colloquium of the West African Archaeological Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Accra, Ghana</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId569" w:history="1">
+            <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02536128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId570" w:history="1">
+            <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrosystèmes soudaniens au cours des durant les 30000 dernières années: changements climatiques et des paléoenvironnements: l’exemple de la vallée de la Falémé (Sénégal oriental, Afrique de l’Ouest).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lespez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Rasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Chevrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Tribolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21.AFEQ-INQUA Q10</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2016, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId570" w:history="1">
+            <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02535474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId571" w:history="1">
+            <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">West-african geochronology: optically stimulated luminescence of Palaeolithic deposits of the Falémé Valley (eastern Senegal).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Tribolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Chevrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lespez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Rasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SAFA 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId571" w:history="1">
+            <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02535444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId572" w:history="1">
+            <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les mégalithes du Sénégal et de Gambie dans leur contexte régional</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Laporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamady Bocoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Delvoye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId573" w:history="1">
+            <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Sonogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId574" w:history="1">
+            <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Cros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23rd Biennial Meeting of the Society of Africanist Archaeologists</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Society of Africanist Archaeologists, Jun 2016, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId572" w:history="1">
+            <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02140433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId575" w:history="1">
+            <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radiocarbon Chronology of Human Settlement and paleoenvironment in Senegal, West Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irka Hajdas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId576" w:history="1">
+            <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mantana Maurer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId577" w:history="1">
+            <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Belen Röttig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId578" w:history="1">
+            <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Loukou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Chevrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Symposium on 14C &amp; Archaeology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Edimbourg, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId575" w:history="1">
+            <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01729804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId579" w:history="1">
+            <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paléomex-Archéomède : Un transect socio-environnemental et systémique à travers le Maghreb holocène.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId580" w:history="1">
+            <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId581" w:history="1">
+            <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Boudad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId582" w:history="1">
+            <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bkhairi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId583" w:history="1">
+            <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Dezileau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Carozza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Troisième Rencontre pour l’Etude du Quaternaire en Tunisie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Sousse, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId579" w:history="1">
+            <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02973119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId584" w:history="1">
+            <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chronologie du Paléolithique ouest africain : Premières datations OSL dans la vallée de la Falémé (Sénégal)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Tribolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId585" w:history="1">
+            <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Chevrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Rasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Troisièmes journées francophones de l’archéologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Rabat, Maroc. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.anthro.2017.03.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId584" w:history="1">
+            <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01729875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId586" w:history="1">
+            <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les séquences stratigraphiques et culturelles du Pléistocène et de l'Holocène du Pays Dogon (Vallée du Yamé et Falaise de Bandiagara; Mali) et de la Vallée de la Falémé (Sénégal): bilan, comparaison et incidences archéologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Rasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId587" w:history="1">
+            <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Huysecom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Tribolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Ballouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lespez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">"titre manquant"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Bamako, Mali</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId586" w:history="1">
+            <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03348919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId588" w:history="1">
+            <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts of river management on low energy rivers in Normandy (France) over 3000 years, first results of a geomorphological and geoarchaeological approach.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Beauchamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lespez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId589" w:history="1">
+            <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Le Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId590" w:history="1">
+            <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Delahaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId588" w:history="1">
+            <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01743584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId591" w:history="1">
+            <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Late to final Holocene fluvial system dynamics in the Yamé valley (Mali): climatic change or human impact ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lespez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Ballouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Drézen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Rasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">"titre manquant"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Paris, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId591" w:history="1">
+            <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03348924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId592" w:history="1">
+            <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La restauration physique des cours d'eau Bas Normands ? Eléments de connaissance, implications opérationnelles et perspectives scientifiques...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Julia Rollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Lespez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atelier IRD2 "Restauration de cours d'eau"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2013, Hambye, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId592" w:history="1">
+            <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01067794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId593" w:history="1">
+            <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La dynamique des paysages en milieu soudano-sahélien au cours de l’Holocène : apport de l'analyse des phytolithes dans une approche des relations nature/société</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Drézen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katharina Neumann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Eichhorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Ballouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">"titre manquant"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId593" w:history="1">
+            <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03348922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId594" w:history="1">
+            <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quel état de référence pour la gestion durable des cours d'eau ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Germaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lespez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international "Eau, milieux et aménagement. Une recherche au service des territoires", Angers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId594" w:history="1">
+            <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01071721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId595" w:history="1">
+            <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les dynamiques hydrosédimentaires des cours d'eau à faible énergie. Vers un observatoire des hydrosystèmes bas-normands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Julia Rollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Viel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Lespez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Cador</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Commission des hydrosystèmes continentaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2011, Sion, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId595" w:history="1">
+            <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01067764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId596" w:history="1">
+            <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les dynamiques environnementales des cours d'eau bas-normand depuis le Néolithique. Quelles leçons pour aujourd'hui ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lespez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Cador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Germaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque " Ouvrages hydrauliques. De l continuité écologique des fleuves et rivières aux projets de territoire "</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2010, Cholet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId596" w:history="1">
+            <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00600906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId597" w:history="1">
+            <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelques résultats géoarchéologiques au Pays dogon (Mali) : 10 000 ans de dynamiques paysagères à l’interface Nature/Société</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Drézen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Ballouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lespez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katharina Neumann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">"titre manquant"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId597" w:history="1">
+            <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03348925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId598" w:history="1">
+            <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trajectoire des paysages des vallées normandes et gestion de l'eau, du Néolithique aux enjeux de la gestion contemporaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Lespez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Cador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Clet-Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Germaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trajectoire des paysages des vallées normandes et gestion de l'eau, du Néolithique aux enjeux de la gestion contemporaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Chilhac, France. pp.61-75</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId598" w:history="1">
+            <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00292308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId599" w:history="1">
+            <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les marais de la basse vallée de la Dives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Lespez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Maertens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes du 1er colloque international du Groupe d'Histoire des Zones Humides (Le Blanc, Indre, 20-22 oct. 2005)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Le Blanc, Indre, France. p. 213-230</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId599" w:history="1">
+            <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00273719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId600" w:history="1">
+            <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les marais de la basse vallée de la Dives. Contribution interdisciplinaire à l'histoire d'un espace productif et de ses mutations paysagères sur le temps long</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Lespez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Maertens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes du 1er colloque international du Groupe d'Histoire des Zones Humides (Le Blanc, Indre, 21-23 oct. 2005)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Le Blanc, Indre, France. p. 213-230</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId600" w:history="1">
+            <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00300492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId601" w:history="1">
+            <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alluvionnement et creusement sur la rive nord de la Méditerranée. Vers une lecture systémique des rythmes historiques de la morphogenèse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId602" w:history="1">
+            <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Neboit-Guilhot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lespez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'érosion entre Société, Climat et Paléoenvironnement. Table Ronde en l'honneur de René Neboit-Guilhot</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Clermont-Ferrand, France. pp.335-352</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId601" w:history="1">
+            <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00292314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId603" w:history="1">
+            <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l'océanique au méditerranéen, la disparité des réponses morphosédimentaires holocènes dans les massifs anciens européens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Allée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lespez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'érosion entre Société, Climat et Paléoenvironnement. Table Ronde en l'honneur de René Neboit-Guilhot</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Clermont-Ferrand, France. pp.203-214</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId603" w:history="1">
+            <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00292311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId604" w:history="1">
+            <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse spatiale et typologie des petites vallées bas-normandes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Germaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Puissant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Lespez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Ballouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SAGEO'2006,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Strasbourg, France. pp.CD-Rom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId604" w:history="1">
+            <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00278360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId605" w:history="1">
+            <w:hyperlink r:id="rId613" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique holocène d'un fond de vallée normand (Laizon, Calvados), approche géomorphologique et micromorphologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Germain-Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lespez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'érosion entre Société, Climat et Paléoenvironnement. Table Ronde en l'honneur de René Neboit-Guilhot</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Clermont-Ferrand, France. pp.279-284</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId605" w:history="1">
+            <w:hyperlink r:id="rId613" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00292312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId606" w:history="1">
+            <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Archaeological and environmental cchanges in northern Greece since the Neolithic: a multiscalar approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lespez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Malamidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId607" w:history="1">
+            <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Papadopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Davidson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of 5th International Symposium on Eastern Mediterranean Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2004, Thessaloniki, Greece. pp. 761-764</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId606" w:history="1">
+            <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00283566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId608" w:history="1">
+            <w:hyperlink r:id="rId616" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'apport des archives naturelles dans la compréhension de l'évolution des paysages protohistoriques et historiques normands. L'exemple de la péninsule de La Hague, Manche.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Lespez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Clet-Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId609" w:history="1">
+            <w:hyperlink r:id="rId617" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Levalet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Davidson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les paysages ruraux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2002, Pont-Audemer, France. pp. 77-93</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId608" w:history="1">
+            <w:hyperlink r:id="rId616" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00283627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId610" w:history="1">
+            <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Late-Middle-Holocene paleo-environmental evolution and coastline changes of Malia (Crete)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Lespez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Dalongeville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-F. Pastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId611" w:history="1">
+            <w:hyperlink r:id="rId619" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Darmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId612" w:history="1">
+            <w:hyperlink r:id="rId620" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Mediterranean World : Environment and History</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Paris, France. pp.439-452</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId610" w:history="1">
+            <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00093061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId613" w:history="1">
+            <w:hyperlink r:id="rId621" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un tableau de bord pour les SAGE.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Cador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId614" w:history="1">
+            <w:hyperlink r:id="rId622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cantat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lespez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Un tableau de bord pour les SAGE : proposition d'un outil de gestion et d'évaluation pour les Schémas d'Aménagement et de Gestion des Eaux (SAGE) sur le bassin versant de la Mue (Calvados, France).</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, Lille, France. pp</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId613" w:history="1">
+            <w:hyperlink r:id="rId621" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00545196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -26562,1474 +26708,1474 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId615" w:history="1">
+            <w:hyperlink r:id="rId623" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reducing the scale of analysis and promoting microgeohistory : the example of a high-risk area in the Garonne valley (Couthures-sur-Garonne, Lot et Garonne, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Fargues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lespez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Valette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence internationale I.S.Rivers 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Lyon, France. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId615" w:history="1">
+            <w:hyperlink r:id="rId623" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05180606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId616" w:history="1">
+            <w:hyperlink r:id="rId624" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hétérogénéité de la réponse hydromorphologique à l'urbanisation d'un petit cours d'eau francilien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile de Milleville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Thommeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lespez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Tales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">I.S. Rivers, 4ème conférence internationale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Lyon, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId616" w:history="1">
+            <w:hyperlink r:id="rId624" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03872413v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId617" w:history="1">
+            <w:hyperlink r:id="rId625" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trajectoire à long terme et restauration de cours d’eau : le cas de la Mérantaise (Essonne, 91 / Yveline, 78)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile de Milleville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lespez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Tales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Jugie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Q12</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2020, Paris, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId617" w:history="1">
+            <w:hyperlink r:id="rId625" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03872385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId618" w:history="1">
+            <w:hyperlink r:id="rId626" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pression urbaine et diversité hydrogéomorphologique des petits cours d'eau d'Île-de-France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile de Milleville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lespez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Tales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Thommeret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Zone Ateliers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, France, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId618" w:history="1">
+            <w:hyperlink r:id="rId626" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03872392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId619" w:history="1">
+            <w:hyperlink r:id="rId627" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact de la périurbanisation sur la végétation rivulaire des petits cours d'eau franciliens : L'exemple du Morbras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Letourneur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lespez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile de Milleville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées des Jeunes Géomorphologues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId619" w:history="1">
+            <w:hyperlink r:id="rId627" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03922587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId620" w:history="1">
+            <w:hyperlink r:id="rId628" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How geoarchaeological and paleoenvironmental approach can provide new insights in archaeological issues. A case study from Southeastern Balkans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Glais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoï Tsirtsoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lespez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId621" w:history="1">
+            <w:hyperlink r:id="rId629" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Krassimir Leshtakov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId622" w:history="1">
+            <w:hyperlink r:id="rId630" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanya Petrova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th Congress of the International Union for Quaternary Research (INQUA 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId620" w:history="1">
+            <w:hyperlink r:id="rId628" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03882737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId623" w:history="1">
+            <w:hyperlink r:id="rId631" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Climate Change and social transformations in the past (12ka BP): from field data acquisition towards socio-ecological modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lespez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId624" w:history="1">
+            <w:hyperlink r:id="rId632" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Angela Bassetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Carozza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Carozza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence MISTRALS PALEOMEX</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Montpellier, France. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId623" w:history="1">
+            <w:hyperlink r:id="rId631" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01683548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId625" w:history="1">
+            <w:hyperlink r:id="rId633" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Land, rain and sweat: Building a database of what we need for building a temporally dynamic and a spatially-explicit agent-based model of Neolithic occupation in Languedoc-Roussillon, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Saqalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId541" w:history="1">
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Alexandrine Sicre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId545" w:history="1">
+            <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Peyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId626" w:history="1">
+            <w:hyperlink r:id="rId634" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId540" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Combourieu-Nebout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atelier MISTRALS "Impacts des changements climatiques en Méditerranée"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Montpellier, France. , 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId625" w:history="1">
+            <w:hyperlink r:id="rId633" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01688180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId627" w:history="1">
+            <w:hyperlink r:id="rId635" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Palaeoenvironmental reconstruction over the last 30,000 years in the Sudanian environment (FALÉMÉ valley, Senegal): Preliminary Results of a Phytolithic Approach.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lespez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Rasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Chevrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Meeting on Phytolith Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId627" w:history="1">
+            <w:hyperlink r:id="rId635" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02536169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId628" w:history="1">
+            <w:hyperlink r:id="rId636" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radiocarbon Chronology of Human Settlement and paleo environment in Senegal, West Africa.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irka Hajdas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId629" w:history="1">
+            <w:hyperlink r:id="rId637" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Maurer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId630" w:history="1">
+            <w:hyperlink r:id="rId638" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.B. Röttig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Chevrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Lorenzo Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14e Swiss Geoscience Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, genève, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId628" w:history="1">
+            <w:hyperlink r:id="rId636" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02536162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId631" w:history="1">
+            <w:hyperlink r:id="rId639" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Holocene transition in the Faleme River Valley (Eastern Senegal). First results of geomorphologic, micromorphologic and phytolithic investigations on the Fatandi site.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lespez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Rasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Chevrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SAFA 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId631" w:history="1">
+            <w:hyperlink r:id="rId639" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02536173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId632" w:history="1">
+            <w:hyperlink r:id="rId640" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Industries lithiques et contextes taphonomiques dans la vallée de la Falémé (Sénégal oriental). Originalité et complémentarité en Afrique de l’Ouest.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Chevrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Rasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lespez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Tribolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AFEQ-INQUA Q10</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2016, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId632" w:history="1">
+            <w:hyperlink r:id="rId640" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02536178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -28039,1469 +28185,1469 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId633" w:history="1">
+            <w:hyperlink r:id="rId641" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconfiguration des collectifs et projets de territoire : La Sélune après les barrages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Germaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lespez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Gonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Drapier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annaig Oiry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Agence de l'Eau Seine Normandie (AESN). 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId633" w:history="1">
+            <w:hyperlink r:id="rId641" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04456505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId634" w:history="1">
+            <w:hyperlink r:id="rId642" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petites rivières urbaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lespez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Germaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">PIREN Seine phase 8. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId634" w:history="1">
+            <w:hyperlink r:id="rId642" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04456516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId635" w:history="1">
+            <w:hyperlink r:id="rId643" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractériser les changements hydrogéomorphologiques liés à l'urbanisation : vers une classification de tronçon d'un petit cours d'eau périurbain d'Île-de-France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile de Milleville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Thommeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lespez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Tales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">PIREN Seine. 2021, pp.1-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId635" w:history="1">
+            <w:hyperlink r:id="rId643" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04178576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId636" w:history="1">
+            <w:hyperlink r:id="rId644" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Considérer les cours d'eau périurbains comme des hybrides : réflexions méthodologiques du projet PARISTREAMs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lespez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Germaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Tales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">PIREN Seine. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId636" w:history="1">
+            <w:hyperlink r:id="rId644" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04178589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId637" w:history="1">
+            <w:hyperlink r:id="rId645" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le diagnostic hydrogéomorphologique des petites rivières urbaines : héritages et fonctionnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile de Milleville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lespez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Tales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">PIREN Seine. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId637" w:history="1">
+            <w:hyperlink r:id="rId645" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04178559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId638" w:history="1">
+            <w:hyperlink r:id="rId646" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évolution environnementale et aménagement hydraulique des fonds de vallées normands du Néolithique à l’actuel. Prospection thématique, rapport de 3ème année</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Lemer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Beauchamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lespez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Germain-Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Gauthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">SRA Normandie. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId638" w:history="1">
+            <w:hyperlink r:id="rId646" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03935969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId639" w:history="1">
+            <w:hyperlink r:id="rId647" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évolution environnementale et aménagement hydraulique des fonds de vallées normands du Néolithique à l’actuel. Prospection thématique, rapport de 2ème année</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Lemer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Beauchamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lespez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Germain-Vallée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">SRA Normandie. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId639" w:history="1">
+            <w:hyperlink r:id="rId647" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03935989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId640" w:history="1">
+            <w:hyperlink r:id="rId648" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évolution environnementale et aménagement hydraulique des fonds de vallées normands du Néolithique à l’actuel. Prospection thématique, rapport de 1ère année</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Beauchamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Lemer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lespez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Germain-Vallée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">SRA Normandie. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId640" w:history="1">
+            <w:hyperlink r:id="rId648" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03935999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId641" w:history="1">
+            <w:hyperlink r:id="rId649" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Néolithique moyen en Basse-Normandie et dans les îles Anglo-Normandes : territoires et modifications socio-économiques à la transition européenne Néolithique/Chalcolithique (4700-3500 av. J.-C.), Rapport final d'opération, Projet collectif de recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId642" w:history="1">
+            <w:hyperlink r:id="rId650" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Charraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Beauchamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId643" w:history="1">
+            <w:hyperlink r:id="rId651" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Chancerel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Cliquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Service Régional de l'Archéologie de Normandie. 2017, pp.342</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId641" w:history="1">
+            <w:hyperlink r:id="rId649" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04637875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId644" w:history="1">
+            <w:hyperlink r:id="rId652" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Restauration écologique de la rivière Sélune. Paysage, usages, représentations [Rapport N°2]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Germaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Drapier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId645" w:history="1">
+            <w:hyperlink r:id="rId653" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Leclair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId531" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves-François Le Lay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lespez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Agence de l'Eau Seine-Normandie. 2016, pp.125</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId644" w:history="1">
+            <w:hyperlink r:id="rId652" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03384706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId646" w:history="1">
+            <w:hyperlink r:id="rId654" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique fluviale : Géomorphologie [Programme Sélune - Rapport bilan 2013-2015]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Julia Rollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId647" w:history="1">
+            <w:hyperlink r:id="rId655" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Crave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Beauchamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lespez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId648" w:history="1">
+            <w:hyperlink r:id="rId656" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Le Gonidec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] INRA; Agence de l'Eau Seine-Normandie (AESN). 2016, pp.55</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId646" w:history="1">
+            <w:hyperlink r:id="rId654" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03408338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId649" w:history="1">
+            <w:hyperlink r:id="rId657" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A : Dynamique fluviale : Flux hydriques, sédimentaires et chimiques et Géormorphologie - B : Biocénoses aquatiques : Suivi des flux migratoires de poissons par Hydroacoustique (DIDSON) et Caractérisation biologique et toxicologique de la population de poissons dans la retenue de Vezins [Rapport d'étape annuel 2014 - Programme Sélune Phase pré-arasement]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId648" w:history="1">
+            <w:hyperlink r:id="rId656" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Le Gonidec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Grimaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId647" w:history="1">
+            <w:hyperlink r:id="rId655" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Crave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Julia Rollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Beauchamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Agence de l'Eau Seine-Normandie. 2015, pp.96</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId649" w:history="1">
+            <w:hyperlink r:id="rId657" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03378202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId650" w:history="1">
+            <w:hyperlink r:id="rId658" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Restauration écologique de la rivière Sélune. paysage, usages, représentations [Rapport intermédiaire / Mars 2015]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Germaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId531" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves-François Le Lay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lespez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId651" w:history="1">
+            <w:hyperlink r:id="rId659" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Montreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jo Menozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Agence de l'Eau Seine-Normandie. 2015, pp.157</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId650" w:history="1">
+            <w:hyperlink r:id="rId658" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03378997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -29511,91 +29657,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId652" w:history="1">
+            <w:hyperlink r:id="rId660" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les temps de l'environnement et des paysages des systèmes fluviaux au cours de l'Holocène. Normandie, Grèce, Mali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lespez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Environnement et Société. Université de Caen, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId652" w:history="1">
+            <w:hyperlink r:id="rId660" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00818525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -29605,105 +29751,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId653" w:history="1">
+            <w:hyperlink r:id="rId661" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beyond geographical and environmental determinism, how can we look at the relationship between prehistoric and protohistoric societies and their environment?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lespez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Son</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId653" w:history="1">
+            <w:hyperlink r:id="rId661" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04435266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId654"/>
+      <w:footerReference w:type="default" r:id="rId662"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -29850,51 +29996,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023312v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lespez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Germaine" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gob" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Tales" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Thommeret" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landurbplan.2025.105388" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05031192v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895660v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Dayet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Lorenzo Mart&#237;nez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Douze" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matar Ndiaye" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Tribolo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2024.106150" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05419012v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Pruvost" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Huysecom" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Garnier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irka Hajdas" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexa H&#246;hn" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0329824" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312490v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lemer" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Gauthier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Brown" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Hudson" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2025.109644" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866037v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rasse" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irka Hadjas" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0294346" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04532036v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858940v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Viel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Delahaye" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastiaan Notebaert" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2024.108247" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04804330v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Alp" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Arnaud" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan I. Bernez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Clemens" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12ppa" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240178v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2023.1250857" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134131v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Drapier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/25148486231179293" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078613v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile de Milleville" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Virmoux" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2023.108066" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611127v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Sajaloli" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dournel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Luglia" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Valette" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2024022" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078616v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Sandevoir" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candide Lissak" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/land12040784" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144667v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Glais" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Antonio L&#243;pez-S&#225;ez" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoi Tsirtsoni" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2023.108130" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222214v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Magilligan" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Sneddon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00167428.2021.1953382" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451948v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viola Schmid" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Lorenzo Martinez" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10437-021-09463-5" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860564v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.5514" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905604v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Giusti" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Comentale" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fouache" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.16057" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-TMD97MT4-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03542904v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.15739" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-S8GL3R63-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03361387v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie M&#252;ller-Celka" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Benech" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Darras" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Fovet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.4270" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05534552v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Devolder" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie M&#252;ller Celka" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maia Pomad&#232;re" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Poursat" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143780v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dufour" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.737.0058" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178797v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2021.102952" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03288645v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363029v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Lescure" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Saulnier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Berger" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-94859-1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540609v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Lebrun" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Chevrier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.13181" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063887v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0243129" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172980v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Ghilardi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Revelles" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Theodoropoulou" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Theodorakopoulou" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2019.101909" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476147v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jo Menozzi" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thomas" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paysage.569" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316602v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bagf.5196" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125703v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Walsh" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Neil Roberts" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Vanni&#232;re" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683619826637" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477281v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2019.04.018" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04768555v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Tsiripidis" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spyros Tsiftsis" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel S&#225;nchez-Mata" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5209/mbot.59789" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282024v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorna Rouhaud" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Beauchamp" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841525v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chevrier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;. Huysecom" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Soriano" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rasse" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lespez" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2017.11.027" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857932v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.722.0339" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377284v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony G. Brown" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A. Sear" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Macaire" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Houben" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2018.02.001" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409020v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Davidoux" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.12484" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-4FPKTF6Q-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535009v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mayor" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douze Katja" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Truffa Giachet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Jacques" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731091v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Antonio Lopez-Saez" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2017.06.017" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558342v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Julia Rollet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Germain-Vall&#233;e" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.11702" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-7SFQGBZF-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515756v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2017.02.002" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B5KJLK8P-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739215v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.8153" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723842v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anthro.2017.03.001" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-97VJMPB9-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679496v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Laporte" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamady Bocoum" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Delvoye" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kl&#233;na Sanogo" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Polet" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/aaa.1033" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03384789v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535044v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huysecom Eric" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743339v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pelmoine" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Cantin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358233v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#225;ez Jos&#233; Antonio L&#243;pez" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Drezen" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#239; Tsirtsoni" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yqres.2016.02.002" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402739v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Kuzucuo&#287;lu" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fuad Hourani" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-12-1847-2016" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731106v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Davidson" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#233;titia Bir&#233;e" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.11380" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-1QJ2JFP6-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480999v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Hajdas" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2015.11.060" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731098v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aristotelis Papageorgiou" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Abel-Schaad" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Antonio L&#243;pez S&#225;ez" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5209/lazaroa.53604" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481122v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2016.05.001" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731112v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2015.07.032" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402715v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Barraud" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.17443" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265714v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Allinne" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Blanchet" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Piolot" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Brunet" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267352v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2015.05.015" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M354L106-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482112v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ozainne" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Ballouche" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.7155" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483494v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystel Jeanbourquin" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Canetti" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3213/2191-5784-10266" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03348854v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao Loukou" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Chaix" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743107v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396394v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Neumann" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2014.07.025" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KPCS2HN7-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483601v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.10525" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01200578v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Caillault" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.24.279-306" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796273v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Eichhorn" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683612463102" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484422v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Darcque" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ha&#239;do Koukouli-Chryssanthaki" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitra Malamidou" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0003598X00048602" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692518v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692520v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garnier Aline" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2010.12.021" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZBGQ1Z1X-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491015v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Clet-Pellerin" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Davidson" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hermier" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Carpentier" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2009.06.018" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5J5MX7JS-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535063v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Robion-Brunner" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528763v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Dr&#233;zen" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Coutard" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2009.12.005" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03348851v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429593v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Neunmann" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02505546v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429582v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahmy Ahmed" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429575v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bagf.2009.2650" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692506v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fahmy" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0003598X00099245" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333516v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Clet-Pellerin" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Limondin-Lozouet" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Pastre" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fontugne" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2007.02.029" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1PLF4NF1-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429432v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.7053" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00268986v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Puissant" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/GEO.17.415-430" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445321v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Garnier" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Maertens" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292294v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.669" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-G7JDCPZC-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556257v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paraskevi Yiouni" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassilis Kilikoglou" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.2006.7428" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292315v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Cador" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Rocard" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292296v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Limondin-Lozouet" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Pastre" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.482" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283551v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Marcigny" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hardel" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/arsci.2004.1063" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292297v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00093053v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dalongeville" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Pastre" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. M&#252;ller-Celka" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292298v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Malamidou" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Youni" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.2001.7161" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00093025v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Noirel-Schutz" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Suc" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Koukouli-Chryssanthaki" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.2000.1603" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292301v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00092889v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/morfo.1998.968" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315401v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Plunder" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Poprawski" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Font" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858939v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://piren-seine.fr/publications/fascicules" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617791v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02651125v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02446851v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Aubry" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginette Auxiette" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Billard" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Bordas" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.orepeditions.com/fr/catalogue/776-l-age-du-bronze-en-normandie-9782815104739.html" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02343372v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Yvane Daire" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dupont" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Baudry" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Large" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692481v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692484v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029537v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Treuil" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Touchais" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Faug&#232;res" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429597v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292304v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe All&#233;e" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378313v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544250v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malamidou Dimitra" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unipress.bg/humanitarni-i-sotsialni-nauki/istoriya-i-arheologiya/saus-suppl-viii" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05473967v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eslem Ben Arous" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cervera" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524600v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Valette" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Beck" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476029v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-29819-6_2" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504614v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Olivier" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876356v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351760v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799425v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Betard" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Gautier" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mercier" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794610v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois B&#233;tard" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanu&#232;le Gautier" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231901v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119410010.ch7" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03129067v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Preux" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019619v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179323v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03164614v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Reulier" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135563v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135545v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Madelin" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129102v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Maleval" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Touchart" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bartout" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arco.dufou.2020.01.0185" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031773v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179325v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884333v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Langohr" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179329v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868516v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arco.dufou.2020.01.0053" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135554v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361518v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Saqalli" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melio S&#225;enz" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahamadou Belem" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Thiriot" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-12723-7_2" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447267v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Stern" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Landry" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saer Diagne" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095802v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Carozza" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Castanet" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cubizolle" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;-Marie Dendievel" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.garci.2018.01.0054" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02639696v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koukouli-Chrysanthaki Chaido" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857938v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445619v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Carozza" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Berger" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.irdeditions.22959" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615326v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483682v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Quesnel" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Tripp&#233;" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.archives-ouvertes.fr/hal-02483682" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556226v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Antonio L&#243;pez S&#225;ez" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.22104" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556222v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.22089" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03348978v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03348992v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640620v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368933v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640616v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067253v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amphone Vongvixay" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grimaldi" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gilliet" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067422v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640643v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716047v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640644v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692491v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Clet" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692498v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufc.univ-fcomte.fr/" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.6367" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02315051v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692487v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716038v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. Germaine" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03022352v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.slsa.ch/pdf/mali/OunjougouF_07.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429605v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02870306v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Karatasios" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.barpublishing.com/archaeometric-and-archaeological-approaches-to-ceramics.html" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535097v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.slsa.ch/pdf/mali/OunjougouF_06.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273834v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Garnier" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guilleux" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463103v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cliquet" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ghesquiere" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010089v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010090v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cliquet" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ghesqui&#232;re" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283308v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. D&#233;marest" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Menesson" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283463v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472645v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amjad Al Q&#226;di" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175683v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane Bailly" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Depret" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Kreutzenberger" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155970v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Fargues" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494795v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698449v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Retat" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas D&#233;pret" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698434v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre R&#233;tat" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-21396" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04804308v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04802822v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213202v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuele Gautier" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Jugie" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Letourneur" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03720528v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500830v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Arnoux" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Carr&#233;" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231905v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Gonin" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annaig Oiry" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Machado" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259458v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jacob-Rousseau" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Fran&#231;ois Le Lay" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903907v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903945v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526711v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406896v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kuzuoglu" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dezileau" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406903v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Azuara" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Combourieu-Nebout" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Alexandrine Sicre" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526708v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503474v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cahierre" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Peyron" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-22359" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904124v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428702v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferr&#233;ol Salomon" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Schmitt" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Preusser" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rambeau" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Klekovkina" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428767v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536059v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bocoum Hamady" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904171v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347894v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347897v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276908v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904021v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Godet" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536062v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841601v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519019v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841748v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536101v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739453v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536128v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535474v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535444v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02140433v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sonogo" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Cros" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729804v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mantana Maurer" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Belen R&#246;ttig" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Loukou" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973119v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Berger" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Boudad" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bkhairi" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dezileau" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729875v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Mercier" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03348919v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Huysecom" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01743584v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Le Gaillard" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bernard" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03348924v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067794v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03348922v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01071721v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067764v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600906v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03348925v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292308v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273719v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00300492v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292314v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Neboit-Guilhot" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292311v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00278360v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292312v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283566v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Papadopoulos" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283627v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Levalet" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00093061v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Darmon" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mathieu" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545196v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cantat" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05180606v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872413v2" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872385v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872392v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922587v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882737v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krassimir Leshtakov" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanya Petrova" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01683548v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Angela Bassetti" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01688180v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sabatier" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536169v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536162v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Maurer" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.B. R&#246;ttig" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536173v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536178v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456505v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456516v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04178576v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04178589v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04178559v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935969v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935989v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935999v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04637875v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Charraud" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chancerel" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03384706v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Leclair" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408338v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Crave" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Le Gonidec" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03378202v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03378997v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Montreuil" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00818525v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04435266v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05587267v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Deoanc&#259;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#536;tefan Dorondel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Coates" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Eckersley" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia Florea" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/2373566x.2026.2616053" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023312v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lespez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Germaine" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gob" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Tales" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Thommeret" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landurbplan.2025.105388" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05031192v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895660v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Dayet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Lorenzo Mart&#237;nez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Douze" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matar Ndiaye" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Tribolo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2024.106150" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05419012v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Pruvost" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Huysecom" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Garnier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irka Hajdas" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexa H&#246;hn" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0329824" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312490v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lemer" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Gauthier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Brown" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Hudson" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2025.109644" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04532036v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rasse" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irka Hadjas" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0294346" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866037v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858940v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Viel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Delahaye" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastiaan Notebaert" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2024.108247" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04804330v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Alp" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Arnaud" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan I. Bernez" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Clemens" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12ppa" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078613v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile de Milleville" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Virmoux" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2023.108066" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611127v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Sajaloli" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dournel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Luglia" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Valette" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2024022" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240178v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2023.1250857" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134131v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Drapier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/25148486231179293" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078616v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Sandevoir" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candide Lissak" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/land12040784" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144667v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Glais" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Antonio L&#243;pez-S&#225;ez" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoi Tsirtsoni" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2023.108130" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222214v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Magilligan" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Sneddon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00167428.2021.1953382" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451948v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viola Schmid" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Lorenzo Martinez" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10437-021-09463-5" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860564v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.5514" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05534552v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Devolder" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie M&#252;ller Celka" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maia Pomad&#232;re" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Poursat" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905604v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Giusti" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Comentale" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fouache" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.16057" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-TMD97MT4-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03361387v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie M&#252;ller-Celka" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Benech" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Darras" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Fovet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.4270" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03542904v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.15739" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-S8GL3R63-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03288645v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178797v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2021.102952" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143780v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dufour" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.737.0058" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363029v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Lescure" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Saulnier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Berger" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-94859-1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540609v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Lebrun" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Chevrier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.13181" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063887v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0243129" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476147v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jo Menozzi" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thomas" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paysage.569" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172980v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Ghilardi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Revelles" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Theodoropoulou" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Theodorakopoulou" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2019.101909" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316602v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bagf.5196" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477281v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2019.04.018" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125703v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Walsh" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Neil Roberts" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Vanni&#232;re" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683619826637" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04768555v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Tsiripidis" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spyros Tsiftsis" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel S&#225;nchez-Mata" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5209/mbot.59789" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282024v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorna Rouhaud" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Beauchamp" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841525v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chevrier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;. Huysecom" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Soriano" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rasse" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lespez" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2017.11.027" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857932v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.722.0339" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377284v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony G. Brown" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A. Sear" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Macaire" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Houben" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2018.02.001" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409020v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Davidoux" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.12484" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-4FPKTF6Q-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535009v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mayor" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douze Katja" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Truffa Giachet" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Jacques" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731091v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Antonio Lopez-Saez" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2017.06.017" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558342v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Julia Rollet" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Germain-Vall&#233;e" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.11702" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-7SFQGBZF-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515756v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2017.02.002" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B5KJLK8P-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739215v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.8153" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723842v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anthro.2017.03.001" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-97VJMPB9-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679496v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Laporte" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamady Bocoum" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Delvoye" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kl&#233;na Sanogo" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Polet" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/aaa.1033" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03384789v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535044v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huysecom Eric" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743339v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pelmoine" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Cantin" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358233v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#225;ez Jos&#233; Antonio L&#243;pez" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Drezen" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#239; Tsirtsoni" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yqres.2016.02.002" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402739v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Kuzucuo&#287;lu" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fuad Hourani" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-12-1847-2016" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731106v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Davidson" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#233;titia Bir&#233;e" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.11380" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-1QJ2JFP6-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480999v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Hajdas" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2015.11.060" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731098v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aristotelis Papageorgiou" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Abel-Schaad" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Antonio L&#243;pez S&#225;ez" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5209/lazaroa.53604" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731112v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2015.07.032" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W2W0G6M2-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481122v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2016.05.001" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402715v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Barraud" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.17443" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265714v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Allinne" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Blanchet" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Piolot" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Brunet" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267352v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2015.05.015" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M354L106-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482112v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ozainne" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Ballouche" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.7155" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483494v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystel Jeanbourquin" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Canetti" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3213/2191-5784-10266" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03348854v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao Loukou" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Chaix" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743107v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396394v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Neumann" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2014.07.025" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KPCS2HN7-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483601v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.10525" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01200578v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Caillault" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.24.279-306" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796273v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Eichhorn" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683612463102" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484422v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Darcque" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ha&#239;do Koukouli-Chryssanthaki" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitra Malamidou" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0003598X00048602" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692518v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692520v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garnier Aline" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2010.12.021" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZBGQ1Z1X-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491015v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Clet-Pellerin" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Davidson" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hermier" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Carpentier" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2009.06.018" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5J5MX7JS-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535063v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Robion-Brunner" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528763v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Dr&#233;zen" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Coutard" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2009.12.005" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03348851v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429593v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Neunmann" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02505546v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429582v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahmy Ahmed" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692506v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fahmy" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0003598X00099245" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429575v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bagf.2009.2650" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333516v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Clet-Pellerin" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Limondin-Lozouet" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Pastre" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fontugne" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2007.02.029" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1PLF4NF1-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429432v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.7053" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00268986v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Puissant" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/GEO.17.415-430" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445321v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Garnier" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Maertens" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292294v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.669" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-G7JDCPZC-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556257v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paraskevi Yiouni" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassilis Kilikoglou" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.2006.7428" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292315v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Cador" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Rocard" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292296v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Limondin-Lozouet" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Pastre" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.482" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283551v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Marcigny" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hardel" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/arsci.2004.1063" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292297v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00093053v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dalongeville" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Pastre" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. M&#252;ller-Celka" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292298v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Malamidou" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Youni" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.2001.7161" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00093025v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Noirel-Schutz" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Suc" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Koukouli-Chryssanthaki" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.2000.1603" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292301v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00092889v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/morfo.1998.968" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315401v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Plunder" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Poprawski" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Font" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858939v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://piren-seine.fr/publications/fascicules" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617791v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02651125v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02446851v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Aubry" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginette Auxiette" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Billard" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Bordas" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.orepeditions.com/fr/catalogue/776-l-age-du-bronze-en-normandie-9782815104739.html" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02343372v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Yvane Daire" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dupont" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Baudry" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Large" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692481v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692484v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029537v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Treuil" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Touchais" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Faug&#232;res" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429597v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292304v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe All&#233;e" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544250v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malamidou Dimitra" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unipress.bg/humanitarni-i-sotsialni-nauki/istoriya-i-arheologiya/saus-suppl-viii" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378313v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05473967v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eslem Ben Arous" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cervera" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524600v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Valette" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Beck" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476029v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-29819-6_2" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504614v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Olivier" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876356v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351760v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799425v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Betard" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Gautier" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mercier" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794610v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois B&#233;tard" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanu&#232;le Gautier" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231901v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119410010.ch7" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019619v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179323v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03129067v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Preux" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03164614v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Reulier" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135563v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135545v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Madelin" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129102v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Maleval" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Touchart" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bartout" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arco.dufou.2020.01.0185" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179325v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031773v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179329v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135554v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884333v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Langohr" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868516v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arco.dufou.2020.01.0053" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361518v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Saqalli" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melio S&#225;enz" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahamadou Belem" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Thiriot" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-12723-7_2" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447267v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Stern" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Landry" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saer Diagne" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095802v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Carozza" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Castanet" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cubizolle" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;-Marie Dendievel" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.garci.2018.01.0054" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02639696v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koukouli-Chrysanthaki Chaido" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857938v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445619v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Carozza" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Berger" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.irdeditions.22959" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615326v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483682v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Quesnel" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Tripp&#233;" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.archives-ouvertes.fr/hal-02483682" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556226v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Antonio L&#243;pez S&#225;ez" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.22104" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556222v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.22089" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03348978v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03348992v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640620v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368933v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640616v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067253v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amphone Vongvixay" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grimaldi" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gilliet" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067422v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640643v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716047v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640644v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692491v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Clet" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692498v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufc.univ-fcomte.fr/" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.6367" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02315051v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692487v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716038v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. Germaine" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429605v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03022352v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.slsa.ch/pdf/mali/OunjougouF_07.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02870306v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Karatasios" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.barpublishing.com/archaeometric-and-archaeological-approaches-to-ceramics.html" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535097v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.slsa.ch/pdf/mali/OunjougouF_06.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273834v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Garnier" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guilleux" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463103v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cliquet" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ghesquiere" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010089v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010090v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cliquet" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ghesqui&#232;re" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283308v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. D&#233;marest" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Menesson" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283463v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472645v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amjad Al Q&#226;di" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175683v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane Bailly" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Depret" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Kreutzenberger" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494795v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155970v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Fargues" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04804308v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698434v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre R&#233;tat" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-21396" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698449v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Retat" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas D&#233;pret" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04802822v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213202v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuele Gautier" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Jugie" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Letourneur" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03720528v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500830v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Arnoux" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Carr&#233;" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231905v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Gonin" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annaig Oiry" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Machado" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259458v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jacob-Rousseau" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Fran&#231;ois Le Lay" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903907v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903945v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406896v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kuzuoglu" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dezileau" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526711v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526708v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406903v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Azuara" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Combourieu-Nebout" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Alexandrine Sicre" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503474v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cahierre" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Peyron" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-22359" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428702v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferr&#233;ol Salomon" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Schmitt" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Preusser" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rambeau" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Klekovkina" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904124v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428767v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536059v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bocoum Hamady" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347894v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904171v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276908v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347897v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904021v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Godet" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536062v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519019v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841601v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841748v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536101v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739453v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536128v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535474v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535444v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02140433v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sonogo" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Cros" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729804v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mantana Maurer" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Belen R&#246;ttig" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Loukou" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973119v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Berger" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Boudad" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bkhairi" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dezileau" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729875v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Mercier" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03348919v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Huysecom" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01743584v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Le Gaillard" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bernard" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03348924v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067794v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03348922v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01071721v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067764v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600906v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03348925v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292308v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273719v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00300492v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292314v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Neboit-Guilhot" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292311v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00278360v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292312v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283566v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Papadopoulos" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283627v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Levalet" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00093061v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Darmon" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mathieu" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545196v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cantat" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05180606v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872413v2" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872385v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872392v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922587v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882737v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krassimir Leshtakov" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanya Petrova" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01683548v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Angela Bassetti" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01688180v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sabatier" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536169v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536162v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Maurer" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.B. R&#246;ttig" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536173v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536178v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456505v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456516v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04178576v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04178589v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04178559v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935969v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935989v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935999v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04637875v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Charraud" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chancerel" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03384706v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Leclair" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408338v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Crave" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Le Gonidec" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03378202v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03378997v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Montreuil" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00818525v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04435266v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>