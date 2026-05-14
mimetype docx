--- v0 (2026-03-19)
+++ v1 (2026-05-14)
@@ -100,50 +100,71 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> ORCID : </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">0000-0001-9514-387X</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=McujY_wAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
@@ -167,1945 +188,1945 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of extracellular vesicles at parturition in dairy cows with lategestation heat stress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leticia Casarotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helen N Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Galio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JDS Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 7 (1), pp.101-106. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3168/jdsc.2025-0821⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05451105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Late gestation heat stress induces inflammation and impacts nutrient transfer signature in the placenta of dairy cows</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Citrulline supplementation does not reverse the effects of late gestation heat stress in ewes on feto-placental development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helen N Jones</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t>
+                <w:t xml:space="preserve">Leticia Casarotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jillian M Lance</w:t>
+                <w:t xml:space="preserve">Christophe Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hirys Olmo</w:t>
+                <w:t xml:space="preserve">Valérie Gelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Aguirre-Lavin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lasserre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Theriogenology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.theriogenology.2025.117506⟩</w:t>
+              <w:t xml:space="preserve">, 2026, 249, pp.117656. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.theriogenology.2025.117656⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05096847v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05226758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Late gestation heat stress alters O2 regulation in placenta and neonatal heifers</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Late gestation heat stress alters placental structure and function in multiparous dairy cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.T. Casarotto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H.N. Jones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Laporta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Peñagaricano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Placenta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.placenta.2024.12.009⟩</w:t>
+              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 108 (1), pp.1125-1137. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3168/jds.2024-25529⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04866329v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04844237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Late gestation heat stress alters placental structure and function in multiparous dairy cows</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Late gestation heat stress alters O2 regulation in placenta and neonatal heifers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leticia Casarotto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helen Jones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Dahl</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3168/jds.2024-25529⟩</w:t>
+              <w:t xml:space="preserve">Placenta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 159, pp.126-130. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.placenta.2024.12.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04844237v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04866329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reducing water usage to cool cows by applying “smart” technologies</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Late gestation heat stress induces inflammation and impacts nutrient transfer signature in the placenta of dairy cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Onan-Martinez</w:t>
+                <w:t xml:space="preserve">Leticia T Casarotto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helen N Jones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I.M. Toledo</w:t>
+                <w:t xml:space="preserve">Jillian M Lance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hirys Olmo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JDS Communications</w:t>
+              <w:t xml:space="preserve">Theriogenology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3168/jdsc.2025-0827⟩</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.theriogenology.2025.117506⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05462058v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05096847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of an Electrolyte, Energy and Osmolyte Compound and Heat Stress on Productivity in Early Lactation Holstein Cows</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Reducing water usage to cool cows by applying “smart” technologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.T. Casarotto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.X. Amaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Lance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Onan-Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">C. Law</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I.M. Toledo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JDS Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, In press, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3168/jdsc.2025-0868⟩</w:t>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3168/jdsc.2025-0827⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05462047v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05462058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Citrulline supplementation does not reverse the effects of late gestation heat stress in ewes on feto-placental development</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Richard</w:t>
+                <w:t xml:space="preserve">Effects of an Electrolyte, Energy and Osmolyte Compound and Heat Stress on Productivity in Early Lactation Holstein Cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Onan-Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Gelin</w:t>
+                <w:t xml:space="preserve">C. Nelson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tiphaine Aguirre-Lavin</w:t>
+                <w:t xml:space="preserve">F.T. Saputra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Lasserre</w:t>
+                <w:t xml:space="preserve">A. Fraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Law</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theriogenology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.theriogenology.2025.117656⟩</w:t>
+              <w:t xml:space="preserve">JDS Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3168/jdsc.2025-0868⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05226758v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05462047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of a nutritional immunomodulator in dry cows heat stressed with an electric blanket model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L.T. Casarotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Cattaneo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K.M. Glosson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B.D. Humphrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.D. Chapman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Dairy Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 108 (2), pp.2083-2089. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3168/jds.2024-25878⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05466835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Review: Placental physiology and fetal programming in ruminants under heat stress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leticia Casarotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helen Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Dahl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biology of Reproduction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/biolre/ioaf047⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04998457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of type I and II error analysis to support economic decision-making of using an immunomodulator feed additive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L.T. Casarotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. de Vries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.D. Chapman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L.O. Ely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G.E. Dahl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Dairy Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 107 (12), pp.11796-11802. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3168/jds.2024-25105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05466849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seasonal effects on multiparous dairy cow behavior in early lactation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I.M. Toledo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L.T. Casarotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G.E. Dahl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JDS Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 5 (5), pp.379-383. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3168/jdsc.2022-0358⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05466855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Late-gestation heat stress abatement in dairy heifers promotes thermoregulation and improves productivity</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Financial Impacts of Late-Gestation Heat Stress on Cow and Offspring Lifetime Performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Dado-Senn</w:t>
+                <w:t xml:space="preserve">L. Casarotto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Laporta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Rosa Padilla</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">G. Dahl</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3168/jds.2020-18998⟩</w:t>
+              <w:t xml:space="preserve">EDIS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2021 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.32473/edis-an374-2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05466884v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05466880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Financial Impacts of Late-Gestation Heat Stress on Cow and Offspring Lifetime Performance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Late-gestation heat stress abatement in dairy heifers promotes thermoregulation and improves productivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B.D. Davidson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Casarotto</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J. Laporta</w:t>
+                <w:t xml:space="preserve">B. Dado-Senn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Dahl</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">N. Rosa Padilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.F. Fabris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.T. Casarotto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EDIS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.32473/edis-an374-2021⟩</w:t>
+              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 104 (2), pp.2357-2368. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3168/jds.2020-18998⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05466880v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05466884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Late-Gestation in utero Heat Stress Limits Dairy Heifer Early-Life Growth and Organ Development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bethany Dado-Senn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sena Field</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brittney Davidson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leticia Casarotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcela Marrero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Animal Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 2, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fanim.2021.750390⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05466874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of feeding an immune modulator to multiparous Holstein cows during the dry period and early lactation on health, milk and reproductive performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.T. Casarotto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L.T. Casarotto</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">J. Laporta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B.D. Davidson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Moy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal Feed Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 267, pp.114527. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.anifeedsci.2020.114527⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05466891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2115,232 +2136,232 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heat stress in late gestation disrupt placental function in dairy cows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L.T. Casarotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helen Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Dahl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Conference of the International Federation of Placenta Associations (IFPA 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IFPA, Sep 2024, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04716049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P2.18- Late gestation heat stress impact on placental morphology and fetal development in ewes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L.T. Casarotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Dahl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Federation of Placenta Associations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Federation of Placenta Associations, Sep 2024, Montreal, Canada. pp.e52</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04703913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2350,294 +2371,294 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of Extracellular Vesicles at Parturition in Dairy Cows with Late Gestation Heat Stress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leticia Casarotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Galio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey E. Dahl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Dairy Science Association annual meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Lousiville, KY, United States. Journal of Dairy Science, 108 (Suppl. 1), p 392, 2669, 2025, Abstract-book-2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05203966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Late gestation heat stress impairs placental microstructure in dairy cows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L.T. Casarotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Prézelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Couturier-Tarrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Dahl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual conference of the International Federation of Placenta Associations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Rotorua, New Zealand. Placenta, 140, pp.e41, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.placenta.2023.07.140⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04208122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId93"/>
+      <w:footerReference w:type="default" r:id="rId94"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2705,51 +2726,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9C28CB1A"/>
+    <w:nsid w:val="EA0E2F6F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2936,51 +2957,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/leticia-casarotto-trevisan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9514-387X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05451105v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leticia Casarotto" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen N Jones" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Galio" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Henry" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chavatte-Palmer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jdsc.2025-0821" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05096847v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leticia T Casarotto" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jillian M Lance" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hirys Olmo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2025.117506" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04866329v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Jones" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Dahl" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.placenta.2024.12.009" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04844237v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.T. Casarotto" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.N. Jones" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Laporta" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pe&#241;agaricano" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2024-25529" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05462058v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.X. Amaro" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Lance" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Onan-Martinez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.M. Toledo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jdsc.2025-0827" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05462047v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nelson" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.T. Saputra" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fraz" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Law" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jdsc.2025-0868" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05226758v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Richard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gelin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Aguirre-Lavin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lasserre" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2025.117656" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05466835v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cattaneo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.M. Glosson" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.D. Humphrey" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Chapman" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2024-25878" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04998457v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biolre/ioaf047" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05466849v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Vries" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.O. Ely" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.E. Dahl" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2024-25105" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05466855v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jdsc.2022-0358" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05466884v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.D. Davidson" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dado-Senn" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rosa Padilla" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.F. Fabris" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2020-18998" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05466880v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Casarotto" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dahl" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32473/edis-an374-2021" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05466874v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bethany Dado-Senn" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sena Field" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brittney Davidson" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela Marrero" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fanim.2021.750390" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05466891v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ferreira" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Moy" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anifeedsci.2020.114527" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716049v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04703913v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05203966v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey E. Dahl" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04208122v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Pr&#233;zelin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Couturier-Tarrade" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.placenta.2023.07.140" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/leticia-casarotto-trevisan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9514-387X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=McujY_wAAAAJ" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05451105v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leticia Casarotto" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen N Jones" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Galio" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Henry" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chavatte-Palmer" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jdsc.2025-0821" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05226758v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Richard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gelin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Aguirre-Lavin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lasserre" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2025.117656" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04844237v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.T. Casarotto" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.N. Jones" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Laporta" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pe&#241;agaricano" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2024-25529" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04866329v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Jones" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Dahl" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.placenta.2024.12.009" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05096847v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leticia T Casarotto" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jillian M Lance" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hirys Olmo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2025.117506" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05462058v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.X. Amaro" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Lance" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Onan-Martinez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.M. Toledo" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jdsc.2025-0827" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05462047v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nelson" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.T. Saputra" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fraz" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Law" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jdsc.2025-0868" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05466835v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cattaneo" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.M. Glosson" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.D. Humphrey" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Chapman" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2024-25878" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04998457v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biolre/ioaf047" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05466849v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Vries" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.O. Ely" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.E. Dahl" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2024-25105" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05466855v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jdsc.2022-0358" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05466880v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Casarotto" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dahl" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32473/edis-an374-2021" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05466884v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.D. Davidson" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dado-Senn" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rosa Padilla" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.F. Fabris" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2020-18998" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05466874v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bethany Dado-Senn" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sena Field" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brittney Davidson" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela Marrero" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fanim.2021.750390" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05466891v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ferreira" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Moy" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anifeedsci.2020.114527" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716049v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04703913v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05203966v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey E. Dahl" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04208122v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Pr&#233;zelin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Couturier-Tarrade" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.placenta.2023.07.140" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>