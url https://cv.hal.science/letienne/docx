--- v0 (2026-03-07)
+++ v1 (2026-04-15)
@@ -882,472 +882,472 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02885952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polaris, Quelle influence sur la sécurité de la navigation en Arctique?</w:t>
+                <w:t xml:space="preserve">Calcul de similarité sémantique entre trajectoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faury Olivier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Fedi</w:t>
+                <w:t xml:space="preserve">Thomas Devogele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Etienne</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Journal de la Marine Marchande</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue Internationale de Géomatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 29 (1), pp.107-127. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/rig.2019.00077⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02110303v1</w:t>
+                <w:t xml:space="preserve">hal-02885967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calcul de similarité sémantique entre trajectoires</w:t>
+                <w:t xml:space="preserve">Polaris, Quelle influence sur la sécurité de la navigation en Arctique?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Devogele</w:t>
+                <w:t xml:space="preserve">Faury Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Fedi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Etienne</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Rigot-Müller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scott Stephenson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Internationale de Géomatique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Le Journal de la Marine Marchande</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 5093, pp.10-11</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02885967v1</w:t>
+                <w:t xml:space="preserve">hal-02110303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation et extraction de la sémantique des trajectoires à partir de données multi-capteurs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédérick Bisone</w:t>
+                <w:t xml:space="preserve">Arctic navigation: stakes, benefits and limits of the polaris system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Fedi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Faury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Rigot-Müller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scott Stephenson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Internationale de Géomatique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Ocean Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 13 (4)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02110261v1</w:t>
+                <w:t xml:space="preserve">hal-02110281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arctic navigation: stakes, benefits and limits of the polaris system</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Fedi</w:t>
+                <w:t xml:space="preserve">Modélisation et extraction de la sémantique des trajectoires à partir de données multi-capteurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérick Bisone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Devogele</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Ocean Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue Internationale de Géomatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 28 (4), pp.461-483. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/rig.2018.00065⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02110281v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02110261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arctic Navigation; Stakes, Benefits, Limits of the Polaris System</w:t>
               </w:r>
@@ -1471,51 +1471,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trajectory Box Plot: a new pattern to summarize movements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Devogele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maike Buckin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1588,51 +1588,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oriented spatial box plot, a new pattern for points clusters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Devogele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gavin Mcardle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1748,51 +1748,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesures de similarité de trajectoires basées sur l'utilisation de patrons spatio-temporels =</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Devogele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Etienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1843,51 +1843,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse de similarité de trajectoires d'objets mobiles suivant le même itinéraire: Application aux trajectoires de navires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Devogele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bouju</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2126,51 +2126,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Chardonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Devogele</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6ème Rencontres francophones transport mobilité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Bruxelles, Jun 2024, Bruxelles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2208,51 +2208,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Fuzzy Generalisation of the Hamming Distance for Temporal Sequences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Devogele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril de Runz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2565,260 +2565,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03355149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Données hétérogènes de mobilités quotidiennes : protocole de diagnostic qualité et d’apurement à partir de la base MOBI’KIDS</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sonia Chardonnel</w:t>
+                <w:t xml:space="preserve">Mapping and analysis of maritime claims in the Russian Arctic based on POLARIS System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Fedi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Faury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boris Mericskay</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Amaury de Ferriere Le Vayer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spatial Analysis and GEOmatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SAGEO, Nov 2019, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">27th Annual Conference of the International Association of Maritime Economists</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Athens, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02327295v1</w:t>
+                <w:t xml:space="preserve">hal-03354308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping and analysis of maritime claims in the Russian Arctic based on POLARIS System</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laurent Etienne</w:t>
+                <w:t xml:space="preserve">Données hétérogènes de mobilités quotidiennes : protocole de diagnostic qualité et d’apurement à partir de la base MOBI’KIDS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvestre Duroudier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Chardonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amaury de Ferriere Le Vayer</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Boris Mericskay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle I. André-Poyaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bedel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27th Annual Conference of the International Association of Maritime Economists</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Athens, Greece</w:t>
+              <w:t xml:space="preserve">Spatial Analysis and GEOmatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SAGEO, Nov 2019, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03354308v1</w:t>
+                <w:t xml:space="preserve">halshs-02327295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How attractive is the Northern Sea Route for container shipping? An economic model</w:t>
               </w:r>
@@ -2929,64 +2929,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Raw Sensor Data to Semantic Trajectories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérick Bisone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Devogele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Etienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3046,51 +3046,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extraction de motifs de trajectoires sémantiques similaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Devogele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Etienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3167,51 +3167,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Faury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scott Stephenson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25th EUROMA Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3236,77 +3236,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extraction automatique de la sémantique des trajectoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérick Bisone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Devogele</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Spatial Analysis and GEOmatics 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INSA de rouen, Nov 2017, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3331,51 +3331,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimized Discrete Fréchet Distance between trajectories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Devogele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3442,317 +3442,317 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01631192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Making sense of Arctic maritime traffic using the Polar Operational Limits Assessment Risk Indexing System (POLARIS)</w:t>
+                <w:t xml:space="preserve">SmartLoire: A Web Mashup Based Tool for Personalized Touristic Plans Construction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M A Stoddard</w:t>
+                <w:t xml:space="preserve">Marwa Boulakbech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nizar Messai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Sam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Devogele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Etienne</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">L Beveridge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th Symposium of the International Society for Digital Earth (ISDE)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1755-1315/34/1/012034⟩</w:t>
+              <w:t xml:space="preserve">2016 IEEE 25th International Conference on Enabling Technologies: Infrastructure for Collaborative Enterprises (WETICE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Paris, France. pp.259 - 260, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WETICE.2016.66⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01512696v1</w:t>
+                <w:t xml:space="preserve">hal-01512953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SmartLoire: A Web Mashup Based Tool for Personalized Touristic Plans Construction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Making sense of Arctic maritime traffic using the Polar Operational Limits Assessment Risk Indexing System (POLARIS)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M A Stoddard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marwa Boulakbech</w:t>
+                <w:t xml:space="preserve">Melanie Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nizar Messai</w:t>
+                <w:t xml:space="preserve">R Pelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yacine Sam</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laurent Etienne</w:t>
+                <w:t xml:space="preserve">L Beveridge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 IEEE 25th International Conference on Enabling Technologies: Infrastructure for Collaborative Enterprises (WETICE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Paris, France. pp.259 - 260, </w:t>
+              <w:t xml:space="preserve">9th Symposium of the International Society for Digital Earth (ISDE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Halifax, Canada. pp.012034, </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/WETICE.2016.66⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1755-1315/34/1/012034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01512953v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01512696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distance discrète de Fréchet optimisée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Devogele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Esnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3911,51 +3911,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">State of the Art in Patterns for Point Cluster Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Devogele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gavin Mcardle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4015,51 +4015,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trajectoires médianes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Devogele</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14 ème conférence Extraction et Gestion des Connaissances, Ateliers fouille de données spatiales et temporelles &amp; construction, enrichissement et exploitation de ressources géographiques pour l'analyse de données</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2014, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4363,247 +4363,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01740748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesures de similarité de trajectoires suivant le même itinéraire</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Analyse temps réel du comportement d'objets mobilesévoluant dans un espace ouvert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Devogele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Etienne</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bouju</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence internationale de Géomatique et Analyse Spatiale (SAGEO) 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2010, Toulouse, France. pp.155-169</w:t>
+              <w:t xml:space="preserve">5ème atelier Représentation et raisonnement sur le temps et l’espace (RTE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2010, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03357887v1</w:t>
+                <w:t xml:space="preserve">hal-03357906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse temps réel du comportement d'objets mobilesévoluant dans un espace ouvert</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mesures de similarité de trajectoires suivant le même itinéraire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Devogele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Etienne</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alain Bouju</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5ème atelier Représentation et raisonnement sur le temps et l’espace (RTE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2010, Caen, France</w:t>
+              <w:t xml:space="preserve">Conférence internationale de Géomatique et Analyse Spatiale (SAGEO) 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Toulouse, France. pp.155-169</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03357906v1</w:t>
+                <w:t xml:space="preserve">hal-03357887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatio-temporal trajectory analysis of mobile objects following the same itinerary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Devogele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bouju</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4654,51 +4654,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Outil d'aide aux décideurs concernant le suivi de navires : suivi de trajectoires relatives entre navires et détection de trajectoires inhabituelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Devogele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bouju</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4876,51 +4876,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Contextual Edit Distance for Semantic Trajectories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Devogele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronika Peralta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5535,51 +5535,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronald Pelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leah Beveridge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5630,51 +5630,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vessel navigation constraints in Canadian Arctic waters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leah Beveridge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5764,51 +5764,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Alincourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Devogele</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Maritime Networks : spatial structures and time dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5872,51 +5872,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allen Hjelmfelt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronald Pelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Fournier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global maritime security: new horizons</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5941,51 +5941,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maritime monitoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Devogele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6049,51 +6049,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatio-temporal Trajectory Analysis of Mobile Objects Following the same Itinerary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Devogele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bouju Alain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6410,51 +6410,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Methodology for Mining, Discovering and Analyzing Semantic Human Mobility Behaviors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Devogele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6952,51 +6952,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="AB94B9AF"/>
+    <w:nsid w:val="E7BD568A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7183,51 +7183,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/letienne" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4320-2828" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/161357415" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.letienne.net" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483233v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fedi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Faury" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Etienne" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Cheaitou" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rigot-Muller" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2024.106061" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912714v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rigot-M&#252;ller" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trd.2022.103491" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549995v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tra.2021.11.009" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254291v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvestre Duroudier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Chardonnel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mericskay" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Andre-Poyaud" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bedel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.2020.00105" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885952v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2020.103984" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110303v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faury Olivier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Stephenson" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885967v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Devogele" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.2019.00077" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110261v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Bisone" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.2018.00065" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110281v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421792v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fedi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Etienne" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Faury" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rigot-Muller" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Stephenson" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215945v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maike Buckin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gavin Mcardle" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13658816.2015.1081205" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172635v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJBIDM.2014.068367" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627361v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171533v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389481v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bouju" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296560v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Legras" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iwao Fujino" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Le Pors" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANS58557.2025.11104509" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04864183v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Andr&#233;-Poyaud" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamila Tabaka" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Laurent" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319236v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Moreau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril de Runz" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Peralta" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Moreau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZ45933.2021.9494445" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355136v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355149v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02327295v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Mericskay" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354308v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury de Ferriere Le Vayer" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354313v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380444v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3356998.3365777" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110019v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355195v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643365v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631192v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Esnault" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lardy" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3150919.3150924" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512696v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M A Stoddard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Fournier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Pelot" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Beveridge" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1755-1315/34/1/012034" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512953v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Boulakbech" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Messai" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Sam" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WETICE.2016.66" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110055v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627369v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Stoddard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Pelot" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118544v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09144-0_18" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110086v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740751v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627352v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Ray" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Grancher" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Thibaud" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740748v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357887v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357906v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495484v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357871v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627372v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatole L&#233;cuyer" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Burkhardt" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382303v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3341105.3374125" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645093v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark A Stoddard" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floris Goerlandt" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-60053-1_12" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137050v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Camossi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Iphar" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-61852-0_3" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422273v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cheaitou" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885901v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897714v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leah Beveridge" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627377v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627357v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Alincourt" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740722v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allen Hjelmfelt" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170999v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740733v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouju Alain" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361547v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Arnaldi" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964613v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254239v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284882v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Depeau" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Audas" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bailleul" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00667953v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04183896v3" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/letienne" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4320-2828" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/161357415" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.letienne.net" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483233v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fedi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Faury" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Etienne" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Cheaitou" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rigot-Muller" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2024.106061" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912714v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rigot-M&#252;ller" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trd.2022.103491" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549995v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tra.2021.11.009" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254291v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvestre Duroudier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Chardonnel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mericskay" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Andre-Poyaud" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bedel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.2020.00105" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885952v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2020.103984" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885967v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Devogele" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.2019.00077" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110303v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faury Olivier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Stephenson" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110281v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110261v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Bisone" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.2018.00065" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421792v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fedi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Etienne" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Faury" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rigot-Muller" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Stephenson" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215945v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maike Buckin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gavin Mcardle" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13658816.2015.1081205" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172635v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJBIDM.2014.068367" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627361v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171533v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389481v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bouju" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296560v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Legras" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iwao Fujino" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Le Pors" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANS58557.2025.11104509" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04864183v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Andr&#233;-Poyaud" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamila Tabaka" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Laurent" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319236v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Moreau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril de Runz" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Peralta" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Moreau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZ45933.2021.9494445" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355136v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355149v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354308v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury de Ferriere Le Vayer" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02327295v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Mericskay" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354313v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380444v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3356998.3365777" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110019v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355195v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643365v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631192v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Esnault" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lardy" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3150919.3150924" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512953v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Boulakbech" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Messai" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Sam" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WETICE.2016.66" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512696v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M A Stoddard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Fournier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Pelot" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Beveridge" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1755-1315/34/1/012034" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110055v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627369v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Stoddard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Pelot" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118544v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09144-0_18" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110086v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740751v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627352v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Ray" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Grancher" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Thibaud" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740748v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357906v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357887v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495484v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357871v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627372v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatole L&#233;cuyer" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Burkhardt" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382303v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3341105.3374125" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645093v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark A Stoddard" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floris Goerlandt" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-60053-1_12" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137050v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Camossi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Iphar" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-61852-0_3" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422273v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cheaitou" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885901v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897714v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leah Beveridge" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627377v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627357v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Alincourt" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740722v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allen Hjelmfelt" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170999v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740733v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouju Alain" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361547v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Arnaldi" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964613v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254239v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284882v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Depeau" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Audas" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bailleul" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00667953v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04183896v3" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>