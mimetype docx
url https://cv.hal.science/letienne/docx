--- v1 (2026-04-15)
+++ v2 (2026-05-06)
@@ -882,472 +882,472 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02885952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calcul de similarité sémantique entre trajectoires</w:t>
+                <w:t xml:space="preserve">Polaris, Quelle influence sur la sécurité de la navigation en Arctique?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Devogele</w:t>
+                <w:t xml:space="preserve">Faury Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Fedi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Etienne</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Rigot-Müller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scott Stephenson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Internationale de Géomatique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Le Journal de la Marine Marchande</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 5093, pp.10-11</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02885967v1</w:t>
+                <w:t xml:space="preserve">hal-02110303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polaris, Quelle influence sur la sécurité de la navigation en Arctique?</w:t>
+                <w:t xml:space="preserve">Calcul de similarité sémantique entre trajectoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faury Olivier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Fedi</w:t>
+                <w:t xml:space="preserve">Thomas Devogele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Etienne</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Journal de la Marine Marchande</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue Internationale de Géomatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 29 (1), pp.107-127. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/rig.2019.00077⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02110303v1</w:t>
+                <w:t xml:space="preserve">hal-02885967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arctic navigation: stakes, benefits and limits of the polaris system</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Fedi</w:t>
+                <w:t xml:space="preserve">Modélisation et extraction de la sémantique des trajectoires à partir de données multi-capteurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérick Bisone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Devogele</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Ocean Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue Internationale de Géomatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 28 (4), pp.461-483. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/rig.2018.00065⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02110281v1</w:t>
+                <w:t xml:space="preserve">hal-02110261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation et extraction de la sémantique des trajectoires à partir de données multi-capteurs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédérick Bisone</w:t>
+                <w:t xml:space="preserve">Arctic navigation: stakes, benefits and limits of the polaris system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Fedi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Faury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Rigot-Müller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scott Stephenson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Internationale de Géomatique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Ocean Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 13 (4)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3166/rig.2018.00065⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02110261v1</w:t>
+                <w:t xml:space="preserve">hal-02110281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arctic Navigation; Stakes, Benefits, Limits of the Polaris System</w:t>
               </w:r>
@@ -1471,51 +1471,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trajectory Box Plot: a new pattern to summarize movements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Devogele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maike Buckin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1588,51 +1588,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oriented spatial box plot, a new pattern for points clusters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Devogele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gavin Mcardle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1748,51 +1748,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesures de similarité de trajectoires basées sur l'utilisation de patrons spatio-temporels =</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Devogele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Etienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1843,51 +1843,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse de similarité de trajectoires d'objets mobiles suivant le même itinéraire: Application aux trajectoires de navires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Devogele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bouju</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2126,51 +2126,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Chardonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Devogele</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6ème Rencontres francophones transport mobilité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Bruxelles, Jun 2024, Bruxelles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2208,51 +2208,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Fuzzy Generalisation of the Hamming Distance for Temporal Sequences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Devogele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril de Runz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2565,135 +2565,131 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03355149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping and analysis of maritime claims in the Russian Arctic based on POLARIS System</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Faury</w:t>
+                <w:t xml:space="preserve">From Raw Sensor Data to Semantic Trajectories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérick Bisone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Devogele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Etienne</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amaury de Ferriere Le Vayer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27th Annual Conference of the International Association of Maritime Economists</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">5th ACM SIGSPATIAL International Workshop on the Use of GIS in Emergency Management (EM-GIS 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Chicago, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3356998.3365777⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03354308v1</w:t>
+                <w:t xml:space="preserve">hal-02380444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Données hétérogènes de mobilités quotidiennes : protocole de diagnostic qualité et d’apurement à partir de la base MOBI’KIDS</w:t>
               </w:r>
@@ -2798,974 +2794,978 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02327295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How attractive is the Northern Sea Route for container shipping? An economic model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mapping and analysis of maritime claims in the Russian Arctic based on POLARIS System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Fedi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Faury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury de Ferriere Le Vayer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27th Annual Conference of the International Association of Maritime Economists</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Athens, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03354313v1</w:t>
+                <w:t xml:space="preserve">hal-03354308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Raw Sensor Data to Semantic Trajectories</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thomas Devogele</w:t>
+                <w:t xml:space="preserve">How attractive is the Northern Sea Route for container shipping? An economic model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Faury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Cheaitou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Etienne</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Fedi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Rigot-Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th ACM SIGSPATIAL International Workshop on the Use of GIS in Emergency Management (EM-GIS 2019)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">27th Annual Conference of the International Association of Maritime Economists</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Athens, Greece</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3356998.3365777⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02380444v1</w:t>
+                <w:t xml:space="preserve">hal-03354313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction de motifs de trajectoires sémantiques similaires</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thomas Devogele</w:t>
+                <w:t xml:space="preserve">Ship routing and scheduling for the assembly of a LNG plant in the arctic: a decision support system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Rigot-Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Faury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scott Stephenson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spatial Analysis and Geomatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Montpellier, France</w:t>
+              <w:t xml:space="preserve">25th EUROMA Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02110019v1</w:t>
+                <w:t xml:space="preserve">hal-03355195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ship routing and scheduling for the assembly of a LNG plant in the arctic: a decision support system</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Rigot-Müller</w:t>
+                <w:t xml:space="preserve">Extraction de motifs de trajectoires sémantiques similaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Devogele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Etienne</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Scott Stephenson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th EUROMA Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Budapest, Hungary</w:t>
+              <w:t xml:space="preserve">Spatial Analysis and Geomatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03355195v1</w:t>
+                <w:t xml:space="preserve">hal-02110019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction automatique de la sémantique des trajectoires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédérick Bisone</w:t>
+                <w:t xml:space="preserve">Optimized Discrete Fréchet Distance between trajectories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Devogele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thomas Devogele</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Esnault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Lardy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spatial Analysis and GEOmatics 2017</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">6th ACM SIGSPATIAL International Workshop on Analytics for Big Geospatial Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Redondo Beach, United States. 9 p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3150919.3150924⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01643365v1</w:t>
+                <w:t xml:space="preserve">hal-01631192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimized Discrete Fréchet Distance between trajectories</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Extraction automatique de la sémantique des trajectoires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérick Bisone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Devogele</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Florian Lardy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th ACM SIGSPATIAL International Workshop on Analytics for Big Geospatial Data</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Spatial Analysis and GEOmatics 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INSA de rouen, Nov 2017, Rouen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3150919.3150924⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01631192v1</w:t>
+                <w:t xml:space="preserve">hal-01643365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SmartLoire: A Web Mashup Based Tool for Personalized Touristic Plans Construction</w:t>
+                <w:t xml:space="preserve">Making sense of Arctic maritime traffic using the Polar Operational Limits Assessment Risk Indexing System (POLARIS)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marwa Boulakbech</w:t>
+                <w:t xml:space="preserve">M A Stoddard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nizar Messai</w:t>
+                <w:t xml:space="preserve">Melanie Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yacine Sam</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laurent Etienne</w:t>
+                <w:t xml:space="preserve">R Pelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Beveridge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 IEEE 25th International Conference on Enabling Technologies: Infrastructure for Collaborative Enterprises (WETICE)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/WETICE.2016.66⟩</w:t>
+              <w:t xml:space="preserve">9th Symposium of the International Society for Digital Earth (ISDE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Halifax, Canada. pp.012034, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1755-1315/34/1/012034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01512953v1</w:t>
+                <w:t xml:space="preserve">hal-01512696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Making sense of Arctic maritime traffic using the Polar Operational Limits Assessment Risk Indexing System (POLARIS)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M A Stoddard</w:t>
+                <w:t xml:space="preserve">SmartLoire: A Web Mashup Based Tool for Personalized Touristic Plans Construction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwa Boulakbech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nizar Messai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Sam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Devogele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Etienne</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">L Beveridge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th Symposium of the International Society for Digital Earth (ISDE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Halifax, Canada. pp.012034, </w:t>
+              <w:t xml:space="preserve">2016 IEEE 25th International Conference on Enabling Technologies: Infrastructure for Collaborative Enterprises (WETICE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Paris, France. pp.259 - 260, </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1755-1315/34/1/012034⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/WETICE.2016.66⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01512696v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01512953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distance discrète de Fréchet optimisée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Devogele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Esnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Etienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3911,51 +3911,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">State of the Art in Patterns for Point Cluster Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Devogele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gavin Mcardle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4015,51 +4015,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trajectoires médianes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Devogele</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14 ème conférence Extraction et Gestion des Connaissances, Ateliers fouille de données spatiales et temporelles &amp; construction, enrichissement et exploitation de ressources géographiques pour l'analyse de données</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2014, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4078,260 +4078,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02110086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of maritime paths taking into account ice conditions in the Arctic</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spatio-Temporal Rule-based Analysis of Maritime Traffic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Ray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Grancher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Thibaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Etienne</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ronald Pelot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Symposium for GIS and Computer Cartography for Coastal Zone Management (CoastGIS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Victoria, Canada</w:t>
+              <w:t xml:space="preserve">Third Conference on Ocean &amp; Coastal Observation: Sensors and Observing Systems, Numerical Models and Information (OCOSS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01740751v1</w:t>
+                <w:t xml:space="preserve">hal-01627352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatio-Temporal Rule-based Analysis of Maritime Traffic</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Simulation of maritime paths taking into account ice conditions in the Arctic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronald Pelot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Third Conference on Ocean &amp; Coastal Observation: Sensors and Observing Systems, Numerical Models and Information (OCOSS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Nice, France</w:t>
+              <w:t xml:space="preserve">11th International Symposium for GIS and Computer Cartography for Coastal Zone Management (CoastGIS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Victoria, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01627352v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01740751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatio-temporal visualisation of outliers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Ray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gavin Mcardle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4363,247 +4363,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01740748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse temps réel du comportement d'objets mobilesévoluant dans un espace ouvert</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mesures de similarité de trajectoires suivant le même itinéraire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Devogele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Etienne</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alain Bouju</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5ème atelier Représentation et raisonnement sur le temps et l’espace (RTE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2010, Caen, France</w:t>
+              <w:t xml:space="preserve">Conférence internationale de Géomatique et Analyse Spatiale (SAGEO) 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Toulouse, France. pp.155-169</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03357906v1</w:t>
+                <w:t xml:space="preserve">hal-03357887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesures de similarité de trajectoires suivant le même itinéraire</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Analyse temps réel du comportement d'objets mobilesévoluant dans un espace ouvert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Devogele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Etienne</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bouju</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence internationale de Géomatique et Analyse Spatiale (SAGEO) 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2010, Toulouse, France. pp.155-169</w:t>
+              <w:t xml:space="preserve">5ème atelier Représentation et raisonnement sur le temps et l’espace (RTE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2010, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03357887v1</w:t>
+                <w:t xml:space="preserve">hal-03357906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatio-temporal trajectory analysis of mobile objects following the same itinerary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Devogele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bouju</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4654,51 +4654,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Outil d'aide aux décideurs concernant le suivi de navires : suivi de trajectoires relatives entre navires et détection de trajectoires inhabituelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Devogele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bouju</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4876,51 +4876,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Contextual Edit Distance for Semantic Trajectories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Devogele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronika Peralta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5142,51 +5142,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maritime Data Processing in Relational Databases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Ray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Camossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5240,277 +5240,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03137050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’impact de la gestion du risque sur l’attractivité du Passage du Nord-Est</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Cheaitou</w:t>
+                <w:t xml:space="preserve">L’impact de la gestion du risque sur l’attractivité du passage du nord-est</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Faury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Fedi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Rigot-Müller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Cheaitou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Baltic-Arctic Strategic Perspective</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 978-2-37687-329-7</w:t>
+              <w:t xml:space="preserve">Baltic Arctic – Strategic Perspective</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions EMS, pp.169-190, 2019, Les collections Océanides, 978-2-37687-329-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03422273v1</w:t>
+                <w:t xml:space="preserve">hal-02885901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’impact de la gestion du risque sur l’attractivité du passage du nord-est</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ali Cheaitou</w:t>
+                <w:t xml:space="preserve">L’impact de la gestion du risque sur l’attractivité du Passage du Nord-Est</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Fedi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Faury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Rigot-Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cheaitou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Baltic Arctic – Strategic Perspective</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Editions EMS, pp.169-190, 2019, Les collections Océanides, 978-2-37687-329-7</w:t>
+              <w:t xml:space="preserve">Baltic-Arctic Strategic Perspective</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 978-2-37687-329-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02885901v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03422273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Sensing to Sense-Making: Assessing and Visualizing Ship Operational Limitations in the Canadian Arctic Using Open-Access Ice Data</w:t>
               </w:r>
@@ -5535,51 +5535,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronald Pelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leah Beveridge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5630,51 +5630,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vessel navigation constraints in Canadian Arctic waters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leah Beveridge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5764,51 +5764,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Alincourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Devogele</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Maritime Networks : spatial structures and time dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5872,51 +5872,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allen Hjelmfelt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronald Pelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Fournier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global maritime security: new horizons</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5941,77 +5941,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maritime monitoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Devogele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Ray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mobility Data: Modelling, Management, and Understanding</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cambridge University Press, pp.224-243, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6049,51 +6049,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatio-temporal Trajectory Analysis of Mobile Objects Following the same Itinerary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Devogele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bouju Alain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6309,51 +6309,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Faury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Fedi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cheaitou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6410,51 +6410,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Methodology for Mining, Discovering and Analyzing Semantic Human Mobility Behaviors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Devogele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6952,51 +6952,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E7BD568A"/>
+    <w:nsid w:val="EC8262FA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7183,51 +7183,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/letienne" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4320-2828" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/161357415" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.letienne.net" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483233v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fedi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Faury" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Etienne" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Cheaitou" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rigot-Muller" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2024.106061" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912714v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rigot-M&#252;ller" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trd.2022.103491" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549995v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tra.2021.11.009" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254291v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvestre Duroudier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Chardonnel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mericskay" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Andre-Poyaud" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bedel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.2020.00105" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885952v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2020.103984" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885967v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Devogele" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.2019.00077" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110303v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faury Olivier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Stephenson" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110281v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110261v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Bisone" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.2018.00065" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421792v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fedi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Etienne" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Faury" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rigot-Muller" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Stephenson" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215945v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maike Buckin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gavin Mcardle" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13658816.2015.1081205" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172635v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJBIDM.2014.068367" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627361v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171533v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389481v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bouju" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296560v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Legras" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iwao Fujino" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Le Pors" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANS58557.2025.11104509" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04864183v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Andr&#233;-Poyaud" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamila Tabaka" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Laurent" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319236v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Moreau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril de Runz" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Peralta" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Moreau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZ45933.2021.9494445" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355136v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355149v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354308v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury de Ferriere Le Vayer" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02327295v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Mericskay" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354313v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380444v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3356998.3365777" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110019v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355195v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643365v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631192v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Esnault" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lardy" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3150919.3150924" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512953v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Boulakbech" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Messai" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Sam" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WETICE.2016.66" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512696v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M A Stoddard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Fournier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Pelot" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Beveridge" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1755-1315/34/1/012034" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110055v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627369v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Stoddard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Pelot" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118544v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09144-0_18" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110086v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740751v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627352v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Ray" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Grancher" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Thibaud" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740748v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357906v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357887v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495484v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357871v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627372v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatole L&#233;cuyer" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Burkhardt" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382303v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3341105.3374125" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645093v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark A Stoddard" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floris Goerlandt" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-60053-1_12" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137050v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Camossi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Iphar" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-61852-0_3" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422273v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cheaitou" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885901v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897714v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leah Beveridge" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627377v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627357v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Alincourt" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740722v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allen Hjelmfelt" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170999v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740733v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouju Alain" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361547v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Arnaldi" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964613v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254239v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284882v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Depeau" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Audas" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bailleul" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00667953v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04183896v3" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/letienne" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4320-2828" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/161357415" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.letienne.net" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483233v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fedi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Faury" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Etienne" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Cheaitou" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rigot-Muller" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2024.106061" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912714v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rigot-M&#252;ller" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trd.2022.103491" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549995v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tra.2021.11.009" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254291v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvestre Duroudier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Chardonnel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mericskay" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Andre-Poyaud" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bedel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.2020.00105" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885952v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2020.103984" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110303v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faury Olivier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Stephenson" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885967v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Devogele" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.2019.00077" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110261v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Bisone" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.2018.00065" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110281v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421792v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fedi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Etienne" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Faury" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rigot-Muller" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Stephenson" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215945v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maike Buckin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gavin Mcardle" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13658816.2015.1081205" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172635v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJBIDM.2014.068367" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627361v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171533v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389481v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bouju" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296560v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Legras" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iwao Fujino" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Le Pors" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANS58557.2025.11104509" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04864183v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Andr&#233;-Poyaud" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamila Tabaka" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Laurent" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319236v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Moreau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril de Runz" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Peralta" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Moreau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZ45933.2021.9494445" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355136v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355149v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380444v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3356998.3365777" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02327295v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Mericskay" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354308v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury de Ferriere Le Vayer" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354313v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355195v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110019v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631192v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Esnault" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lardy" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3150919.3150924" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643365v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512696v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M A Stoddard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Fournier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Pelot" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Beveridge" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1755-1315/34/1/012034" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512953v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Boulakbech" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Messai" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Sam" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WETICE.2016.66" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110055v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627369v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Stoddard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Pelot" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118544v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09144-0_18" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110086v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627352v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Ray" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Grancher" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Thibaud" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740751v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740748v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357887v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357906v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495484v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357871v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627372v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatole L&#233;cuyer" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Burkhardt" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382303v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3341105.3374125" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645093v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark A Stoddard" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floris Goerlandt" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-60053-1_12" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137050v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Camossi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Iphar" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-61852-0_3" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885901v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422273v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cheaitou" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897714v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leah Beveridge" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627377v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627357v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Alincourt" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740722v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allen Hjelmfelt" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170999v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740733v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouju Alain" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361547v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Arnaldi" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964613v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254239v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284882v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Depeau" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Audas" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bailleul" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00667953v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04183896v3" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>