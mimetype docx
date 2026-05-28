--- v2 (2026-05-06)
+++ v3 (2026-05-28)
@@ -1,6897 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...6845 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Laurent Etienne </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Enseignant-Chercheur en informatique/géomatique à l'ISEN YNCREA OUEST</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">letienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-4320-2828</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">161357415</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=2yYv7jsAAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Docteur en géomatique (section 27 Informatique) Habilité à Diriger des Recherches</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Yncrea Ouest - L@bISEN - Equipe KLaIM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISEN Brest</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.letienne.net</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of the IMO taxonomy on casualty investigation: Analysis of 20 years of marine accidents along the North-East Passage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Faury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Cheaitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Rigot-Muller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 162, pp.106061. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpol.2024.106061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04483233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of CO2 emission taxation and fuel types on Arctic shipping attractiveness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Cheaitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Faury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Rigot-Müller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Part D: Transport and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 112, pp.103491. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trd.2022.103491⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03912714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of polarseaworthiness in shipping planning for infrastructure projects in the Arctic: The case of Yamal LNG plant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Rigot-Müller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Cheaitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Faury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fedi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Part A: Policy and Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 155, pp.330-353. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tra.2021.11.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03549995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostic qualité et apurement des données de mobilité quotidienne issues de l’enquête mixte et longitudinale Mobi’Kids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvestre Duroudier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Chardonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Mericskay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Andre-Poyaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bedel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de Géomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 30 (1-2), pp.127-148. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rig.2020.00105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03254291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping and analysis of maritime accidents in the Russian Arctic through the lens of the Polar Code and POLARIS system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Faury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Etienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 118, pp.103984. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpol.2020.103984⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02885952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polaris, Quelle influence sur la sécurité de la navigation en Arctique?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faury Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Rigot-Müller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott Stephenson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Journal de la Marine Marchande</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 5093, pp.10-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02110303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calcul de similarité sémantique entre trajectoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Devogele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Etienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de Géomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 29 (1), pp.107-127. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rig.2019.00077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02885967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation et extraction de la sémantique des trajectoires à partir de données multi-capteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Bisone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Devogele</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de Géomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 28 (4), pp.461-483. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rig.2018.00065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02110261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arctic navigation: stakes, benefits and limits of the polaris system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Faury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Rigot-Müller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott Stephenson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ocean Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 13 (4)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02110281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arctic Navigation; Stakes, Benefits, Limits of the Polaris System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Fedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Faury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rigot-Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Stephenson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ocean Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03421792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectory Box Plot: a new pattern to summarize movements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Devogele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maike Buckin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gavin Mcardle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Geographical Information Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Analysis of Movement Data, 30 (5), pp.835-853. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13658816.2015.1081205⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01215945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oriented spatial box plot, a new pattern for points clusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Devogele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gavin Mcardle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Business Intelligence and Data Mining</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (3), http://www.inderscience.com/info/inarticle.php?artid=68367. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJBIDM.2014.068367⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01172635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motifs spatio-temporels de trajectoires d’objets mobiles, de l’extraction à la détection de comportements inhabituels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Etienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cartes &amp; géomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01627361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesures de similarité de trajectoires basées sur l'utilisation de patrons spatio-temporels =</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Devogele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Etienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 17 (1), pp.11-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01171533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de similarité de trajectoires d'objets mobiles suivant le même itinéraire: Application aux trajectoires de navires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Devogele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bouju</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 14 (5/2009), pp.85-106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00389481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introducing KH3: A Frugal Trajectory Indexing System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Legras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwao Fujino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Le Pors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Etienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OCEANS 2025 Brest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, BREST, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/OCEANS58557.2025.11104509⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05296560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des traces GPS pour révéler des profils de journées et de semaines d'enfants de CM2 et de 6e et de leur parent : quels types d'activités et de déplacements structurent leur quotidien ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. André-Poyaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamila Tabaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Chardonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Devogele</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Rencontres francophones transport mobilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Bruxelles, Jun 2024, Bruxelles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04864183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fuzzy Generalisation of the Hamming Distance for Temporal Sequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Devogele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril de Runz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronika Peralta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 IEEE International Conference on Fuzzy Systems (FUZZ-IEEE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Luxembourg, Luxembourg. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/FUZZ45933.2021.9494445⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03319236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The loading capacity of convoy for the transit of container along the Northeast Passage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Faury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Cheaitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Rigot-Muller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th Annual Conference of the International Association of Maritime Economists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Hong Kong, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03355136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application and analysis of the IMO taxonomy on casualty investigation over 20 years of marine events in the Russian and Norwegian Arctic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Faury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Cheaitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Rigot-Muller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th Annual Conference of the International Association of Maritime Economists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Hong Kong, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03355149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Raw Sensor Data to Semantic Trajectories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Bisone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Devogele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Etienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th ACM SIGSPATIAL International Workshop on the Use of GIS in Emergency Management (EM-GIS 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Chicago, United States. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3356998.3365777⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02380444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Données hétérogènes de mobilités quotidiennes : protocole de diagnostic qualité et d’apurement à partir de la base MOBI’KIDS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvestre Duroudier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Chardonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Mericskay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. André-Poyaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bedel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spatial Analysis and GEOmatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SAGEO, Nov 2019, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02327295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping and analysis of maritime claims in the Russian Arctic based on POLARIS System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Faury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury de Ferriere Le Vayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th Annual Conference of the International Association of Maritime Economists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Athens, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03354308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How attractive is the Northern Sea Route for container shipping? An economic model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Faury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Cheaitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Rigot-Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th Annual Conference of the International Association of Maritime Economists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Athens, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03354313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ship routing and scheduling for the assembly of a LNG plant in the arctic: a decision support system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Rigot-Müller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Faury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott Stephenson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th EUROMA Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03355195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction de motifs de trajectoires sémantiques similaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Devogele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Etienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spatial Analysis and Geomatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02110019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimized Discrete Fréchet Distance between trajectories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Devogele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Esnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Lardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th ACM SIGSPATIAL International Workshop on Analytics for Big Geospatial Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Redondo Beach, United States. 9 p., </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3150919.3150924⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01631192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction automatique de la sémantique des trajectoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Bisone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Devogele</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spatial Analysis and GEOmatics 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSA de rouen, Nov 2017, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01643365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Making sense of Arctic maritime traffic using the Polar Operational Limits Assessment Risk Indexing System (POLARIS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M A Stoddard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Pelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Beveridge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Symposium of the International Society for Digital Earth (ISDE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Halifax, Canada. pp.012034, </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1755-1315/34/1/012034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01512696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SmartLoire: A Web Mashup Based Tool for Personalized Touristic Plans Construction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa Boulakbech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nizar Messai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Sam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Devogele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Etienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 IEEE 25th International Conference on Enabling Technologies: Infrastructure for Collaborative Enterprises (WETICE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Paris, France. pp.259 - 260, </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WETICE.2016.66⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01512953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distance discrète de Fréchet optimisée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Devogele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Esnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Etienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spatial Analysis and Geomatics (SAGEO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02110055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Sensing to Sense-Making: Assessing and visualizing ship operational limitations in the Canadian Arctic using open-access ice data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Stoddard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronald Pelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arctic Council International Conference on Safe and Sustainable Shipping in a Changing Arctic Environment (ShipArc 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Malmö, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01627369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">State of the Art in Patterns for Point Cluster Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Devogele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gavin Mcardle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Science and Its Applications–ICCSA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Guimaraes., Portugal. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-09144-0_18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01118544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectoires médianes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Devogele</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14 ème conférence Extraction et Gestion des Connaissances, Ateliers fouille de données spatiales et temporelles &amp; construction, enrichissement et exploitation de ressources géographiques pour l'analyse de données</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02110086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatio-Temporal Rule-based Analysis of Maritime Traffic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Ray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Grancher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Thibaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Etienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third Conference on Ocean &amp; Coastal Observation: Sensors and Observing Systems, Numerical Models and Information (OCOSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01627352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of maritime paths taking into account ice conditions in the Arctic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronald Pelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Symposium for GIS and Computer Cartography for Coastal Zone Management (CoastGIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Victoria, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01740751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatio-temporal visualisation of outliers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Ray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gavin Mcardle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">international workshop on Maritime Anomaly Detection (MAD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Tilburg, Netherlands. pp.1 - 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01740748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesures de similarité de trajectoires suivant le même itinéraire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Devogele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Etienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence internationale de Géomatique et Analyse Spatiale (SAGEO) 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Toulouse, France. pp.155-169</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03357887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse temps réel du comportement d'objets mobilesévoluant dans un espace ouvert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Devogele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bouju</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème atelier Représentation et raisonnement sur le temps et l’espace (RTE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03357906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatio-temporal trajectory analysis of mobile objects following the same itinerary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Devogele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bouju</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint International Conference on Theory, Data Handling and Modelling in GeoSpatial Information Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Hong Kong, Hong Kong SAR China. pp 86-91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00495484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outil d'aide aux décideurs concernant le suivi de navires : suivi de trajectoires relatives entre navires et détection de trajectoires inhabituelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Devogele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bouju</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème journées scientifiques et techniques du CETMEF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03357871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feeling bumps and holes without a haptic interface: the perception of pseudo-haptic textures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Etienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIGCHI conference on Human factors in computing systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, New York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01627372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Contextual Edit Distance for Semantic Trajectories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Devogele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronika Peralta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Etienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Symposium On Applied Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Brno (on line), Czech Republic. SAC '20: Proceedings of the 35th Annual ACM Symposium on Applied Computing, 2020, </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3341105.3374125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02382303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Making Sense of Marine-Based Search and Rescue Response Time Using Network Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark A Stoddard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronald Pelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floris Goerlandt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Etienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Area-Based Management of Shipping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Nature Switzerland, pp.287-313, 2024, </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-60053-1_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04645093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maritime Data Processing in Relational Databases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Ray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Camossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Iphar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Guide to Maritime Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.73-118, 2021, </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-61852-0_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03137050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’impact de la gestion du risque sur l’attractivité du passage du nord-est</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Faury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Rigot-Müller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Cheaitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baltic Arctic – Strategic Perspective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions EMS, pp.169-190, 2019, Les collections Océanides, 978-2-37687-329-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02885901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’impact de la gestion du risque sur l’attractivité du Passage du Nord-Est</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Fedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Faury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rigot-Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cheaitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baltic-Arctic Strategic Perspective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 978-2-37687-329-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03422273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Sensing to Sense-Making: Assessing and Visualizing Ship Operational Limitations in the Canadian Arctic Using Open-Access Ice Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Stoddard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronald Pelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leah Beveridge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Shipping in a Changing Arctic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01897714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vessel navigation constraints in Canadian Arctic waters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leah Beveridge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Stoddard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronald Pelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Shipping Data Analysis and Modeling Tracking and Mapping Maritime Flows in the Age of Big Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01627377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maritime network monitoring : from position sensors to shipping patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Alincourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Devogele</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maritime Networks : spatial structures and time dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01627357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global maritime situational awareness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allen Hjelmfelt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronald Pelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Fournier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global maritime security: new horizons</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01740722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maritime monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Devogele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Ray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mobility Data: Modelling, Management, and Understanding</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge University Press, pp.224-243, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01170999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatio-temporal Trajectory Analysis of Mobile Objects Following the same Itinerary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Devogele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouju Alain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Geo-Spatial Information Science, Chapter Modeling Space and Time</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01740733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modulation of Cursor Position in Video Data for a Computer Screen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Arnaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO 2005/031556 A1. 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03361547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avantages, coûts et risques de la navigation en Arctique Russe. Institut d’Études de Géopolitique Appliquée, La Revue Diplomatique, Hors-série n°1, Paris, 22-34.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Faury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Fedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cheaitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rigot-Muller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04964613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methodology for Mining, Discovering and Analyzing Semantic Human Mobility Behaviors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Devogele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronika Peralta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril de Runz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03254239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur les traces de Mobi’Kids. L’enfant autonome au défi de la ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Depeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. André-Poyaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Audas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Bailleul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bedel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ESO (CNRS, Université Rennes2); PACTE (CNRS, UGA, Sciences Po Grenoble); AAU (CNRS, Centrale Nantes, ENSA Nantes et Grenoble, UGA); LIFAT (Université de Tours); (PME) ALKANTE; PME, RF TRACK PME. 2022, pp.75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04284882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motifs spatio-temporels de trajectoires d'objets mobiles, de l'extraction à la détection de comportements inhabituels. Application au trafic maritime.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Etienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Modélisation et simulation. Université de Bretagne occidentale - Brest, 2011. Français. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00667953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouille de trajectoires, des données aux connaissances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Etienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Informatique [cs]. Université de Bretagne Occidentale (UBO), 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04183896v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId156"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -6952,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="EC8262FA"/>
+    <w:nsid w:val="574BA51A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7183,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/letienne" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4320-2828" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/161357415" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.letienne.net" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483233v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fedi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Faury" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Etienne" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Cheaitou" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rigot-Muller" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2024.106061" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912714v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rigot-M&#252;ller" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trd.2022.103491" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549995v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tra.2021.11.009" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254291v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvestre Duroudier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Chardonnel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mericskay" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Andre-Poyaud" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bedel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.2020.00105" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885952v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2020.103984" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110303v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faury Olivier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Stephenson" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885967v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Devogele" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.2019.00077" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110261v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Bisone" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.2018.00065" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110281v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421792v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fedi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Etienne" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Faury" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rigot-Muller" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Stephenson" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215945v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maike Buckin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gavin Mcardle" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13658816.2015.1081205" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172635v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJBIDM.2014.068367" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627361v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171533v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389481v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bouju" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296560v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Legras" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iwao Fujino" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Le Pors" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANS58557.2025.11104509" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04864183v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Andr&#233;-Poyaud" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamila Tabaka" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Laurent" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319236v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Moreau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril de Runz" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Peralta" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Moreau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZ45933.2021.9494445" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355136v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355149v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380444v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3356998.3365777" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02327295v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Mericskay" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354308v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury de Ferriere Le Vayer" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354313v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355195v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110019v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631192v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Esnault" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lardy" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3150919.3150924" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643365v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512696v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M A Stoddard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Fournier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Pelot" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Beveridge" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1755-1315/34/1/012034" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512953v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Boulakbech" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Messai" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Sam" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WETICE.2016.66" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110055v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627369v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Stoddard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Pelot" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118544v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09144-0_18" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110086v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627352v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Ray" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Grancher" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Thibaud" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740751v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740748v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357887v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357906v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495484v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357871v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627372v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatole L&#233;cuyer" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Burkhardt" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382303v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3341105.3374125" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645093v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark A Stoddard" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floris Goerlandt" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-60053-1_12" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137050v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Camossi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Iphar" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-61852-0_3" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885901v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422273v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cheaitou" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897714v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leah Beveridge" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627377v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627357v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Alincourt" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740722v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allen Hjelmfelt" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170999v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740733v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouju Alain" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361547v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Arnaldi" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964613v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254239v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284882v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Depeau" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Audas" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bailleul" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00667953v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04183896v3" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/letienne" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4320-2828" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/161357415" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=2yYv7jsAAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.letienne.net" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483233v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fedi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Faury" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Etienne" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Cheaitou" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rigot-Muller" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2024.106061" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912714v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rigot-M&#252;ller" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trd.2022.103491" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549995v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tra.2021.11.009" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254291v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvestre Duroudier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Chardonnel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mericskay" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Andre-Poyaud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bedel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.2020.00105" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885952v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2020.103984" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110303v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faury Olivier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Stephenson" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885967v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Devogele" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.2019.00077" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110261v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Bisone" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.2018.00065" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110281v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421792v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fedi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Etienne" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Faury" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rigot-Muller" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Stephenson" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215945v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maike Buckin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gavin Mcardle" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13658816.2015.1081205" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172635v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJBIDM.2014.068367" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627361v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171533v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389481v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bouju" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296560v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Legras" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iwao Fujino" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Le Pors" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANS58557.2025.11104509" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04864183v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Andr&#233;-Poyaud" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamila Tabaka" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Laurent" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319236v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Moreau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril de Runz" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Peralta" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Moreau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZ45933.2021.9494445" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355136v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355149v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380444v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3356998.3365777" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02327295v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Mericskay" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354308v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury de Ferriere Le Vayer" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354313v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355195v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110019v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631192v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Esnault" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lardy" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3150919.3150924" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643365v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512696v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M A Stoddard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Fournier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Pelot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Beveridge" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1755-1315/34/1/012034" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512953v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Boulakbech" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Messai" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Sam" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WETICE.2016.66" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110055v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627369v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Stoddard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Pelot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118544v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09144-0_18" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110086v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627352v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Ray" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Grancher" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Thibaud" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740751v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740748v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357887v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357906v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495484v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357871v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627372v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatole L&#233;cuyer" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Burkhardt" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382303v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3341105.3374125" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645093v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark A Stoddard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floris Goerlandt" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-60053-1_12" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137050v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Camossi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Iphar" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-61852-0_3" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885901v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422273v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cheaitou" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897714v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leah Beveridge" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627377v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627357v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Alincourt" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740722v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allen Hjelmfelt" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170999v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740733v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouju Alain" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361547v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Arnaldi" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964613v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254239v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284882v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Depeau" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Audas" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bailleul" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00667953v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04183896v3" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>