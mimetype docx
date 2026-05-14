--- v0 (2026-03-06)
+++ v1 (2026-05-14)
@@ -350,51 +350,51 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantum control of a cat qubit with bit-flip times exceeding ten seconds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ulysse Reglade</w:t>
+                <w:t xml:space="preserve">Ulysse Réglade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Bocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -510,51 +510,51 @@
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anil Murani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ulysse Reglade</w:t>
+                <w:t xml:space="preserve">Ulysse Réglade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William C. Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -1283,51 +1283,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04379101v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Robin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rouchon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lev-Arcady Sellem" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00023-024-01481-8" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988382v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sarlette" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaki Leghtas" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazyar Mirrahimi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.15.011011" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590249v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulysse Reglade" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bocquet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Gautier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Cohen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Marquet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-024-07294-3" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662636v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Berdou" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anil Murani" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William C. Smith" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Villiers" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PRXQuantum.4.020350" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04071008v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Campagne-Ibarcq" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2304.03806" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03627196v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC51059.2022.9992722" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990415v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-04976541v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024UPSLM032" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04379101v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Robin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rouchon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lev-Arcady Sellem" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00023-024-01481-8" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988382v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sarlette" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaki Leghtas" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazyar Mirrahimi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.15.011011" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590249v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulysse R&#233;glade" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bocquet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Gautier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Cohen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Marquet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-024-07294-3" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662636v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Berdou" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anil Murani" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William C. Smith" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Villiers" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PRXQuantum.4.020350" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04071008v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Campagne-Ibarcq" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2304.03806" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03627196v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC51059.2022.9992722" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990415v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-04976541v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024UPSLM032" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>