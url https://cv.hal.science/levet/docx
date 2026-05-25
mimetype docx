--- v0 (2026-04-24)
+++ v1 (2026-05-25)
@@ -2106,165 +2106,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00934564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les &amp;quot;Chéries noires&amp;quot;: écriture féminine et roman noir</w:t>
+                <w:t xml:space="preserve">Jean-Patrick Manchette entre paralittérature et littérature: les paradoxes d'un auteur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Levet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Belphegor</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, VII (2), http://etc.dal.ca/belphegor/vol7_no2/articles/07_02_levet_cherie_fr.html</w:t>
+              <w:t xml:space="preserve">Temps Noir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, pp.156-164</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00759148v1</w:t>
+                <w:t xml:space="preserve">hal-00934558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Patrick Manchette entre paralittérature et littérature: les paradoxes d'un auteur</w:t>
+                <w:t xml:space="preserve">Les &amp;quot;Chéries noires&amp;quot;: écriture féminine et roman noir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Levet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Temps Noir</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, pp.156-164</w:t>
+              <w:t xml:space="preserve">Belphegor</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, VII (2), http://etc.dal.ca/belphegor/vol7_no2/articles/07_02_levet_cherie_fr.html</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00934558v1</w:t>
+                <w:t xml:space="preserve">hal-00759148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3689,51 +3689,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A05FA7AA"/>
+    <w:nsid w:val="31CAEFB6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3920,51 +3920,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Limogesnatacha.levet@unilim.fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.unilim.fr/flamme/1202" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4000/belphegor.5563" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4000/books.lisaa.2068" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4000/belphegor.4670" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://komodo21.fr/polar-francais-representations-de-linformatique/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/itineraires/2565" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://etc.dal.ca/belphegor/vol7" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cordis.europa.eu/project/rcn/214507_en.html" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=pSnhq9kkwtE" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://belphegor.revues.org" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.radiofrance.fr/franceculture/podcasts/toute-une-vie/arthur-conan-doyle-1859-1930-entre-la-raison-et-les-esprits-3509757" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501258v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Levet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/colloques.15129" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461482v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/flamme.1202" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461493v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/belphegor.5563" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461452v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/belphegor.4670" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461613v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Pagello" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Dall'Asta" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5278/ojs.academicquarter.vi22.6598" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834722v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Langlet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Migozzi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002553v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Amir" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1062798720001118" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461593v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lfa.207.0093" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975864v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975879v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/itineraires.2565" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00934564v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00759148v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00934558v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03222536v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Besson" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933648v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933662v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00934552v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501238v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/criti.937.0525" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501284v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Tadi&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461659v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00759178v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501277v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834721v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Holmes" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933655v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933650v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933653v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933666v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933663v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00934533v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00934530v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Limogesnatacha.levet@unilim.fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.unilim.fr/flamme/1202" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4000/belphegor.5563" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4000/books.lisaa.2068" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4000/belphegor.4670" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://komodo21.fr/polar-francais-representations-de-linformatique/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/itineraires/2565" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://etc.dal.ca/belphegor/vol7" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cordis.europa.eu/project/rcn/214507_en.html" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=pSnhq9kkwtE" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://belphegor.revues.org" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.radiofrance.fr/franceculture/podcasts/toute-une-vie/arthur-conan-doyle-1859-1930-entre-la-raison-et-les-esprits-3509757" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501258v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Levet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/colloques.15129" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461482v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/flamme.1202" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461493v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/belphegor.5563" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461452v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/belphegor.4670" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461613v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Pagello" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Dall'Asta" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5278/ojs.academicquarter.vi22.6598" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834722v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Langlet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Migozzi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002553v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Amir" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1062798720001118" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461593v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lfa.207.0093" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975864v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975879v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/itineraires.2565" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00934564v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00934558v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00759148v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03222536v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Besson" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933648v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933662v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00934552v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501238v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/criti.937.0525" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501284v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Tadi&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461659v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00759178v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501277v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834721v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Holmes" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933655v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933650v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933653v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933666v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933663v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00934533v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00934530v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>