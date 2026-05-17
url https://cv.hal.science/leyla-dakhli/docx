--- v0 (2026-03-21)
+++ v1 (2026-05-17)
@@ -1382,1058 +1382,1142 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04740152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ouvrages (10)</w:t>
+        <w:t xml:space="preserve">Ouvrages (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">جندرة-الأرشيف-العربي</w:t>
+                <w:t xml:space="preserve">Les Révoltes de la Dignité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leyla Dakhli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lamia Moghnieh</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Laurence Dufresne Aubertin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hoda Essadda</w:t>
-[...37 lines deleted...]
-              <w:t xml:space="preserve">Arab Council for the Social Sciences. , 2025, Seteney Shami</w:t>
+                <w:t xml:space="preserve">éditions du seuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître, 9782021620627</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05361703v1</w:t>
+                <w:t xml:space="preserve">hal-05600853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atlas historique du Moyen-Orient</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">جندرة-الأرشيف-العربي</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leyla Dakhli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamia Moghnieh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hoda Essadda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Grataloup</w:t>
+                <w:t xml:space="preserve">Zahra Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Héloïse Kolebka</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Adeline Bats</w:t>
+                <w:t xml:space="preserve">Hana Sleiman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Les Arènes - L'Histoire, 189 p., 2025, 979-10-375-1443-1</w:t>
+              <w:t xml:space="preserve">Arab Council for the Social Sciences. , 2025, Seteney Shami</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05443200v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05361703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Academics in a Century of Displacement</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Atlas historique du Moyen-Orient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Grataloup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lemire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héloïse Kolebka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Laborier</w:t>
+                <w:t xml:space="preserve">Mohammad Ali Amir-Moezzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frank Wolff</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, 344 p., 2024, Migrationsgesellschaften, 2569-1287</w:t>
+                <w:t xml:space="preserve">Adeline Bats</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Les Arènes - L'Histoire, 189 p., 2025, 979-10-375-1443-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04421118v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05443200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cheminements révolutionnaires. Un an de mobilisations en Algérie (2019-2020)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Academics in a Century of Displacement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Laborier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leyla Dakhli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Layla Baamara</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Frank Wolff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giulia Fabbiano</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">2021</w:t>
+                <w:t xml:space="preserve">Springer VS</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 344 p., 2024, Migrationsgesellschaften, 2569-1287</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03514021v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04421118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cheminements révolutionnaires. Un an de mobilisations en Algérie (2019-2020)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leyla Dakhli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amin Allal</w:t>
+                <w:t xml:space="preserve">Layla Baamara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulia Fabbiano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, 2021</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03857167v1</w:t>
+                <w:t xml:space="preserve">hal-03514021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'Esprit de la révolte. Archives et actualité des révolutions arabes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cheminements révolutionnaires. Un an de mobilisations en Algérie (2019-2020)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amin Allal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Layla Baamara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leyla Dakhli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulia Fabbiano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Slim Benyoussef</w:t>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">2020, 978-2-02-145986-9</w:t>
+                <w:t xml:space="preserve">CNRS Éditions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03036935v1</w:t>
+                <w:t xml:space="preserve">halshs-03857167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Moyen-Orient (fin XIXe-XXe siècle)</w:t>
+                <w:t xml:space="preserve">L'Esprit de la révolte. Archives et actualité des révolutions arabes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leyla Dakhli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vincent Lemire</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amin Allal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kmar Bendana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Szurek Emmanuel</w:t>
+                <w:t xml:space="preserve">Mohamed Slim Benyoussef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emma Aubin-Boltanski</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Elena Chiti</w:t>
+                <w:t xml:space="preserve">Youssef El Chazli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Point Seuil</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020, 978-2-02-145986-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01413090v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03036935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étudier en liberté les mondes méditerranéens</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le Moyen-Orient (fin XIXe-XXe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leyla Dakhli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lemire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Szurek Emmanuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Aubin-Boltanski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gisèle Seimandi</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Elena Chiti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Joutard</w:t>
-[...46 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Pierre Singaravélou, 978-2-85944-949-0</w:t>
+                <w:t xml:space="preserve">éditions du seuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Point Seuil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01325326v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01413090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Histoire du Proche-Orient contemporain</w:t>
-[...16 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Étudier en liberté les mondes méditerranéens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lemire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Seimandi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Joutard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Lafon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Découverte</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 9782707157065</w:t>
+                <w:t xml:space="preserve">Laurence Americi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Publications de la Sorbonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Pierre Singaravélou, 978-2-85944-949-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01325331v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01325326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Histoire du Proche-Orient contemporain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leyla Dakhli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Découverte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 9782707157065</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01325331v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Proche-Orient : Foyers, frontières et fractures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lemire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -2448,51 +2532,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Rivet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses de Sciences Po, pp.296, 2009, Vingtième Siècle. Revue d'histoire, n° 103</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00865232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2502,1047 +2586,1047 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Endangered Scholars: Globalizing the Long History of an Emergent Category</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leyla Dakhli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Laborier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Wolff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Leyla Dakhli; Pascale Laborier; Frank Wolff. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Academics in a Century of Displacement. The Global History and Politics of Protecting Endangered Scholars</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer VS</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.3-25, 2024, Migrationsgesellschaften, 2569-1287</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04422566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Par-delà la pureté de la langue : révolutions et jeux de langues dans le monde arabe contemporain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leyla Dakhli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">De Gruyter. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Minor Universality / Universalité mineure Rethinking Humanity After Western Universalism / Penser l’humanité après l’universalisme occidental</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, De Gruyter, pp.157 - 172, 2023, Minor Universality, 9783110798494. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1515/9783110798494⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04373128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contre-champ. Des vies intellectuelles face au métier d'intellectuel•le</w:t>
+                <w:t xml:space="preserve">How to Speak Up About A Revolution: A Case Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leyla Dakhli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photo de famille. Penser des vies intellectuelles d'un point de vue féministe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 978-2-7132-2917-6</w:t>
+              <w:t xml:space="preserve">The Lebanon Uprising of 2019: Voices from the Revolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.319-324, 2022, 9780755644438</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03924597v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03924573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to Speak Up About A Revolution: A Case Study</w:t>
+                <w:t xml:space="preserve">Contre-champ. Des vies intellectuelles face au métier d'intellectuel•le</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leyla Dakhli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Lebanon Uprising of 2019: Voices from the Revolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.319-324, 2022, 9780755644438</w:t>
+              <w:t xml:space="preserve">Photo de famille. Penser des vies intellectuelles d'un point de vue féministe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 978-2-7132-2917-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03924573v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03924597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Archiving in an Age of (Counter)Revolutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leyla Dakhli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Altered States. The Remaking of the Political in the Arab World</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 9781003229094</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03924550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction. « Révolutionnaires sans révolution ? »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leyla Dakhli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Layla Baamara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulia Fabbiano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cheminements révolutionnaires Un an de mobilisations en Algérie (2019-2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03514041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Between Local Power and Global Politics: Playing with Languages in the Franciscan Printing Press of Jerusalem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leyla Dakhli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Heleen Murre-van den Berg; Karène Sanchez Summerer; Tijmen Baarda. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Arabic and its Alternatives. Religious Minorities and their Languages in the Emerging Nation States of the Middle East (1920-1950)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 5, Brill, pp.287-302, 2020, Christians and Jews in Muslim Societies, 978-90-04-42322-0. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1163/9789004423220_013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02811851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Napoléon a-t-il réveillé le monde arabe?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leyla Dakhli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Epoch of Universalism 1769–1989 L’époque de l’universalisme 1769–1989</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.43 - 54, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1515/9783110691504-002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03036885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1826. Le Tableau de Paris de Rifâ'a al-Tahtâwî</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leyla Dakhli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Exploration du monde. Une autre histoire des Grandes découvertes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02372792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Labour and the State</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leyla Dakhli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">General Labour History of Africa. Workers, Employers and Governments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02372785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Méditerranée. Le Centre de gravité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leyla Dakhli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Europa. Notre Histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02811717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une Alexandrie romantique et tragique : des révolutionnaires racontent leur révolution manquée (1977)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leyla Dakhli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Étudier en liberté les mondes méditerranéens. Mélanges offerts à Robert Ilbert, Éditions de la Sorbonne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03382376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Autumn of the Nahda in Light of the Arab Spring: Some Figures in the Carpet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leyla Dakhli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cambridge university press. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Arabic Thought beyond the Liberal Age, 1780s-1940s: Towards an Intellectual History of the Nahda</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01247587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3552,401 +3636,401 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le long martyre du peuple syrien. À propos de : Catherine Coquio, Joël Hubrecht, Naïla Mansour, Farouk Mardam-Bey (dir.), Syrie, Le pays brûlé. Le livre noir des Assad (1970-2021), Seuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leyla Dakhli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04373153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelle exception tunisienne ? À propos de : Safwan M. Masri, Tunisia. An Arab Anomaly, Columbia UP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leyla Dakhli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04373148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une révolution trahie ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leyla Dakhli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04373156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le multilinguisme est un humanisme. À propos de : F. Ost, Traduire. Défense et illustration du multilinguisme, Fayard.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leyla Dakhli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04373143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apprendre à s’exiler. À propos de : E. Saïd, Réflexions sur l’exil, Actes Sud.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leyla Dakhli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04373142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Révolutions, guérillas, et martyrs au Moyen-Orient</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leyla Dakhli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04373159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3956,291 +4040,291 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Between Local Power and Global Politics. Playing with Languages in the Franciscan Printing Press of Jerusalem Leyla Dakhli</w:t>
+                <w:t xml:space="preserve">Men at Work: The Tipografia di Terra Santa (1847-1930) Leyla Dakhli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leyla Dakhli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01650729v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01650735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Men at Work: The Tipografia di Terra Santa (1847-1930) Leyla Dakhli</w:t>
+                <w:t xml:space="preserve">Between Local Power and Global Politics. Playing with Languages in the Franciscan Printing Press of Jerusalem Leyla Dakhli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leyla Dakhli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01650735v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01650729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Il faut viser très haut&amp;quot;.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leyla Dakhli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00864741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Nahda (Notice pour le dictionnaire de l'Humanisme arabe)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leyla Dakhli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00747086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId105"/>
+      <w:footerReference w:type="default" r:id="rId108"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4308,51 +4392,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F2F14CA3"/>
+    <w:nsid w:val="017A8B9E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4539,51 +4623,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/leyla-dakhli" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6331-6593" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/133656020" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/20002397" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/000000007250003X" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03924611v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leyla Dakhli" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727609v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0020859021000110" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03509020v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bonnecase" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0020859021000092" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01325340v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01247484v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01247480v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373290v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lms.246.0003" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03736751v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mate.099.0020" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03460161v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Latte Abdallah" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lms.231.0003" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01325390v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lms.231.0123" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865181v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lemire" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Rivet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01325406v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ving.103.0012" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01325380v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740152v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chowra Makaremi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Meddeb" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05361703v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Moghnieh" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoda Essadda" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Ali" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Sleiman" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443200v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Grataloup" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Kolebka" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Ali Amir-Moezzi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Bats" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04421118v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Laborier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Wolff" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/9783658435394" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514021v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layla Baamara" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Fabbiano" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03857167v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Allal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/relations-internationales/cheminements-revolutionnaires/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036935v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kmar Bendana" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Slim Benyoussef" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef El Chazli" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01413090v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Szurek Emmanuel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Aubin-Boltanski" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Chiti" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.seuil.com/ouvrage/le-moyen-orient-leyla-dakhli/9782757861974" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01325326v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Seimandi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Joutard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lafon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Americi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.publications-sorbonne.fr" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01325331v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsladecouverte.fr/catalogue/index-Histoire_du_Proche_Orient_contemporain-9782707157065.html" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865232v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422566v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373128v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110798494" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03924597v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03924573v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03924550v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514041v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02811851v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004423220_013" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036885v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110691504-002" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02372792v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02372785v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02811717v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03382376v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Henry" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01247587v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373153v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373148v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373156v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373143v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373142v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373159v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01650729v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01650735v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00864741v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00747086v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/leyla-dakhli" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6331-6593" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/133656020" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/20002397" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/000000007250003X" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03924611v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leyla Dakhli" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727609v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0020859021000110" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03509020v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bonnecase" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0020859021000092" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01325340v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01247484v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01247480v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373290v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lms.246.0003" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03736751v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mate.099.0020" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03460161v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Latte Abdallah" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lms.231.0003" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01325390v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lms.231.0123" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865181v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lemire" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Rivet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01325406v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ving.103.0012" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01325380v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740152v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chowra Makaremi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Meddeb" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05600853v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Dufresne Aubertin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.seuil.com/ouvrage/les-revoltes-de-la-dignite-leyla-dakhli/9782021620627" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05361703v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Moghnieh" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoda Essadda" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Ali" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Sleiman" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443200v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Grataloup" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Kolebka" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Ali Amir-Moezzi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Bats" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04421118v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Laborier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Wolff" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/9783658435394" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514021v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layla Baamara" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Fabbiano" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03857167v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Allal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/relations-internationales/cheminements-revolutionnaires/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036935v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kmar Bendana" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Slim Benyoussef" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef El Chazli" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01413090v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Szurek Emmanuel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Aubin-Boltanski" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Chiti" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.seuil.com/ouvrage/le-moyen-orient-leyla-dakhli/9782757861974" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01325326v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Seimandi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Joutard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lafon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Americi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.publications-sorbonne.fr" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01325331v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsladecouverte.fr/catalogue/index-Histoire_du_Proche_Orient_contemporain-9782707157065.html" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865232v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422566v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373128v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110798494" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03924573v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03924597v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03924550v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514041v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02811851v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004423220_013" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036885v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110691504-002" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02372792v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02372785v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02811717v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03382376v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Henry" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01247587v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373153v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373148v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373156v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373143v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373142v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373159v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01650735v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01650729v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00864741v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00747086v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>