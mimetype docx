--- v0 (2026-03-29)
+++ v1 (2026-05-20)
@@ -510,165 +510,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03268045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rôle des attributions dans l’explication de l’adoption d’un comportement écologique : Une étude quantitative exploratoire</w:t>
+                <w:t xml:space="preserve">Rôle des attributions dans l’explication de l’adoption des comportements écologiques : une étude quantitative exploratoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leyla Jaoued-Abassi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19ème Congrès International sur les Tendances du Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03270071v1</w:t>
+                <w:t xml:space="preserve">hal-04299189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rôle des attributions dans l’explication de l’adoption des comportements écologiques : une étude quantitative exploratoire</w:t>
+                <w:t xml:space="preserve">Rôle des attributions dans l’explication de l’adoption d’un comportement écologique : Une étude quantitative exploratoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leyla Jaoued-Abassi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19ème Congrès International sur les Tendances du Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04299189v1</w:t>
+                <w:t xml:space="preserve">hal-03270071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le consommateur face à l'écologie : indifférent, réactant ou sensible ?</w:t>
               </w:r>
@@ -963,411 +963,411 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01128162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact de la vitrine du point de vente sur les réactions du consommateur : une étude exploratoire</w:t>
+                <w:t xml:space="preserve">Effet de l’endossement par les célébrités sur l’image de marque : Rôle médiateur de la congruence avec l’image de soi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leyla Jaoued-Abassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lilia Smaoui</w:t>
+                <w:t xml:space="preserve">Jean-Louis Chandon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Etienne Thil</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2007, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">association française du marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Aix les Bains, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01128169v1</w:t>
+                <w:t xml:space="preserve">hal-01128172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Windows Display on Consumer’ Attitudes towards Brands</w:t>
+                <w:t xml:space="preserve">Impact de la vitrine du point de vente sur les réactions du consommateur : une étude exploratoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leyla Jaoued-Abassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilia Smaoui</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Simon Nieck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eirass conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, San-Fransisco, France</w:t>
+              <w:t xml:space="preserve">Colloque Etienne Thil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03810643v1</w:t>
+                <w:t xml:space="preserve">hal-01128169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Celebrity endorsement in advertising: Are celebrity ads more effective than ads with unknown model or pure product ads?</w:t>
+                <w:t xml:space="preserve">Impact of Windows Display on Consumer’ Attitudes towards Brands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leyla Jaoued-Abassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilia Smaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Louis Chandon</w:t>
+                <w:t xml:space="preserve">Simon Nieck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">colloque international de la recherche en marketing de l'association tunisienne de marketing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2007, Hammamet, Tunisia</w:t>
+              <w:t xml:space="preserve">Eirass conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, San-Fransisco, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01128179v1</w:t>
+                <w:t xml:space="preserve">hal-03810643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet de l’endossement par les célébrités sur l’image de marque : Rôle médiateur de la congruence avec l’image de soi</w:t>
+                <w:t xml:space="preserve">Celebrity endorsement in advertising: Are celebrity ads more effective than ads with unknown model or pure product ads?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leyla Jaoued-Abassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Chandon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">association française du marketing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2007, Aix les Bains, France</w:t>
+              <w:t xml:space="preserve">colloque international de la recherche en marketing de l'association tunisienne de marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2007, Hammamet, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01128172v1</w:t>
+                <w:t xml:space="preserve">hal-01128179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Endossement par les célébrités en publicité : rôle médiateur de la congruence avec l’image de soi, 11èmes journées de recherche en Marketing de Bourgogne, 9 et 10 novembre, co-écrit avec J.L. Chandon (IAE d’Aix en Provence).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leyla Jaoued-Abassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Chandon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11èmes journées de recherche en Marketing de Bourgogne, 9 et 10 novembre, co-écrit avec J.L. Chandon (IAE d’Aix en Provence).</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2006, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1405,51 +1405,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celebrity endorsement in advertising: The mediating role of self-congruity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leyla Jaoued-Abassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Chandon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de recherche en marketing de bourgogne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2006, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1819,51 +1819,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804775v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leyla Jaoued-Abassi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wyssal Abbassi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735466v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sh&#233;razade Gatfaoui" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299173v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299187v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://grenoble-em.hal.science/hal-03268045v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270071v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299189v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513786v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Gonzalez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128146v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128462v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Farjaudon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128162v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wyssal Abassi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128169v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilia Smaoui" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810643v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Nieck" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128179v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Chandon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128172v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810627v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128188v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810618v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166497v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804775v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leyla Jaoued-Abassi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wyssal Abbassi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735466v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sh&#233;razade Gatfaoui" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299173v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299187v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://grenoble-em.hal.science/hal-03268045v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299189v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270071v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513786v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Gonzalez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128146v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128462v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Farjaudon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128162v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wyssal Abassi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128172v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Chandon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128169v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilia Smaoui" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810643v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Nieck" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128179v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810627v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128188v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810618v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166497v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>