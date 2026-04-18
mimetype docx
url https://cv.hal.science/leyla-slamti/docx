--- v1 (2026-03-25)
+++ v2 (2026-04-18)
@@ -448,265 +448,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05296442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Sporulation-Independent Way of Life for Bacillus thuringiensis in the Late Stages of an Infection</w:t>
+                <w:t xml:space="preserve">The quorum-sensing peptidic inhibitor rescues host immune system eradication: A novel infectivity mechanism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hasna Toukabri</w:t>
+                <w:t xml:space="preserve">Avishag Yehuda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Lereclus</w:t>
+                <w:t xml:space="preserve">Einav Malach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shahar Vanunu Ofri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leyla Slamti</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shanny Hsuan Kuo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">mBio</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/mbio.00371-23⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 120 (35), pp.e2301045120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.2301045120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04158986v1</w:t>
+                <w:t xml:space="preserve">hal-04276455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The quorum-sensing peptidic inhibitor rescues host immune system eradication: A novel infectivity mechanism</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Sporulation-Independent Way of Life for Bacillus thuringiensis in the Late Stages of an Infection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shahar Vanunu Ofri</w:t>
+                <w:t xml:space="preserve">Hasna Toukabri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Lereclus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leyla Slamti</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 120 (35), pp.e2301045120. </w:t>
+              <w:t xml:space="preserve">mBio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14 (3), pp.e0037123. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.2301045120⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/mbio.00371-23⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04276455v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04158986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insights into the Bacillus anthracis, cereus and thuringiensis world through the BACT conference</w:t>
               </w:r>
@@ -982,51 +982,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Verplaetse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leyla Slamti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Lereclus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microbiology Spectrum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 10 (4), </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1086,51 +1086,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shuo Hou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruibin Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Lereclus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qi Peng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1341,51 +1341,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Alternative Sigma Factor SigB Is Required for the Pathogenicity of Bacillus thuringiensis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Lereclus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leyla Slamti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1458,51 +1458,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liqin Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leyla Slamti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Lereclus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ben Raymond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1543,334 +1543,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03324563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The stationary phase regulator CpcR activates cry gene expression in non‐sporulating cells of Bacillus thuringiensis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ruibin Zhang</w:t>
+                <w:t xml:space="preserve">Elucidating the hot spot residues of quorum sensing peptidic autoinducer PapR by multiple amino acid replacements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avishag Yehuda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leyla Slamti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Einav Malach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Lereclus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lei Tong</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Zvi Hayouka</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/mmi.14439⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2019.01246⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03113683v1</w:t>
+                <w:t xml:space="preserve">hal-02271481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elucidating the hot spot residues of quorum sensing peptidic autoinducer PapR by multiple amino acid replacements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Avishag Yehuda</w:t>
+                <w:t xml:space="preserve">The stationary phase regulator CpcR activates cry gene expression in non‐sporulating cells of Bacillus thuringiensis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruibin Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leyla Slamti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Didier Lereclus</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lei Tong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Verplaetse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zvi Hayouka</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Christelle Lemy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 10, </w:t>
+              <w:t xml:space="preserve">Molecular Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Molecular Microbiology, 113 (4), pp. 740-754. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2019.01246⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/mmi.14439⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02271481v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03113683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The oligopeptide ABC-importers are essential communication channels in Gram-positive bacteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leyla Slamti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Lereclus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Research in Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 170 (8), </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1908,103 +1908,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Turning off &amp;lt;em&amp;gt;Bacillus cereus&amp;lt;/em&amp;gt; quorum sensing system with peptidic analogs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avishag Yehuda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leyla Slamti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Racheli Bochnik-Tamir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Einav Malach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Lereclus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 54 (70), pp.9777-9780. </w:t>
@@ -2170,394 +2170,394 @@
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-02100036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of &amp;lt;em&amp;gt;abrB&amp;lt;/em&amp;gt; expression during the infectious cycle of &amp;lt;em&amp;gt;Bacillus thuringiensis&amp;lt;/em&amp;gt; reveals population heterogeneity</w:t>
+                <w:t xml:space="preserve">Genetic and functional analyses of krs, a locus encoding kurstakin, a lipopeptide produced by Bacillus thuringiensis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samia Ben Rejeb</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sébastien Gélis-Jeanvoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Canette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Gohar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Caradec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Lemy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2017.02471⟩</w:t>
+              <w:t xml:space="preserve">Research in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 168 (4), pp.356-368. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.resmic.2016.06.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02627196v1</w:t>
+                <w:t xml:space="preserve">hal-01603335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two distinct pathways lead Bacillus thuringiensis to commit to sporulation in biofilm</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emilie Verplaetse</w:t>
+                <w:t xml:space="preserve">Analysis of &amp;lt;em&amp;gt;abrB&amp;lt;/em&amp;gt; expression during the infectious cycle of &amp;lt;em&amp;gt;Bacillus thuringiensis&amp;lt;/em&amp;gt; reveals population heterogeneity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samia Ben Rejeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Lereclus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leyla Slamti</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Didier Lereclus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.resmic.2016.03.006⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8, pp.1-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2017.02471⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01530848v1</w:t>
+                <w:t xml:space="preserve">hal-02627196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic and functional analyses of krs, a locus encoding kurstakin, a lipopeptide produced by Bacillus thuringiensis</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+                <w:t xml:space="preserve">Two distinct pathways lead Bacillus thuringiensis to commit to sporulation in biofilm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Verplaetse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leyla Slamti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Gohar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Lereclus</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Research in Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 168 (4), pp.356-368. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2017, 168 (4), pp.388-393. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.resmic.2016.03.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.resmic.2016.06.002⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01603335v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01530848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correction: necrotrophism Is a quorum-sensing-regulated lifestyle in Bacillus thuringiensis</w:t>
               </w:r>
@@ -2569,77 +2569,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karoline Faegri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Gélis-Jeanvoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Perchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Lemy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS Pathogens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 12 (11), pp.e1006049. </w:t>
@@ -2690,51 +2690,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CodY regulates the activity of the virulence quorum sensor PlcR by controlling the import of the signaling peptide PapR in Bacillus thuringiensis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leyla Slamti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Lemy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine C. Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2922,779 +2922,779 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02640468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The social biology of quorum sensing in a naturalistic host pathogen system</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Liqin Zhou</w:t>
+                <w:t xml:space="preserve">Reciprocal regulation of resistance-nodulation-division efflux systems and the Cpx two-component system in [i]Vibrio cholerae[/i]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dawn L. Taylor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Renee Bina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leyla Slamti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Ben Raymond</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew K. Waldor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James E. Bina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cub.2014.08.049⟩</w:t>
+              <w:t xml:space="preserve">Infection and Immunity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 82 (7), pp.2980-2991. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/IAI.00025-14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01204420v1</w:t>
+                <w:t xml:space="preserve">hal-01204395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quorum sensing in Bacillus thuringiensis Is required for completion of a full infectious cycle in the insect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leyla Slamti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Perchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugenie Huillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Lereclus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Toxins</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 6 (8), pp.2239-2255. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/toxins6082239⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01204354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Division of labour and terminal differentiation in a novel [i]Bacillus thuringiensis[/i] strain</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chao Deng</w:t>
+                <w:t xml:space="preserve">The social biology of quorum sensing in a naturalistic host pathogen system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liqin Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leyla Slamti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Nielsen-Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Lereclus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ben Raymond</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Current Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 24 (20), pp.2417-2422. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cub.2014.08.049⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/ismej.2014.122⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01204363v1</w:t>
+                <w:t xml:space="preserve">hal-01204420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SecDF as Part of the Sec-Translocase Facilitates Efficient Secretion of Bacillus cereus Toxins and Cell Wall-Associated Proteins</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Roger Simm</w:t>
+                <w:t xml:space="preserve">Division of labour and terminal differentiation in a novel [i]Bacillus thuringiensis[/i] strain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chao Deng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leyla Slamti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Matthew J. Mckay</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ben Raymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ida K. Hegna</w:t>
+                <w:t xml:space="preserve">Guiming Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Lemy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 9 (8), </w:t>
+              <w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0103326⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/ismej.2014.122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01204449v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01204363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reciprocal regulation of resistance-nodulation-division efflux systems and the Cpx two-component system in [i]Vibrio cholerae[/i]</w:t>
+                <w:t xml:space="preserve">SecDF as Part of the Sec-Translocase Facilitates Efficient Secretion of Bacillus cereus Toxins and Cell Wall-Associated Proteins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dawn L. Taylor</w:t>
+                <w:t xml:space="preserve">Aniko Voros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X. Renee Bina</w:t>
+                <w:t xml:space="preserve">Roger Simm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leyla Slamti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthew K. Waldor</w:t>
+                <w:t xml:space="preserve">Matthew J. Mckay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">James E. Bina</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ida K. Hegna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infection and Immunity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 82 (7), pp.2980-2991. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (8), </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/IAI.00025-14⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0103326⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01204395v1</w:t>
+                <w:t xml:space="preserve">hal-01204449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural basis for the activation mechanism of the PlcR virulence regulator by the quorum-sensing signal peptide PapR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rosa R. Grenha</w:t>
+                <w:t xml:space="preserve">Rosa Grenha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leyla Slamti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magali M. Nicaise</w:t>
+                <w:t xml:space="preserve">Magali Nicaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yacine Y. Refes</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Didier D. Lereclus</w:t>
+                <w:t xml:space="preserve">Yacine Refes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Lereclus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 110 (3), pp.1047 - 1052. </w:t>
+              <w:t xml:space="preserve">, 2013, 110 (3), pp.1047-1052. </w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1073/pnas.1213770110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -5010,51 +5010,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A cell-cell signaling peptide activates the PlcR virulence regulon in bacteria of the Bacillus cereus group</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Slamti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Lereclus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMBO Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 21 (17), pp.4550-4559. </w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5250,51 +5250,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-scale investigation of Bacillus thuringiensis sporulation independent survival during infection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hasna Toukabri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leyla Slamti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5332,64 +5332,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phenotypic heterogeneity and sporulation-independent persistence in Bacillus thuringiensis during infection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hasna Toukabri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Lereclus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leyla Slamti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5453,64 +5453,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auriane Monestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leyla Slamti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Lereclus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Gohar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th Conference on Recombinant Protein Production</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Girona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5574,405 +5574,405 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haibo Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leyla Slamti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">D. Lereclus</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Lereclus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Congress on Invertebrate Pathology and Microbial Control 54th Annual Meeting of the Society for Invertebrate Pathology.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Nelson Mandela Bay-Virtual meeting, South Africa</w:t>
+              <w:t xml:space="preserve">10th International Conference on Bacillus anthracis, B. cereus and B. thuringiensis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04329893v1</w:t>
+                <w:t xml:space="preserve">hal-04329883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a new generation of Bacillus thuringiensis-based biopesticides</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Expression of the Bacillus thuringiensis vip3A insecticidal toxin gene is activated at the onset of stationary phase by VipR, an autoregulated transcription factor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Verplaetse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haibo Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leyla Slamti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Lereclus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Valent BioSciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Libertyville, IL, United States</w:t>
+              <w:t xml:space="preserve">International Congress on Invertebrate Pathology and Microbial Control 54th Annual Meeting of the Society for Invertebrate Pathology.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Nelson Mandela Bay-Virtual meeting, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04283105v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04329893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An alternative way of life for Bacillus thuringiensis in the late stages of an infection.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Towards a new generation of Bacillus thuringiensis-based biopesticides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leyla Slamti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st International Conference on Bacilli and Gram-Positive Bacteria</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">Séminaire Valent BioSciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Libertyville, IL, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04282558v1</w:t>
+                <w:t xml:space="preserve">hal-04283105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expression of the Bacillus thuringiensis vip3A insecticidal toxin gene is activated at the onset of stationary phase by VipR, an autoregulated transcription factor</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Haibo Chen</w:t>
+                <w:t xml:space="preserve">An alternative way of life for Bacillus thuringiensis in the late stages of an infection.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hasna Toukabri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Lereclus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leyla Slamti</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Didier Lereclus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Conference on Bacillus anthracis, B. cereus and B. thuringiensis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">21st International Conference on Bacilli and Gram-Positive Bacteria</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04329883v1</w:t>
+                <w:t xml:space="preserve">hal-04282558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards the characterization of an alternative survival mode during infection in Bacillus thuringiensis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hasna Toukabri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Lereclus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leyla Slamti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6004,277 +6004,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04282547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The stationnary phase regulator CpcR controls cell differenciation and cry gene expression in Bacillus thuringiensis</w:t>
+                <w:t xml:space="preserve">The stationary phase regulator CpcR controls cell differentiation and cry gene expression in Bacillus thuringiensis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leyla Slamti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruibin Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Verplaetse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jie Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fuping F. Song</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque REID‐IMMUNINV 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Montpellier, France</w:t>
+              <w:t xml:space="preserve">20th International Conference on Bacilli and Gram-Positive Bacteria</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Whashington DC, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04283006v1</w:t>
+                <w:t xml:space="preserve">hal-04282526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The stationary phase regulator CpcR controls cell differentiation and cry gene expression in Bacillus thuringiensis</w:t>
+                <w:t xml:space="preserve">The stationnary phase regulator CpcR controls cell differenciation and cry gene expression in Bacillus thuringiensis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leyla Slamti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruibin Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Verplaetse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhang Jie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fuping F. Song</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th International Conference on Bacilli and Gram-Positive Bacteria</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Whashington DC, United States</w:t>
+              <w:t xml:space="preserve">Colloque REID‐IMMUNINV 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04282526v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04283006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quorum-sensing and phenotypic heterogeneity in Bacillus thuringiensis</w:t>
               </w:r>
@@ -6486,64 +6486,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards the characterization of an alternative survival mode during infection in Bacillus thuringiensis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hasna Toukabri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Lereclus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leyla Slamti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6861,51 +6861,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Système d'expression bactérien de protéines hétérologues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Lereclus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gohar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6962,90 +6962,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of an expression system for the production of Cry proteins in Bacilllus spp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Lereclus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fuping F. Song</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leyla Slamti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chao Deng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jie Zhang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7134,51 +7134,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Verplaetse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leyla Slamti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Lereclus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7380,51 +7380,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D622506E"/>
+    <w:nsid w:val="1BEFDB83"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7611,51 +7611,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/leyla-slamti" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0275-8336" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05142580v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi Peng" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiaxin Qin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Xu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guiwei Kao" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Yang" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pestbp.2024.106255" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05296442v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Aviat" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leyla Slamti" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Cerqueira" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristel Lourdault" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Picardeau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aem.01764-23" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04158986v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasna Toukabri" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lereclus" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mbio.00371-23" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04276455v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avishag Yehuda" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Einav Malach" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahar Vanunu Ofri" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanny Hsuan Kuo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2301045120" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04177303v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Broussolle" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gohar" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Slamti" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Nicolas Tournier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2023.104095" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04276463v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruibin Zhang" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Luo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lili Gang" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanrong Xu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Zhang" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2023.104051" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04106577v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haibo Chen" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Verplaetse" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.01205-22" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04106603v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuo Hou" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Zhang" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aem.02374-21" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04276465v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiaojiao Wang" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingyue Yu" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2022.951830" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324556v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Henry" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.00265-20" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324563v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liqin Zhou" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Raymond" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.00535-20" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03113683v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Tong" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lemy" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mmi.14439" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271481v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zvi Hayouka" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.01246" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271480v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2019.07.004" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622192v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Racheli Bochnik-Tamir" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8cc05496g" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02100036v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsio A. Jr Wunder" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David N Suwondo" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimberley H Gibson" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiguo Shang" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2018.00130" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627196v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Ben Rejeb" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.02471" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530848v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gohar" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2016.03.006" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7DWP0LGK-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603335v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien G&#233;lis-Jeanvoine" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Canette" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Caradec" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2016.06.002" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604527v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dubois" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karoline Faegri" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Perchat" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1006049" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632644v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine C. Henry" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Guillot" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenie Huillet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2015.01501" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640468v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Gohar" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier D. Lereclus" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.00138-15" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204420v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Nielsen-Leroux" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2014.08.049" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204354v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Perchat" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins6082239" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204363v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Deng" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guiming Liu" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2014.122" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204449v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aniko Voros" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Simm" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew J. Mckay" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ida K. Hegna" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0103326" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204395v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dawn L. Taylor" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Renee Bina" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew K. Waldor" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James E. Bina" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/IAI.00025-14" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004480v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa R. Grenha" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali M. Nicaise" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Y. Refes" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1213770110" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04277990v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel de Pedro" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilande Guichet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jb.05695-11" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324588v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo M. Cerqueira" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02199-10" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324636v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Waldor" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.00406-09" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324634v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Choi" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fikri Avci" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Pier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;s Maira-Litr&#225;n" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.00647-09" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315584v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bouillaut" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Perchat" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Arold" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zorrilla" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkn149" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359474v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Declerck" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chaix" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rugani" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0704501104" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324640v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Livny" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.01297-06" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681130v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.187.3.1182-1187.2005" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677201v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane S. Perchat" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Gominet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gislayne Vilas-B&#244;as" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Fouet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.186.11.3531-3538" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677780v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinda Fedhila" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nel" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.185.9.2820-2825.2003" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681385v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04277930v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/emboj/cdf450" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681919v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gilois" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Rose" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2958.2001.02440.x" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05267372v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05267412v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04282573v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriane Monestier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329893v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lereclus" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04283105v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04282558v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329883v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04282547v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04283006v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhang Jie" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fuping F. Song" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04282526v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04283087v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04283060v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Talagas" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Nessler" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04282801v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915539v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Garc&#237;a-S&#225;nchez" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssein Monder" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Souche" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Pablo" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324586v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-61779-603-6_9" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04300055v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04282827v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05266389v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Verplaetse" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-04282914v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/leyla-slamti" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0275-8336" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05142580v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi Peng" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiaxin Qin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Xu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guiwei Kao" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Yang" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pestbp.2024.106255" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05296442v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Aviat" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leyla Slamti" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Cerqueira" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristel Lourdault" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Picardeau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aem.01764-23" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04276455v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avishag Yehuda" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Einav Malach" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahar Vanunu Ofri" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanny Hsuan Kuo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2301045120" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04158986v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasna Toukabri" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lereclus" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mbio.00371-23" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04177303v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Broussolle" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gohar" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Slamti" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Nicolas Tournier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2023.104095" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04276463v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruibin Zhang" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Luo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lili Gang" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanrong Xu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Zhang" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2023.104051" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04106577v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haibo Chen" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Verplaetse" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.01205-22" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04106603v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuo Hou" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Zhang" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aem.02374-21" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04276465v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiaojiao Wang" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingyue Yu" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2022.951830" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324556v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Henry" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.00265-20" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324563v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liqin Zhou" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Raymond" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.00535-20" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271481v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zvi Hayouka" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.01246" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03113683v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Tong" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lemy" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mmi.14439" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271480v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2019.07.004" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622192v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Racheli Bochnik-Tamir" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8cc05496g" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02100036v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsio A. Jr Wunder" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David N Suwondo" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimberley H Gibson" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiguo Shang" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2018.00130" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603335v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien G&#233;lis-Jeanvoine" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Canette" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gohar" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Caradec" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2016.06.002" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627196v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Ben Rejeb" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.02471" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530848v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2016.03.006" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7DWP0LGK-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604527v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dubois" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karoline Faegri" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Perchat" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1006049" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632644v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine C. Henry" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Guillot" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenie Huillet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2015.01501" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640468v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Gohar" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier D. Lereclus" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.00138-15" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204395v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dawn L. Taylor" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Renee Bina" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew K. Waldor" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James E. Bina" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/IAI.00025-14" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204354v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Perchat" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins6082239" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204420v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Nielsen-Leroux" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2014.08.049" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204363v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Deng" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guiming Liu" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2014.122" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204449v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aniko Voros" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Simm" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew J. Mckay" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ida K. Hegna" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0103326" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004480v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Grenha" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Nicaise" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Refes" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1213770110" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04277990v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel de Pedro" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilande Guichet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jb.05695-11" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324588v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo M. Cerqueira" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02199-10" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324636v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Waldor" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.00406-09" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324634v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Choi" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fikri Avci" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Pier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;s Maira-Litr&#225;n" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.00647-09" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315584v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bouillaut" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Perchat" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Arold" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zorrilla" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkn149" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359474v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Declerck" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chaix" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rugani" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0704501104" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324640v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Livny" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.01297-06" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681130v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.187.3.1182-1187.2005" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677201v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane S. Perchat" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Gominet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gislayne Vilas-B&#244;as" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Fouet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.186.11.3531-3538" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677780v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinda Fedhila" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nel" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.185.9.2820-2825.2003" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681385v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04277930v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/emboj/cdf450" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681919v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gilois" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Rose" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2958.2001.02440.x" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05267372v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05267412v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04282573v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriane Monestier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329883v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329893v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lereclus" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04283105v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04282558v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04282547v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04282526v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fuping F. Song" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04283006v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhang Jie" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04283087v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04283060v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Talagas" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Nessler" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04282801v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915539v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Garc&#237;a-S&#225;nchez" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssein Monder" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Souche" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Pablo" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324586v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-61779-603-6_9" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04300055v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04282827v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05266389v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Verplaetse" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-04282914v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>