--- v2 (2026-04-18)
+++ v3 (2026-05-09)
@@ -937,278 +937,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04276463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expression of the Bacillus thuringiensis vip3A Insecticidal Toxin Gene Is Activated at the Onset of Stationary Phase by VipR, an Autoregulated Transcription Factor</w:t>
+                <w:t xml:space="preserve">The Transcription Factor CpcR Determines Cell Fate by Modulating the Initiation of Sporulation in Bacillus thuringiensis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Haibo Chen</w:t>
+                <w:t xml:space="preserve">Shuo Hou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruibin Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Lereclus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qi Peng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Verplaetse</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jie Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiology Spectrum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 10 (4), </w:t>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 88 (6), pp.e02374-21. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/spectrum.01205-22⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/aem.02374-21⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04106577v1</w:t>
+                <w:t xml:space="preserve">hal-04106603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Transcription Factor CpcR Determines Cell Fate by Modulating the Initiation of Sporulation in Bacillus thuringiensis</w:t>
+                <w:t xml:space="preserve">Expression of the Bacillus thuringiensis vip3A Insecticidal Toxin Gene Is Activated at the Onset of Stationary Phase by VipR, an Autoregulated Transcription Factor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shuo Hou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ruibin Zhang</w:t>
+                <w:t xml:space="preserve">Haibo Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Verplaetse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leyla Slamti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Lereclus</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 88 (6), pp.e02374-21. </w:t>
+              <w:t xml:space="preserve">Microbiology Spectrum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10 (4), </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/aem.02374-21⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/spectrum.01205-22⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04106603v1</w:t>
+                <w:t xml:space="preserve">hal-04106577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deletion of the novel gene mother cell lysis X results in Cry1Ac encapsulation in the Bacillus thuringiensis HD73</w:t>
               </w:r>
@@ -1718,51 +1718,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leyla Slamti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lei Tong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Verplaetse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Lemy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2170,394 +2170,394 @@
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-02100036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic and functional analyses of krs, a locus encoding kurstakin, a lipopeptide produced by Bacillus thuringiensis</w:t>
+                <w:t xml:space="preserve">Analysis of &amp;lt;em&amp;gt;abrB&amp;lt;/em&amp;gt; expression during the infectious cycle of &amp;lt;em&amp;gt;Bacillus thuringiensis&amp;lt;/em&amp;gt; reveals population heterogeneity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Gélis-Jeanvoine</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Samia Ben Rejeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Lereclus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leyla Slamti</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.resmic.2016.06.002⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8, pp.1-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2017.02471⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01603335v1</w:t>
+                <w:t xml:space="preserve">hal-02627196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of &amp;lt;em&amp;gt;abrB&amp;lt;/em&amp;gt; expression during the infectious cycle of &amp;lt;em&amp;gt;Bacillus thuringiensis&amp;lt;/em&amp;gt; reveals population heterogeneity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Samia Ben Rejeb</w:t>
+                <w:t xml:space="preserve">Two distinct pathways lead Bacillus thuringiensis to commit to sporulation in biofilm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Verplaetse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leyla Slamti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Gohar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Lereclus</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Leyla Slamti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2017.02471⟩</w:t>
+              <w:t xml:space="preserve">Research in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 168 (4), pp.388-393. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.resmic.2016.03.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02627196v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01530848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two distinct pathways lead Bacillus thuringiensis to commit to sporulation in biofilm</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+                <w:t xml:space="preserve">Genetic and functional analyses of krs, a locus encoding kurstakin, a lipopeptide produced by Bacillus thuringiensis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Gélis-Jeanvoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Canette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Gohar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Caradec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Lemy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Research in Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 168 (4), pp.388-393. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.resmic.2016.03.006⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 168 (4), pp.356-368. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.resmic.2016.06.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01530848v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01603335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correction: necrotrophism Is a quorum-sensing-regulated lifestyle in Bacillus thuringiensis</w:t>
               </w:r>
@@ -2569,51 +2569,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karoline Faegri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Gélis-Jeanvoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Perchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2811,51 +2811,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cell differentiation in a Bacillus thuringiensis population during planktonic growth, biofilm formation, and host infection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Verplaetse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leyla Slamti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2922,672 +2922,672 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02640468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reciprocal regulation of resistance-nodulation-division efflux systems and the Cpx two-component system in [i]Vibrio cholerae[/i]</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The social biology of quorum sensing in a naturalistic host pathogen system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liqin Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leyla Slamti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dawn L. Taylor</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">James E. Bina</w:t>
+                <w:t xml:space="preserve">Christina Nielsen-Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Lereclus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ben Raymond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infection and Immunity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/IAI.00025-14⟩</w:t>
+              <w:t xml:space="preserve">Current Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 24 (20), pp.2417-2422. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cub.2014.08.049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01204395v1</w:t>
+                <w:t xml:space="preserve">hal-01204420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quorum sensing in Bacillus thuringiensis Is required for completion of a full infectious cycle in the insect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leyla Slamti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Perchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugenie Huillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Lereclus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Toxins</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 6 (8), pp.2239-2255. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/toxins6082239⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01204354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The social biology of quorum sensing in a naturalistic host pathogen system</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Liqin Zhou</w:t>
+                <w:t xml:space="preserve">Division of labour and terminal differentiation in a novel [i]Bacillus thuringiensis[/i] strain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chao Deng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leyla Slamti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ben Raymond</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guiming Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Lemy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cub.2014.08.049⟩</w:t>
+              <w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ismej.2014.122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01204420v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01204363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Division of labour and terminal differentiation in a novel [i]Bacillus thuringiensis[/i] strain</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">SecDF as Part of the Sec-Translocase Facilitates Efficient Secretion of Bacillus cereus Toxins and Cell Wall-Associated Proteins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aniko Voros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Simm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leyla Slamti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chao Deng</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Ben Raymond</w:t>
+                <w:t xml:space="preserve">Matthew J. Mckay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guiming Liu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christelle Lemy</w:t>
+                <w:t xml:space="preserve">Ida K. Hegna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 9 (2), </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (8), </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/ismej.2014.122⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0103326⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01204363v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01204449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SecDF as Part of the Sec-Translocase Facilitates Efficient Secretion of Bacillus cereus Toxins and Cell Wall-Associated Proteins</w:t>
+                <w:t xml:space="preserve">Reciprocal regulation of resistance-nodulation-division efflux systems and the Cpx two-component system in [i]Vibrio cholerae[/i]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aniko Voros</w:t>
+                <w:t xml:space="preserve">Dawn L. Taylor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roger Simm</w:t>
+                <w:t xml:space="preserve">X. Renee Bina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leyla Slamti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthew J. Mckay</w:t>
+                <w:t xml:space="preserve">Matthew K. Waldor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ida K. Hegna</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">James E. Bina</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 9 (8), </w:t>
+              <w:t xml:space="preserve">Infection and Immunity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 82 (7), pp.2980-2991. </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0103326⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/IAI.00025-14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01204449v1</w:t>
+                <w:t xml:space="preserve">hal-01204395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural basis for the activation mechanism of the PlcR virulence regulator by the quorum-sensing signal peptide PapR</w:t>
               </w:r>
@@ -5466,51 +5466,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leyla Slamti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Lereclus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Gohar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th Conference on Recombinant Protein Production</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Girona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5535,401 +5535,401 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expression of the Bacillus thuringiensis vip3A insecticidal toxin gene is activated at the onset of stationary phase by VipR, an autoregulated transcription factor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Verplaetse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haibo Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leyla Slamti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Didier Lereclus</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Lereclus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Conference on Bacillus anthracis, B. cereus and B. thuringiensis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">International Congress on Invertebrate Pathology and Microbial Control 54th Annual Meeting of the Society for Invertebrate Pathology.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Nelson Mandela Bay-Virtual meeting, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04329883v1</w:t>
+                <w:t xml:space="preserve">hal-04329893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expression of the Bacillus thuringiensis vip3A insecticidal toxin gene is activated at the onset of stationary phase by VipR, an autoregulated transcription factor</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Towards a new generation of Bacillus thuringiensis-based biopesticides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leyla Slamti</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D. Lereclus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Congress on Invertebrate Pathology and Microbial Control 54th Annual Meeting of the Society for Invertebrate Pathology.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Nelson Mandela Bay-Virtual meeting, South Africa</w:t>
+              <w:t xml:space="preserve">Séminaire Valent BioSciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Libertyville, IL, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04329893v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04283105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a new generation of Bacillus thuringiensis-based biopesticides</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An alternative way of life for Bacillus thuringiensis in the late stages of an infection.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hasna Toukabri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Lereclus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leyla Slamti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Valent BioSciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Libertyville, IL, United States</w:t>
+              <w:t xml:space="preserve">21st International Conference on Bacilli and Gram-Positive Bacteria</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04283105v1</w:t>
+                <w:t xml:space="preserve">hal-04282558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An alternative way of life for Bacillus thuringiensis in the late stages of an infection.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hasna Toukabri</w:t>
+                <w:t xml:space="preserve">Expression of the Bacillus thuringiensis vip3A insecticidal toxin gene is activated at the onset of stationary phase by VipR, an autoregulated transcription factor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Verplaetse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haibo Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leyla Slamti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Lereclus</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Leyla Slamti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st International Conference on Bacilli and Gram-Positive Bacteria</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">10th International Conference on Bacillus anthracis, B. cereus and B. thuringiensis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04282558v1</w:t>
+                <w:t xml:space="preserve">hal-04329883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards the characterization of an alternative survival mode during infection in Bacillus thuringiensis.</w:t>
               </w:r>
@@ -6004,277 +6004,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04282547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The stationary phase regulator CpcR controls cell differentiation and cry gene expression in Bacillus thuringiensis</w:t>
+                <w:t xml:space="preserve">The stationnary phase regulator CpcR controls cell differenciation and cry gene expression in Bacillus thuringiensis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leyla Slamti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruibin Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Verplaetse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhang Jie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fuping F. Song</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th International Conference on Bacilli and Gram-Positive Bacteria</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Whashington DC, United States</w:t>
+              <w:t xml:space="preserve">Colloque REID‐IMMUNINV 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04282526v1</w:t>
+                <w:t xml:space="preserve">hal-04283006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The stationnary phase regulator CpcR controls cell differenciation and cry gene expression in Bacillus thuringiensis</w:t>
+                <w:t xml:space="preserve">The stationary phase regulator CpcR controls cell differentiation and cry gene expression in Bacillus thuringiensis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leyla Slamti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruibin Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Verplaetse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Verplaetse</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId196" w:history="1">
+                <w:t xml:space="preserve">Jie Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fuping F. Song</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque REID‐IMMUNINV 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Montpellier, France</w:t>
+              <w:t xml:space="preserve">20th International Conference on Bacilli and Gram-Positive Bacteria</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Whashington DC, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04283006v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04282526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quorum-sensing and phenotypic heterogeneity in Bacillus thuringiensis</w:t>
               </w:r>
@@ -6342,51 +6342,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phenotypic heterogeneity during the infectious cycle of Bacillus thuringiensis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leyla Slamti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Verplaetse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Perchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6975,90 +6975,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of an expression system for the production of Cry proteins in Bacilllus spp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Lereclus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fuping F. Song</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leyla Slamti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chao Deng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jie Zhang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : EP17305011.3. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7380,51 +7380,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1BEFDB83"/>
+    <w:nsid w:val="C6CCE3E3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7611,51 +7611,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/leyla-slamti" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0275-8336" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05142580v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi Peng" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiaxin Qin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Xu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guiwei Kao" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Yang" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pestbp.2024.106255" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05296442v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Aviat" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leyla Slamti" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Cerqueira" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristel Lourdault" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Picardeau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aem.01764-23" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04276455v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avishag Yehuda" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Einav Malach" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahar Vanunu Ofri" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanny Hsuan Kuo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2301045120" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04158986v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasna Toukabri" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lereclus" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mbio.00371-23" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04177303v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Broussolle" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gohar" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Slamti" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Nicolas Tournier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2023.104095" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04276463v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruibin Zhang" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Luo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lili Gang" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanrong Xu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Zhang" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2023.104051" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04106577v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haibo Chen" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Verplaetse" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.01205-22" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04106603v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuo Hou" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Zhang" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aem.02374-21" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04276465v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiaojiao Wang" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingyue Yu" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2022.951830" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324556v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Henry" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.00265-20" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324563v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liqin Zhou" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Raymond" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.00535-20" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271481v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zvi Hayouka" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.01246" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03113683v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Tong" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lemy" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mmi.14439" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271480v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2019.07.004" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622192v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Racheli Bochnik-Tamir" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8cc05496g" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02100036v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsio A. Jr Wunder" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David N Suwondo" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimberley H Gibson" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiguo Shang" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2018.00130" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603335v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien G&#233;lis-Jeanvoine" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Canette" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gohar" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Caradec" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2016.06.002" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627196v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Ben Rejeb" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.02471" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530848v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2016.03.006" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7DWP0LGK-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604527v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dubois" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karoline Faegri" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Perchat" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1006049" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632644v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine C. Henry" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Guillot" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenie Huillet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2015.01501" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640468v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Gohar" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier D. Lereclus" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.00138-15" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204395v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dawn L. Taylor" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Renee Bina" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew K. Waldor" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James E. Bina" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/IAI.00025-14" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204354v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Perchat" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins6082239" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204420v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Nielsen-Leroux" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2014.08.049" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204363v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Deng" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guiming Liu" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2014.122" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204449v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aniko Voros" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Simm" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew J. Mckay" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ida K. Hegna" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0103326" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004480v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Grenha" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Nicaise" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Refes" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1213770110" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04277990v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel de Pedro" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilande Guichet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jb.05695-11" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324588v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo M. Cerqueira" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02199-10" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324636v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Waldor" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.00406-09" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324634v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Choi" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fikri Avci" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Pier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;s Maira-Litr&#225;n" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.00647-09" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315584v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bouillaut" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Perchat" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Arold" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zorrilla" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkn149" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359474v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Declerck" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chaix" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rugani" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0704501104" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324640v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Livny" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.01297-06" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681130v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.187.3.1182-1187.2005" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677201v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane S. Perchat" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Gominet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gislayne Vilas-B&#244;as" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Fouet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.186.11.3531-3538" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677780v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinda Fedhila" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nel" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.185.9.2820-2825.2003" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681385v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04277930v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/emboj/cdf450" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681919v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gilois" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Rose" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2958.2001.02440.x" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05267372v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05267412v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04282573v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriane Monestier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329883v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329893v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lereclus" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04283105v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04282558v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04282547v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04282526v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fuping F. Song" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04283006v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhang Jie" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04283087v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04283060v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Talagas" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Nessler" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04282801v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915539v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Garc&#237;a-S&#225;nchez" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssein Monder" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Souche" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Pablo" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324586v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-61779-603-6_9" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04300055v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04282827v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05266389v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Verplaetse" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-04282914v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/leyla-slamti" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0275-8336" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05142580v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi Peng" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiaxin Qin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Xu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guiwei Kao" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Yang" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pestbp.2024.106255" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05296442v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Aviat" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leyla Slamti" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Cerqueira" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristel Lourdault" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Picardeau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aem.01764-23" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04276455v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avishag Yehuda" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Einav Malach" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahar Vanunu Ofri" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanny Hsuan Kuo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2301045120" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04158986v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasna Toukabri" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lereclus" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mbio.00371-23" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04177303v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Broussolle" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gohar" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Slamti" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Nicolas Tournier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2023.104095" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04276463v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruibin Zhang" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Luo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lili Gang" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanrong Xu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Zhang" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2023.104051" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04106603v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuo Hou" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Zhang" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aem.02374-21" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04106577v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haibo Chen" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Verplaetse" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.01205-22" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04276465v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiaojiao Wang" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingyue Yu" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2022.951830" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324556v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Henry" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.00265-20" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324563v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liqin Zhou" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Raymond" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.00535-20" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271481v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zvi Hayouka" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.01246" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03113683v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Tong" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lemy" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mmi.14439" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271480v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2019.07.004" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622192v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Racheli Bochnik-Tamir" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8cc05496g" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02100036v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsio A. Jr Wunder" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David N Suwondo" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimberley H Gibson" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiguo Shang" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2018.00130" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627196v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Ben Rejeb" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.02471" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530848v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gohar" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2016.03.006" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7DWP0LGK-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603335v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien G&#233;lis-Jeanvoine" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Canette" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Caradec" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2016.06.002" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604527v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dubois" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karoline Faegri" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Perchat" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1006049" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632644v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine C. Henry" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Guillot" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenie Huillet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2015.01501" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640468v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Gohar" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier D. Lereclus" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.00138-15" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204420v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Nielsen-Leroux" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2014.08.049" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204354v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Perchat" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins6082239" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204363v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Deng" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guiming Liu" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2014.122" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204449v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aniko Voros" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Simm" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew J. Mckay" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ida K. Hegna" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0103326" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204395v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dawn L. Taylor" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Renee Bina" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew K. Waldor" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James E. Bina" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/IAI.00025-14" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004480v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Grenha" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Nicaise" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Refes" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1213770110" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04277990v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel de Pedro" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilande Guichet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jb.05695-11" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324588v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo M. Cerqueira" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02199-10" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324636v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Waldor" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.00406-09" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324634v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Choi" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fikri Avci" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Pier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;s Maira-Litr&#225;n" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.00647-09" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315584v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bouillaut" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Perchat" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Arold" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zorrilla" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkn149" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359474v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Declerck" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chaix" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rugani" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0704501104" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324640v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Livny" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.01297-06" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681130v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.187.3.1182-1187.2005" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677201v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane S. Perchat" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Gominet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gislayne Vilas-B&#244;as" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Fouet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.186.11.3531-3538" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677780v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinda Fedhila" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nel" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.185.9.2820-2825.2003" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681385v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04277930v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/emboj/cdf450" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681919v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gilois" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Rose" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2958.2001.02440.x" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05267372v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05267412v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04282573v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriane Monestier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329893v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lereclus" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04283105v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04282558v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329883v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04282547v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04283006v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhang Jie" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fuping F. Song" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04282526v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04283087v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04283060v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Talagas" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Nessler" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04282801v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915539v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Garc&#237;a-S&#225;nchez" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssein Monder" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Souche" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Pablo" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324586v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-61779-603-6_9" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04300055v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04282827v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05266389v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Verplaetse" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-04282914v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>