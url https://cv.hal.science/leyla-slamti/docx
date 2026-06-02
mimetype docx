--- v3 (2026-05-09)
+++ v4 (2026-06-02)
@@ -318,291 +318,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05142580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correction for Aviat et al., “Expanding the Genetic Toolbox for Leptospira Species by Generation of Fluorescent Bacteria”</w:t>
+                <w:t xml:space="preserve">The quorum-sensing peptidic inhibitor rescues host immune system eradication: A novel infectivity mechanism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Aviat</w:t>
+                <w:t xml:space="preserve">Avishag Yehuda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Einav Malach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shahar Vanunu Ofri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Leyla Slamti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Picardeau</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Shanny Hsuan Kuo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 89 (12), pp.e01764-23. </w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 120 (35), pp.e2301045120. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/aem.01764-23⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1073/pnas.2301045120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05296442v1</w:t>
+                <w:t xml:space="preserve">hal-04276455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The quorum-sensing peptidic inhibitor rescues host immune system eradication: A novel infectivity mechanism</w:t>
+                <w:t xml:space="preserve">Correction for Aviat et al., “Expanding the Genetic Toolbox for Leptospira Species by Generation of Fluorescent Bacteria”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avishag Yehuda</w:t>
+                <w:t xml:space="preserve">Florence Aviat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leyla Slamti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Einav Malach</w:t>
+                <w:t xml:space="preserve">Gustavo Cerqueira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shahar Vanunu Ofri</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Leyla Slamti</w:t>
+                <w:t xml:space="preserve">Kristel Lourdault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shanny Hsuan Kuo</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mathieu Picardeau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 120 (35), pp.e2301045120. </w:t>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 89 (12), pp.e01764-23. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.2301045120⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/aem.01764-23⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04276455v1</w:t>
+                <w:t xml:space="preserve">hal-05296442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Sporulation-Independent Way of Life for Bacillus thuringiensis in the Late Stages of an Infection</w:t>
               </w:r>
@@ -614,51 +614,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hasna Toukabri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Lereclus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leyla Slamti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">mBio</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 14 (3), pp.e0037123. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1103,51 +1103,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haibo Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Verplaetse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leyla Slamti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Lereclus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1233,51 +1233,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qingyue Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qi Peng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leyla Slamti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruibin Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1354,51 +1354,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Lereclus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leyla Slamti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Bacteriology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 202 (21), </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1445,51 +1445,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal Response to Quorum-Sensing Signals Varies in Different Host Environments with Different Pathogen Group Size</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liqin Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leyla Slamti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Lereclus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1549,77 +1549,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elucidating the hot spot residues of quorum sensing peptidic autoinducer PapR by multiple amino acid replacements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avishag Yehuda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leyla Slamti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Einav Malach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Lereclus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1692,51 +1692,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The stationary phase regulator CpcR activates cry gene expression in non‐sporulating cells of Bacillus thuringiensis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruibin Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leyla Slamti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lei Tong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1813,51 +1813,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The oligopeptide ABC-importers are essential communication channels in Gram-positive bacteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leyla Slamti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Lereclus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1908,90 +1908,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Turning off &amp;lt;em&amp;gt;Bacillus cereus&amp;lt;/em&amp;gt; quorum sensing system with peptidic analogs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avishag Yehuda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leyla Slamti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Racheli Bochnik-Tamir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Einav Malach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Lereclus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2055,51 +2055,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FcpB Is a Surface Filament Protein of the Endoflagellum Required for the Motility of the Spirochete Leptospira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsio A. Jr Wunder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leyla Slamti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David N Suwondo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2202,51 +2202,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samia Ben Rejeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Lereclus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leyla Slamti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 8, pp.1-11. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2293,51 +2293,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two distinct pathways lead Bacillus thuringiensis to commit to sporulation in biofilm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Verplaetse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leyla Slamti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Gohar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2537,338 +2537,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01603335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correction: necrotrophism Is a quorum-sensing-regulated lifestyle in Bacillus thuringiensis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">CodY regulates the activity of the virulence quorum sensor PlcR by controlling the import of the signaling peptide PapR in Bacillus thuringiensis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leyla Slamti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Lemy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Dubois</w:t>
+                <w:t xml:space="preserve">Celine C. Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karoline Faegri</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Gélis-Jeanvoine</w:t>
+                <w:t xml:space="preserve">Alain A. Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Perchat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christelle Lemy</w:t>
+                <w:t xml:space="preserve">Eugenie Huillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Pathogens</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 12 (11), pp.e1006049. </w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1006049⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2015.01501⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01604527v1</w:t>
+                <w:t xml:space="preserve">hal-02632644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CodY regulates the activity of the virulence quorum sensor PlcR by controlling the import of the signaling peptide PapR in Bacillus thuringiensis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Leyla Slamti</w:t>
+                <w:t xml:space="preserve">Correction: necrotrophism Is a quorum-sensing-regulated lifestyle in Bacillus thuringiensis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karoline Faegri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Gélis-Jeanvoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Perchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Lemy</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Eugenie Huillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 6, </w:t>
+              <w:t xml:space="preserve">PLoS Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 12 (11), pp.e1006049. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2015.01501⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1006049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02632644v1</w:t>
+                <w:t xml:space="preserve">hal-01604527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cell differentiation in a Bacillus thuringiensis population during planktonic growth, biofilm formation, and host infection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Verplaetse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leyla Slamti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Gohar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2922,317 +2922,317 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02640468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The social biology of quorum sensing in a naturalistic host pathogen system</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Quorum sensing in Bacillus thuringiensis Is required for completion of a full infectious cycle in the insect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leyla Slamti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christina Nielsen-Leroux</w:t>
+                <w:t xml:space="preserve">Stephane Perchat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugenie Huillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Lereclus</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ben Raymond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 24 (20), pp.2417-2422. </w:t>
+              <w:t xml:space="preserve">Toxins</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 6 (8), pp.2239-2255. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cub.2014.08.049⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/toxins6082239⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01204420v1</w:t>
+                <w:t xml:space="preserve">hal-01204354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quorum sensing in Bacillus thuringiensis Is required for completion of a full infectious cycle in the insect</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">The social biology of quorum sensing in a naturalistic host pathogen system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liqin Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leyla Slamti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephane Perchat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Eugenie Huillet</w:t>
+                <w:t xml:space="preserve">Christina Nielsen-Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Lereclus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ben Raymond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxins</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 6 (8), pp.2239-2255. </w:t>
+              <w:t xml:space="preserve">Current Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 24 (20), pp.2417-2422. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/toxins6082239⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cub.2014.08.049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01204354v1</w:t>
+                <w:t xml:space="preserve">hal-01204420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Division of labour and terminal differentiation in a novel [i]Bacillus thuringiensis[/i] strain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chao Deng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leyla Slamti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ben Raymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3335,51 +3335,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aniko Voros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Simm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leyla Slamti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthew J. Mckay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3469,51 +3469,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dawn L. Taylor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Renee Bina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leyla Slamti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthew K. Waldor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3586,51 +3586,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural basis for the activation mechanism of the PlcR virulence regulator by the quorum-sensing signal peptide PapR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosa Grenha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leyla Slamti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Nicaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3707,90 +3707,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deciphering Morphological Determinants of the Helix-Shaped Leptospira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leyla Slamti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel de Pedro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilande Guichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Picardeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Bacteriology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 193 (22), pp.6266-6275. </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3824,103 +3824,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expanding the Genetic Toolbox for Leptospira Species by Generation of Fluorescent Bacteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Aviat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leyla Slamti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gustavo M. Cerqueira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristel Lourdault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Picardeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 76 (24), pp.8135-8142. </w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3954,51 +3954,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic Analysis of Activation of the Vibrio cholerae Cpx Pathway</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leyla Slamti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthew Waldor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4058,51 +4058,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The pgaABCD Locus of Acinetobacter baumannii Encodes the Production of Poly-β-1-6- N -Acetylglucosamine, Which Is Critical for Biofilm Formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Choi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leyla Slamti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fikri Avci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4443,51 +4443,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global Gene Expression and Phenotypic Analysis of a Vibrio cholerae rpoH Deletion Mutant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leyla Slamti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Livny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4547,51 +4547,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Specificity and polymorphism of the PlcR-PapR quorum-sensing system in the Bacillus cereus group</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leyla Slamti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier D. Lereclus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4638,51 +4638,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distinct mutations in PlcR explain why some strains of the Bacillus cereus group are nonhemolytic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leyla Slamti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane S. Perchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4798,51 +4798,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sinda Fedhila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Gohar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leyla Slamti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Nel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4902,51 +4902,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expression de gènes de virulence chez Bacillus cereus, le régulon PlcR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leyla Slamti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Gohar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5101,51 +5101,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oligopeptide permease is required for expression of the Bacillus thuringiensis plcR regulon and for virulence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Gominet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leyla Slamti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gilois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5263,51 +5263,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-scale investigation of Bacillus thuringiensis sporulation independent survival during infection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hasna Toukabri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leyla Slamti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BACELL</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5358,51 +5358,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hasna Toukabri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Lereclus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leyla Slamti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2024 International Congress on Invertebrate Pathology and Microbial Control &amp; 56th Annual Meeting of the Society for Invertebrate Pathology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5440,51 +5440,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Production of crystal-stored proteins using Bacillus thuringiensis molecular tools</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auriane Monestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leyla Slamti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Lereclus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5561,51 +5561,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Verplaetse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haibo Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leyla Slamti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Lereclus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5643,51 +5643,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a new generation of Bacillus thuringiensis-based biopesticides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leyla Slamti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Valent BioSciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Libertyville, IL, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5738,51 +5738,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hasna Toukabri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Lereclus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leyla Slamti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st International Conference on Bacilli and Gram-Positive Bacteria</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5833,51 +5833,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Verplaetse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haibo Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leyla Slamti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Lereclus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5941,51 +5941,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hasna Toukabri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Lereclus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leyla Slamti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bacillus ACT 2021, the 9th international conference on Bacillus anthracis, B. cereus and B. thuringiensis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Paris (en ligne), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6010,51 +6010,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The stationnary phase regulator CpcR controls cell differenciation and cry gene expression in Bacillus thuringiensis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leyla Slamti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruibin Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6135,51 +6135,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The stationary phase regulator CpcR controls cell differentiation and cry gene expression in Bacillus thuringiensis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leyla Slamti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruibin Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6260,51 +6260,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quorum-sensing and phenotypic heterogeneity in Bacillus thuringiensis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leyla Slamti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire à l'Institute of Plant Protection CAAS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Beijing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6329,77 +6329,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phenotypic heterogeneity during the infectious cycle of Bacillus thuringiensis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leyla Slamti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Verplaetse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Perchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Talagas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6512,51 +6512,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hasna Toukabri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Lereclus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leyla Slamti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bacillus ACT 2022, the 10th international conference on Bacillus anthracis, B. cereus and B. thuringiensis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6633,51 +6633,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Souche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Pablo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leyla Slamti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. Colloque de l'Association Francophone d'Ecologie Microbienne (AFEM 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Bussang, France. </w:t>
@@ -6738,64 +6738,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construction of a Library of Random Mutants in the Spirochete Leptospira Biflexa Using a Mariner Transposon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leyla Slamti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Picardeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mobile Genetic Elements: Protocols and Genomic Applications, Methods in Molecular Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 859, Humana Press, pp.169-176, 2012, 978-1-61779-603-6. </w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6900,51 +6900,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gohar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auriane Monestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leyla Slamti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: WO 2023/213652 Al. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6988,51 +6988,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Lereclus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fuping F. Song</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leyla Slamti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chao Deng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7121,51 +7121,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paradigm shift for cry gene expression in Bacillus thuringiensis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Verplaetse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leyla Slamti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Lereclus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7228,51 +7228,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Communication cellulaire et adaptation au cours du cycle de vie de Bacillus thuringiensis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leyla Slamti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université paris sud, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7380,51 +7380,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C6CCE3E3"/>
+    <w:nsid w:val="13F43334"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7611,51 +7611,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/leyla-slamti" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0275-8336" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05142580v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi Peng" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiaxin Qin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Xu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guiwei Kao" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Yang" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pestbp.2024.106255" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05296442v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Aviat" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leyla Slamti" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Cerqueira" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristel Lourdault" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Picardeau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aem.01764-23" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04276455v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avishag Yehuda" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Einav Malach" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahar Vanunu Ofri" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanny Hsuan Kuo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2301045120" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04158986v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasna Toukabri" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lereclus" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mbio.00371-23" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04177303v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Broussolle" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gohar" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Slamti" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Nicolas Tournier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2023.104095" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04276463v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruibin Zhang" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Luo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lili Gang" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanrong Xu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Zhang" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2023.104051" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04106603v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuo Hou" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Zhang" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aem.02374-21" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04106577v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haibo Chen" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Verplaetse" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.01205-22" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04276465v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiaojiao Wang" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingyue Yu" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2022.951830" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324556v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Henry" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.00265-20" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324563v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liqin Zhou" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Raymond" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.00535-20" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271481v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zvi Hayouka" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.01246" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03113683v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Tong" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lemy" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mmi.14439" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271480v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2019.07.004" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622192v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Racheli Bochnik-Tamir" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8cc05496g" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02100036v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsio A. Jr Wunder" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David N Suwondo" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimberley H Gibson" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiguo Shang" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2018.00130" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627196v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Ben Rejeb" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.02471" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530848v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gohar" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2016.03.006" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7DWP0LGK-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603335v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien G&#233;lis-Jeanvoine" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Canette" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Caradec" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2016.06.002" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604527v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dubois" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karoline Faegri" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Perchat" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1006049" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632644v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine C. Henry" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Guillot" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenie Huillet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2015.01501" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640468v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Gohar" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier D. Lereclus" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.00138-15" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204420v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Nielsen-Leroux" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2014.08.049" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204354v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Perchat" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins6082239" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204363v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Deng" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guiming Liu" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2014.122" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204449v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aniko Voros" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Simm" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew J. Mckay" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ida K. Hegna" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0103326" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204395v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dawn L. Taylor" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Renee Bina" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew K. Waldor" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James E. Bina" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/IAI.00025-14" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004480v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Grenha" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Nicaise" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Refes" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1213770110" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04277990v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel de Pedro" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilande Guichet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jb.05695-11" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324588v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo M. Cerqueira" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02199-10" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324636v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Waldor" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.00406-09" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324634v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Choi" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fikri Avci" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Pier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;s Maira-Litr&#225;n" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.00647-09" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315584v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bouillaut" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Perchat" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Arold" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zorrilla" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkn149" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359474v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Declerck" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chaix" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rugani" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0704501104" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324640v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Livny" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.01297-06" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681130v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.187.3.1182-1187.2005" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677201v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane S. Perchat" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Gominet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gislayne Vilas-B&#244;as" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Fouet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.186.11.3531-3538" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677780v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinda Fedhila" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nel" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.185.9.2820-2825.2003" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681385v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04277930v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/emboj/cdf450" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681919v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gilois" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Rose" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2958.2001.02440.x" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05267372v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05267412v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04282573v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriane Monestier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329893v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lereclus" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04283105v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04282558v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329883v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04282547v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04283006v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhang Jie" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fuping F. Song" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04282526v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04283087v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04283060v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Talagas" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Nessler" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04282801v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915539v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Garc&#237;a-S&#225;nchez" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssein Monder" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Souche" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Pablo" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324586v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-61779-603-6_9" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04300055v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04282827v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05266389v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Verplaetse" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-04282914v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/leyla-slamti" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0275-8336" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05142580v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi Peng" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiaxin Qin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Xu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guiwei Kao" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Yang" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pestbp.2024.106255" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04276455v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avishag Yehuda" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Einav Malach" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahar Vanunu Ofri" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leyla Slamti" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanny Hsuan Kuo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2301045120" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05296442v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Aviat" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Cerqueira" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristel Lourdault" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Picardeau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aem.01764-23" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04158986v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasna Toukabri" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lereclus" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mbio.00371-23" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04177303v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Broussolle" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gohar" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Slamti" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Nicolas Tournier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2023.104095" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04276463v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruibin Zhang" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Luo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lili Gang" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanrong Xu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Zhang" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2023.104051" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04106603v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuo Hou" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Zhang" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aem.02374-21" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04106577v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haibo Chen" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Verplaetse" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.01205-22" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04276465v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiaojiao Wang" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingyue Yu" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2022.951830" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324556v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Henry" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.00265-20" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324563v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liqin Zhou" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Raymond" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.00535-20" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271481v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zvi Hayouka" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.01246" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03113683v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Tong" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lemy" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mmi.14439" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271480v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2019.07.004" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622192v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Racheli Bochnik-Tamir" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8cc05496g" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02100036v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsio A. Jr Wunder" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David N Suwondo" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimberley H Gibson" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiguo Shang" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2018.00130" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627196v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Ben Rejeb" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.02471" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530848v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gohar" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2016.03.006" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7DWP0LGK-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603335v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien G&#233;lis-Jeanvoine" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Canette" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Caradec" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2016.06.002" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632644v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine C. Henry" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Guillot" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenie Huillet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2015.01501" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604527v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dubois" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karoline Faegri" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Perchat" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1006049" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640468v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Gohar" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier D. Lereclus" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.00138-15" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204354v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Perchat" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins6082239" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204420v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Nielsen-Leroux" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2014.08.049" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204363v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Deng" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guiming Liu" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2014.122" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204449v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aniko Voros" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Simm" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew J. Mckay" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ida K. Hegna" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0103326" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204395v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dawn L. Taylor" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Renee Bina" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew K. Waldor" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James E. Bina" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/IAI.00025-14" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004480v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Grenha" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Nicaise" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Refes" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1213770110" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04277990v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel de Pedro" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilande Guichet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jb.05695-11" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324588v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo M. Cerqueira" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02199-10" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324636v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Waldor" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.00406-09" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324634v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Choi" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fikri Avci" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Pier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;s Maira-Litr&#225;n" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.00647-09" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315584v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bouillaut" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Perchat" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Arold" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zorrilla" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkn149" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359474v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Declerck" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chaix" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rugani" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0704501104" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324640v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Livny" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.01297-06" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681130v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.187.3.1182-1187.2005" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677201v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane S. Perchat" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Gominet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gislayne Vilas-B&#244;as" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Fouet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.186.11.3531-3538" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677780v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinda Fedhila" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nel" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.185.9.2820-2825.2003" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681385v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04277930v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/emboj/cdf450" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681919v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gilois" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Rose" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2958.2001.02440.x" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05267372v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05267412v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04282573v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriane Monestier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329893v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lereclus" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04283105v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04282558v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329883v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04282547v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04283006v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhang Jie" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fuping F. Song" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04282526v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04283087v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04283060v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Talagas" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Nessler" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04282801v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915539v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Garc&#237;a-S&#225;nchez" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssein Monder" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Souche" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Pablo" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324586v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-61779-603-6_9" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04300055v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04282827v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05266389v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Verplaetse" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-04282914v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>